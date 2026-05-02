--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -177,2591 +177,2591 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (60)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient Enrichment by Poultry Biochar Reshapes Soil Microbial Networks, Reducing Interaction Complexity in Tropical Sandy Soils</w:t>
+                <w:t xml:space="preserve">Vacuum pyrolysis of olive pomace for biochar production: Enhancing carbon stability and soil nutrient supply</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avete Vieira Lima</w:t>
+                <w:t xml:space="preserve">Walid Chmingui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
+                <w:t xml:space="preserve">Imene Dridi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gustavo Pereira Duda</w:t>
+                <w:t xml:space="preserve">Hanen Zaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamilly Alves de Barros</w:t>
+                <w:t xml:space="preserve">Thomas Lerch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaela da Conceição Santos</w:t>
+                <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29, pp.108662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42729-026-03005-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.108662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-05498845v1</w:t>
+                <w:t xml:space="preserve">hal-05406087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum pyrolysis of olive pomace for biochar production: Enhancing carbon stability and soil nutrient supply</w:t>
+                <w:t xml:space="preserve">Nutrient Enrichment by Poultry Biochar Reshapes Soil Microbial Networks, Reducing Interaction Complexity in Tropical Sandy Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Chmingui</w:t>
+                <w:t xml:space="preserve">Avete Vieira Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imene Dridi</w:t>
+                <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanen Zaier</w:t>
+                <w:t xml:space="preserve">Gustavo Pereira Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lerch</w:t>
+                <w:t xml:space="preserve">Jamilly Alves de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Hammecker</w:t>
+                <w:t xml:space="preserve">Rafaela da Conceição Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 29, pp.108662. </w:t>
+              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2025.108662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42729-026-03005-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406087v1</w:t>
+                <w:t xml:space="preserve">ird-05498845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variations in runoff, sediment, and nutrient losses induced by toposequence and biochar application in upland maize farming</w:t>
+                <w:t xml:space="preserve">Biochar as a Protective Layer Boosts Phosphate‐Solubilizing Bacteria Effects on Phosphorus and Microbial Activity in Degraded Soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wanwisa Pansak</w:t>
+                <w:t xml:space="preserve">Rafaela Felix da França</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Janeau</w:t>
+                <w:t xml:space="preserve">Adelson Paulo de Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suphannika Intanon</w:t>
+                <w:t xml:space="preserve">José Romualdo de Sousa Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chanisara Rodprai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Khwanrawee Anusorn</w:t>
+                <w:t xml:space="preserve">Maria Camila de Barros Silva Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Soil and Water Conservation Research</w:t>
+              <w:t xml:space="preserve">Land Degradation and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iswcr.2025.07.007⟩</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ldr.70452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05173059v1</w:t>
+                <w:t xml:space="preserve">hal-05598954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of prolonged drought on a coastal aquifer in water scarcity regions: A case study of Lebna (Cap Bon, Northeast Tunisia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of coffee husk biochar in sulfadiazine retention and remediation of soil water contamination: a batch and column study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Aurelio Calixto Ribeiro de Holanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Neji</w:t>
+                <w:t xml:space="preserve">Manuella Virgínia Salgueiro Gondim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sameh Chargui</w:t>
+                <w:t xml:space="preserve">Glauce Maria de Lemos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fethi Lachaal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Hammecker</w:t>
+                <w:t xml:space="preserve">Edevaldo Miguel Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Grunberger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yaicel Gé Proenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 30, pp.101462. </w:t>
+              <w:t xml:space="preserve">Urban Water Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (10), pp.1215-1230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gsd.2025.101462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/1573062X.2025.2543431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05121197v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of coffee husk biochar in sulfadiazine retention and remediation of soil water contamination: a batch and column study</w:t>
+                <w:t xml:space="preserve">Potential of biochar inoculated with Trichoderma to improve soil chemical and biological properties in a regenerating area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Aurelio Calixto Ribeiro de Holanda</w:t>
+                <w:t xml:space="preserve">Elisiane Martins de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuella Virgínia Salgueiro Gondim</w:t>
+                <w:t xml:space="preserve">Argemiro Martins Pereira Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaela Felix da França</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glauce Maria de Lemos Silva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yaicel Gé Proenza</w:t>
+                <w:t xml:space="preserve">Ernando Luíz Leite da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Water Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1573062X.2025.2543431⟩</w:t>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 230, pp.105430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2025.105430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280256v1</w:t>
+                <w:t xml:space="preserve">hal-05166280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of biochar inoculated with Trichoderma to improve soil chemical and biological properties in a regenerating area</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biochar and Plant Growth-Promoting Bacteria Boost Chemical and Biological Properties of Semiarid Soil in Cowpea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inara da Silva Araujo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argemiro Pereira Martins Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisiane Martins de Lima</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Aline Oliveira Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaela Felix da França</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ernando Luíz Leite da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2025.105430⟩</w:t>
+              <w:t xml:space="preserve">Soil Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/soilsystems9010019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166280v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar and Plant Growth-Promoting Bacteria Boost Chemical and Biological Properties of Semiarid Soil in Cowpea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sewage Sludge Biochar Improves Water Use Efficiency and Bean Yield in a Small-Scale Field Experiment with Different Doses on Sandy Soil Under Semiarid Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raví Emanoel De Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanilson Pedro Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Paes Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inara da Silva Araujo</w:t>
+                <w:t xml:space="preserve">Maria Fernanda de A. Tenório Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Argemiro Pereira Martins Filho</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rafaela Felix da França</w:t>
+                <w:t xml:space="preserve">Márcio Henrique Leal Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/soilsystems9010019⟩</w:t>
+              <w:t xml:space="preserve">AgriEngineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (7), pp.227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriengineering7070227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04963556v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sewage Sludge Biochar Improves Water Use Efficiency and Bean Yield in a Small-Scale Field Experiment with Different Doses on Sandy Soil Under Semiarid Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macrofaunal biopores: Diversity and regeneration rates across diverse pedoclimatic conditions studied with repacked soil cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Védère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raví Emanoel De Melo</w:t>
+                <w:t xml:space="preserve">Hanane Aroui Boukbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanilson Pedro Da Silva</w:t>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo Paes Da Costa</w:t>
+                <w:t xml:space="preserve">Sougueh Cheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Fernanda de A. Tenório Alves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Márcio Henrique Leal Lopes</w:t>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AgriEngineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agriengineering7070227⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 454, pp.117177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05166272v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04920320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrofaunal biopores: Diversity and regeneration rates across diverse pedoclimatic conditions studied with repacked soil cores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eco-Friendly Suppression of Grapevine Root Rot: Synergistic Action of Biochar and Trichoderma spp. Against Fusarium equiseti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Esposito Oliveira da Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Védère</w:t>
+                <w:t xml:space="preserve">Jamilly Alves De Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanane Aroui Boukbida</w:t>
+                <w:t xml:space="preserve">Kedma Maria Silva Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">José Eduardo Cordeiro Cezar Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sougueh Cheik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+                <w:t xml:space="preserve">Alberto dos Passos Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2025.117177⟩</w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture15161774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04920320v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochars Derived from Diverse Local Tunisian Feedstocks for Environmental Remediation: Physicochemical Properties and Adsorption Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Hmaied</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Hmaied</w:t>
+                <w:t xml:space="preserve">Aïda Ben Hassen Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïda Ben Hassen Trabelsi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fethi Lachaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Land</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/land14112224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05358793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-Friendly Suppression of Grapevine Root Rot: Synergistic Action of Biochar and Trichoderma spp. Against Fusarium equiseti</w:t>
+                <w:t xml:space="preserve">The effect of prolonged drought on a coastal aquifer in water scarcity regions: A case study of Lebna (Cap Bon, Northeast Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Esposito Oliveira da Mota</w:t>
+                <w:t xml:space="preserve">Mohamed Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamilly Alves De Barros</w:t>
+                <w:t xml:space="preserve">Sameh Chargui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Lachaal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kedma Maria Silva Pinto</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Grunberger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agriculture15161774⟩</w:t>
+              <w:t xml:space="preserve">Groundwater for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 30, pp.101462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gsd.2025.101462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477203v1</w:t>
+                <w:t xml:space="preserve">hal-05121197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Conversion of the Caatinga Forest to Different Land Uses on Soil and Root Respiration Dynamics in the Brazilian Semiarid Region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial variations in runoff, sediment, and nutrient losses induced by toposequence and biochar application in upland maize farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanwisa Pansak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Janeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denizard Oresca</w:t>
+                <w:t xml:space="preserve">Suphannika Intanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Soares De Souza</w:t>
+                <w:t xml:space="preserve">Chanisara Rodprai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolfo Marcondes Silva Souza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Débora Purcina De Moura</w:t>
+                <w:t xml:space="preserve">Khwanrawee Anusorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su162310652⟩</w:t>
+              <w:t xml:space="preserve">International Soil and Water Conservation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (1), pp.100551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iswcr.2025.07.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824956v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05173059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Soil Hydraulic Properties in Northern and Central Tunisian Soils for Improvement of Hydrological Modelling</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Residual effect of biochar on microbial biomass and enzyme activities of soil cultivated with grape varieties: a two -year field assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamilly Alves de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argemiro Pereira Martins Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto dos Passos Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmaíris Rodrigues Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/land13030385⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Geografia Física</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (4), pp.2284-2293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26848/rbgf.v17.4.p2284-2293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04510320v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption and mineralization of metalaxyl-m and chlorpyrifos in irrigated Mediterranean soil under the effects of salinity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Khouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grünberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Chaabane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 31, pp.63016-63032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-024-35411-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Residual effect of biochar on microbial biomass and enzyme activities of soil cultivated with grape varieties: a two -year field assessment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alberto dos Passos Vieira</w:t>
+                <w:t xml:space="preserve">Impact of Conversion of the Caatinga Forest to Different Land Uses on Soil and Root Respiration Dynamics in the Brazilian Semiarid Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denizard Oresca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Soares De Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Marcondes Silva Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmaíris Rodrigues Araújo</w:t>
+                <w:t xml:space="preserve">José Raliuson Inácio Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débora Purcina De Moura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Geografia Física</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26848/rbgf.v17.4.p2284-2293⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (23), pp.10652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su162310652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825069v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar and Trichoderma as an Eco-friendly and Low-Cost Alternative to Improve Soil Chemical and Biological Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
+                <w:t xml:space="preserve">Evaluation of Soil Hydraulic Properties in Northern and Central Tunisian Soils for Improvement of Hydrological Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Hmaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everlaine Leopoldino Dias Silva</w:t>
+                <w:t xml:space="preserve">Pascal Podwojewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Ferreira de França</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ines Gharnouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hammecker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-023-02240-2⟩</w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (3), pp.385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land13030385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196783v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04510320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productivity and health of soil cultivated with forage cactus (Opuntia cochenillifera (L.) Mill.) with combined use of topsoil and biochar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Biochar and Trichoderma as an Eco-friendly and Low-Cost Alternative to Improve Soil Chemical and Biological Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Valente de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Oliveira Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
+                <w:t xml:space="preserve">Everlaine Leopoldino Dias Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronaldo Anderson da Silva Fausto</w:t>
+                <w:t xml:space="preserve">Alan Ferreira de França</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Romualdo de Sousa Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Geografia Física</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (4), pp.2754-2765. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1439-1450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26848/rbgf.v17.4.p2772-2783⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-023-02240-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825071v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04196783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revitalizing fertility of global soils: Meta-analysis on benefits of poultry litter biochar on soil health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Productivity and health of soil cultivated with forage cactus (Opuntia cochenillifera (L.) Mill.) with combined use of topsoil and biochar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaela Felix da França</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Valente de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avete V. Lima</w:t>
+                <w:t xml:space="preserve">Renata Oliveira Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo P. Da Costa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vanilson P. Da Silva</w:t>
+                <w:t xml:space="preserve">Ronaldo Anderson da Silva Fausto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Engenharia Agrícola e Ambiental - Agriambi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1807-1929/agriambi.v28n12e278204⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Geografia Física</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (4), pp.2754-2765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26848/rbgf.v17.4.p2772-2783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808639v1</w:t>
+                <w:t xml:space="preserve">hal-04825071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture, temperature and respiration of two soil classes under pasture and tropical dry forest in the semiarid Brazilian region</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolfo Marcondes Silva Souza</w:t>
+                <w:t xml:space="preserve">Revitalizing fertility of global soils: Meta-analysis on benefits of poultry litter biochar on soil health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avete V. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo P. Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas R. Simões</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everardo Valadares de Sá Barreto Sampaio</w:t>
+                <w:t xml:space="preserve">Jamilly A. De Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antônio Celso Dantas Antonino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Soares De Souza</w:t>
+                <w:t xml:space="preserve">Vanilson P. Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 214, pp.104981. </w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Engenharia Agrícola e Ambiental - Agriambi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28 (12), e278204 [10 p.]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2023.104981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/1807-1929/agriambi.v28n12e278204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113337v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochar in different topsoil type as alternative for increase the cassava development and soil quality</w:t>
               </w:r>
@@ -2786,51 +2786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Valente de Medeirosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Oliveira Silvaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Rodrigues Simões</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2875,546 +2875,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of salinity on the fate of pesticides in irrigated systems: a first overview</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Potential of fluorescent tracers to appraise biochar amendment strategies for pesticide mitigation — insights from comparative sorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seynabou Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 30, pp.90471-90488. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-28860-8⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 30, pp.92182-92192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-28821-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-04169124v1</w:t>
+                <w:t xml:space="preserve">hal-04178105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial enzymatic stoichiometry and the acquisition of C, N, and P in soils under different land-use types in Brazilian semiarid</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed formulation for an easy and robust numerical computation of sorptivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uemeson José dos Santos</w:t>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Pollacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Fernández-Gálvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42832-022-0159-x⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (4), pp.895-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-895-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989877v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of fluorescent tracers to appraise biochar amendment strategies for pesticide mitigation — insights from comparative sorption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Negro</w:t>
+                <w:t xml:space="preserve">Microbial enzymatic stoichiometry and the acquisition of C, N, and P in soils under different land-use types in Brazilian semiarid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Valente de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érica de Oliveira Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Pereira Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Andrade Lira Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uemeson José dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (3), pp.220159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42832-022-0159-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-28821-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04178105v1</w:t>
+                <w:t xml:space="preserve">hal-03989877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed formulation for an easy and robust numerical computation of sorptivity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Joseph Pollacco</w:t>
+                <w:t xml:space="preserve">Effect of salinity on the fate of pesticides in irrigated systems: a first overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Khouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hammecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grünberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Fernández-Gálvez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hanène Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (4), pp.895-915. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.90471-90488. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-27-895-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-28860-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047636v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04169124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A meta-analysis of biochar application to manage plant diseases caused by bacterial pathogens</w:t>
               </w:r>
@@ -3426,64 +3426,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Valente De Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alberto Fragoso De Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Paes Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raví Emanoel De Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edcleyton José De Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3534,103 +3534,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochar from different waste sources as alternative substrates for lettuce and tomato seedling production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Esposito Oliveira da Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamilly Alves de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheus Filipe Alves da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avete Vieira Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Brasileira de Geografia Física</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16 (6), pp.3445-3453. </w:t>
@@ -3662,4501 +3662,4635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar from different sources against tomato bacterial wilt disease caused by Ralstonia solanacearum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erika Valente de Medeiros</w:t>
+                <w:t xml:space="preserve">Moisture, temperature and respiration of two soil classes under pasture and tropical dry forest in the semiarid Brazilian region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Romualdo de Sousa Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolfo Marcondes Silva Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neyla Thayná Lima</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
+                <w:t xml:space="preserve">Everardo Valadares de Sá Barreto Sampaio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antônio Celso Dantas Antonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Soares De Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42729-021-00667-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Arid Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 214, pp.104981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaridenv.2023.104981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466920v1</w:t>
+                <w:t xml:space="preserve">hal-04113337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slope position and biochar influence soil properties and seed displacement in a tropical agroecosystem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khwanrawee Anusorn</w:t>
+                <w:t xml:space="preserve">Soil priorities: Opportunities and challenges in Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nopmanee Suvannang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boontha Iwai Chuleemas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathaporn Jaiarree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kridsopon Daungkamol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ejss.13216⟩</w:t>
+              <w:t xml:space="preserve">Geoderma Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.e00536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2022.e00536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566506v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil priorities: Opportunities and challenges in Thailand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kridsopon Daungkamol</w:t>
+                <w:t xml:space="preserve">Slope position and biochar influence soil properties and seed displacement in a tropical agroecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐louis Janeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suphannika Intanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wanwisa Pansak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanisara Rodprai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khwanrawee Anusorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma Régional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geodrs.2022.e00536⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (2), pp.e13216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ejss.13216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03726523v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Land use regulates microbial biomass and activity in highly degraded soil from Brazilian dry tropical forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Ferreira de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Pereira Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marise Conceição Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Agronomy and Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 69 (9), pp.1519-1534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/03650340.2022.2099845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03745634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Pterocarpus macrocarpus (pradoo wood) biochar and its effect on the retention properties of sandy soils in Northeast Thailand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwaporn Siltecho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nopmanee Suvannang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juthamard Kaiphoem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Romualdo de Sousa Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Use and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38 (2), pp.1293-1306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/sum.12774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochar and Trichoderma aureoviride URM 5158 as alternatives for the management of cassava root rot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenifer Sthephanie Araújo da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Valente de Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alberto Fragoso de Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julyana Braga de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Soil Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 172, pp.104353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsoil.2021.104353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scaling procedure for straightforward computation of sorptivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jesús Fernández-Gálvez</w:t>
+                <w:t xml:space="preserve">Biochar from different sources against tomato bacterial wilt disease caused by Ralstonia solanacearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Valente de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neyla Thayná Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Romualdo de Sousa Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kedma Maria Silva Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.540-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42729-021-00667-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-25-5083-2021⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03370546v1</w:t>
+                <w:t xml:space="preserve">hal-03466920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar as a strategy to manage plant diseases caused by pathogens inhabiting the soil: a critical review</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
+                <w:t xml:space="preserve">A scaling procedure for straightforward computation of sorptivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Pollacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Fernández-Gálvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoparasitica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12600-021-00887-y⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (9), pp.5083-5104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-25-5083-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138980v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03370546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffee waste as an eco-friendly and low-cost alternative for biochar production impacts on sandy soil chemical attributes and microbial gene abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cintia Caroline Gouveia Da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Valente De Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giselle Gomes Monteiro Fracetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe José Cury Fracetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argemiro Pereira Martins Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bragantia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 80, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/1678-4499.20200459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03383037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Poultry Manure and Biochar on Acrisol Soil Properties and Yield of Common Bean. A Short-Term Field Experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Biochar as a strategy to manage plant diseases caused by pathogens inhabiting the soil: a critical review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Valente de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neyla Thayná Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Romualdo de Sousa Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Érika Valente De Medeiros</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kedma Maria Silva Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agriculture11040290⟩</w:t>
+              <w:t xml:space="preserve">Phytoparasitica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49, pp.713-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12600-021-00887-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03199414v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of biochar and inoculation with Trichoderma aureoviride on melon growth and sandy Entisol quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erika Valente de Medeiros</w:t>
+                <w:t xml:space="preserve">Effects of Poultry Manure and Biochar on Acrisol Soil Properties and Yield of Common Bean. A Short-Term Field Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Romualdo de Sousa Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria da Conceição Cavalcanti De Goes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcele de Cássia Henriques dos Santos Moraes</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julyana Braga de Oliveira</w:t>
+                <w:t xml:space="preserve">Antonio Celso Dantas Antonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érika Valente De Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Crop Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21475/ajcs.20.14.06.p2302⟩</w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agriculture11040290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911684v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of coffee biochar on soil carbon, microbial biomass and enzymatic activities in Semiarid Sandy soil cultivated with maize</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Biochar and Trichoderma aureoviride applied to the sandy soil: effect on soil quality and watermelon growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Valente De Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcele de Cássia Henriques dos Santos Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Pereira Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wendson de Moraes Silva</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenifer Sthephanie Araújo da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Geografia Física</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26848/rbgf.v13.3.p903-914⟩</w:t>
+              <w:t xml:space="preserve">Notulae Botanicae Horti Agrobotanica Cluj-Napoca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 48 (2), pp.735-751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15835/nbha48211851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383057v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar and Trichoderma aureoviride applied to the sandy soil: effect on soil quality and watermelon growth</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Human disturbance affects enzyme activity, microbial biomass and organic carbon in tropical dry sub-humid pasture and forest soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamilly Alves de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Valente de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Pereira Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jenifer Sthephanie Araújo da Silva</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Romualdo de Sousa Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notulae Botanicae Horti Agrobotanica Cluj-Napoca</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives of Agronomy and Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (4), pp.458-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03650340.2019.1622095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15835/nbha48211851⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03383055v1</w:t>
+                <w:t xml:space="preserve">hal-03383062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human disturbance affects enzyme activity, microbial biomass and organic carbon in tropical dry sub-humid pasture and forest soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">José Romualdo de Sousa Lima</w:t>
+                <w:t xml:space="preserve">Effects of Biochar on Properties of Tropical Sandy Soils Under Organic Agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nattaporn Prakongkep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gilkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worachart Wisawapipat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parapond Leksungnoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chanida Kerdchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Agronomy and Soil Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5539/jas.v13n1p1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03650340.2019.1622095⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03383062v1</w:t>
+                <w:t xml:space="preserve">hal-03383046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Biochar on Properties of Tropical Sandy Soils Under Organic Agriculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chanida Kerdchana</w:t>
+                <w:t xml:space="preserve">Biochar de Lodo de Esgoto Aumenta a Produção e Eficiência no Uso de Água da Alface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Romualdo de Sousa Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maysa Bezerra De Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cássio Lopes De Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleyton Tenório Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alyson da Silva Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Brasileira de Geografia Física</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), pp.1720-1729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26848/rbgf.v13.4.p1720-1729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5539/jas.v13n1p1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03383046v1</w:t>
+                <w:t xml:space="preserve">hal-03383051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar de Lodo de Esgoto Aumenta a Produção e Eficiência no Uso de Água da Alface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alyson da Silva Amorim</w:t>
+                <w:t xml:space="preserve">Effect of biochar and inoculation with Trichoderma aureoviride on melon growth and sandy Entisol quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Valente de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcele de Cássia Henriques dos Santos Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Pereira Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julyana Braga de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Geografia Física</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Australian Journal of Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (6), pp.971-977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21475/ajcs.20.14.06.p2302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26848/rbgf.v13.4.p1720-1729⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03383051v1</w:t>
+                <w:t xml:space="preserve">hal-02911684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organic carbon fractions and humic substances are affected by land uses of Caatinga forest in Brazil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Impact of coffee biochar on soil carbon, microbial biomass and enzymatic activities in Semiarid Sandy soil cultivated with maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Argemiro Pereira Martins Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Valente de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Romualdo de Sousa Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Pereira Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">José Romualdo de Sousa Lima</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendson de Moraes Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arid Land Research and Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista Brasileira de Geografia Física</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26848/rbgf.v13.3.p903-914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15324982.2018.1555871⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03383064v1</w:t>
+                <w:t xml:space="preserve">hal-03383057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use changes the soil carbon stocks, microbial biomass and fatty acid methyl ester (FAME) in Brazilian semiarid area</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Soares De Souza</w:t>
+                <w:t xml:space="preserve">Produção e eficiência no uso de água do feijão comum adubado com biochar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Romualdo de Sousa Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jéssica Emanuella da Silva Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano dos Santos Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlley de Freitas Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érika Valente De Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Agronomy and Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03650340.2018.1523544⟩</w:t>
+              <w:t xml:space="preserve">Diversitas Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.1146-1155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17648/diversitas-journal-v4i3.837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383081v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produção e eficiência no uso de água do feijão comum adubado com biochar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Érika Valente De Medeiros</w:t>
+                <w:t xml:space="preserve">Land use changes the soil carbon stocks, microbial biomass and fatty acid methyl ester (FAME) in Brazilian semiarid area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uemeson José dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Valente de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Pereira Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marise Conceição Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Soares De Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversitas Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17648/diversitas-journal-v4i3.837⟩</w:t>
+              <w:t xml:space="preserve">Archives of Agronomy and Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65 (6), pp.755-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03650340.2018.1523544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03383058v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03383081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of biochar on physicochemical properties of a sandy soil and maize growth in a greenhouse experiment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Soil organic carbon fractions and humic substances are affected by land uses of Caatinga forest in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uemeson José dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Pereira Duda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marise Conceição Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Valente de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Romualdo de Sousa Lima</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Metri Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arid Land Research and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (3), pp.255-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15324982.2018.1555871⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.12.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02625656v1</w:t>
+                <w:t xml:space="preserve">hal-03383064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercrops improve the drought resistance of young rubber trees</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
+                <w:t xml:space="preserve">Effect of biochar on physicochemical properties of a sandy soil and maize growth in a greenhouse experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Romualdo de Sousa Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendson de Moraes Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Valente de Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Pereira Duda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaiyanam Dissataporn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Maeght</w:t>
+                <w:t xml:space="preserve">Marcelo Metri Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-018-0537-z⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 319, pp.14-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2017.12.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334965v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of field and laboratory methods for estimating unsaturated hydraulic properties under different land uses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercrops improve the drought resistance of young rubber trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaiyanam Dissataporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nopmanee Suvannang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Siltecho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Hammecker</w:t>
+                <w:t xml:space="preserve">Pirach Pongwichian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Sriboonlue</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Trelo-Ges</w:t>
+                <w:t xml:space="preserve">Jean-Luc Maeght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-19-1193-2015⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (6), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-018-0537-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01321229v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple framework to analyze water constraints on seasonal transpiration in rubber tree (Hevea brasiliensis) plantations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of field and laboratory methods for estimating unsaturated hydraulic properties under different land uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Siltecho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hammecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessada Sopharat</w:t>
+                <w:t xml:space="preserve">V. Sriboonlue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Gay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Supat Isarangkool Na Ayutthaya</w:t>
+                <w:t xml:space="preserve">V. Trelo-Ges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00753⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.1193-1207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-19-1193-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04608213v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of field and laboratory methods for estimating unsaturated hydraulic properties under different land-use</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Trelo-Ges</w:t>
+                <w:t xml:space="preserve">A simple framework to analyze water constraints on seasonal transpiration in rubber tree (Hevea brasiliensis) plantations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessada Sopharat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thaler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Sdoodee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supat Isarangkool Na Ayutthaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hessd-11-6099-2014⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01078754v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected absence of control of rubber tree growth by soil water shortage in dry subhumid climate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Use of field and laboratory methods for estimating unsaturated hydraulic properties under different land-use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Siltecho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hammecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sriboonlue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pirach Pongwichian</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Trelo-Ges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.6099-6137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hessd-11-6099-2014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-012-0129-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01201372v1</w:t>
+                <w:t xml:space="preserve">hal-01078754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transpiration, growth and latex production of a Hevea brasiliensis stand facing drought in Northeast Thailand : the use of the WaNuLCAS model as an exploratory tool</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurie Boithias</w:t>
+                <w:t xml:space="preserve">Unexpected absence of control of rubber tree growth by soil water shortage in dry subhumid climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Clermont-Dauphin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nopmanee Suvannang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic C. Do</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Junyia Junjittakarn</w:t>
+                <w:t xml:space="preserve">Vincent Cheylan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Siltecho</w:t>
+                <w:t xml:space="preserve">Pirach Pongwichian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S001447971100086X⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (3), pp.531-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-012-0129-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00653618v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary rise quantification based on in-situ artificial deuterium peak displacement and laboratory soil characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grünberger</w:t>
+                <w:t xml:space="preserve">Transpiration, growth and latex production of a Hevea brasiliensis stand facing drought in Northeast Thailand : the use of the WaNuLCAS model as an exploratory tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Michelot</w:t>
+                <w:t xml:space="preserve">Frederic C. Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supat Isarangkool Na Ayutthaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bouchaou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Y. Hissou</w:t>
+                <w:t xml:space="preserve">Junyia Junjittakarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Siltecho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (1), pp.49-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S001447971100086X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00825469v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00653618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary rise quantifications based on in-situ artificial deuterium peak displacement and laboratory soil characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Capillary rise quantification based on in-situ artificial deuterium peak displacement and laboratory soil characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grünberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bouchaou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Macaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Hsissou</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 ((5):), pp.1629-1639 (IF 3,148)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644454v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00825469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yield of rice under water and soil salinity risks in farmers’ fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Dauphin-Clermont</w:t>
+                <w:t xml:space="preserve">Capillary rise quantifications based on in-situ artificial deuterium peak displacement and laboratory soil characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grünberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Michelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bouchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Macaigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Suwannang</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Hsissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Crops Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fcr.2010.06.009⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (5), pp.1629-1639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-15-1629-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02664769v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating the evolution of soil solutions in irrigated rice soils in the Sahel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Yield of rice under water and soil salinity risks in farmers’ fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dauphin-Clermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Suwannang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grünberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. van Asten</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Roland Poss</w:t>
+                <w:t xml:space="preserve">J.L. Maeght</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.12.024⟩</w:t>
+              <w:t xml:space="preserve">Field Crops Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 118 (3), pp.289-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fcr.2010.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00396823v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subirrigation of land bordering small reservoirs in the semi-arid region in the Northeast of Brazil: monitoring and water balance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Simulating the evolution of soil solutions in irrigated rice soils in the Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. van Asten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzana Maria Gico Lima Montenegro</w:t>
+                <w:t xml:space="preserve">S. Marlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maeght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Maciel Netto</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roland Poss</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2004.10.001⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 150 (1-2), pp.129-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.12.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00382063v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00396823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt distribution in the Senegal middle valley. Analysis of a saline structure on planned irrigation schemes from N'Galenka Creek</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subirrigation of land bordering small reservoirs in the semi-arid region in the Northeast of Brazil: monitoring and water balance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Celso Dantas Antonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hammecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzana Maria Gico Lima Montenegro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Maciel Netto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Barbiero</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Claude Hammecker</w:t>
+                <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 46, pp.201-213</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 73 (2), pp.131 à 147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2004.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670670v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00382063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salt distribution in the Senegal middle valley. Analysis of a saline structure on the future irrigation schemes from N'Galenka creek.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salt distribution in the Senegal middle valley. Analysis of a saline structure on planned irrigation schemes from N'Galenka Creek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barbiero</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Cunnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landing Mané</w:t>
+                <w:t xml:space="preserve">L. Mané</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Laperrousaz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">C. Laperrousaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Water Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 46, pp.201-213</w:t>
+              <w:t xml:space="preserve">, 2001, 46, pp.201-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364727v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Salt distribution in the Senegal middle valley. Analysis of a saline structure on the future irrigation schemes from N'Galenka creek.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barbiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Cunnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landing Mané</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Laperrousaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hammecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 46, pp.201-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Importance of the Petrophysical Properties and External Factors in the Stone Decay on Monuments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 145 (2), pp.337-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04317397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8166,1337 +8300,1337 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of biochar amendments to retain organic compounds in soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hmaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ben Hassen Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Impacts of Soil Amendments on Dryland Agro-Ecosystems (ISADAE-2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Reims, France. pp.012005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1755-1315/1455/1/012005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04965384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct measurement and indirect estimation of unsaturated soil hydraulic properties in Tunisian soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Hmaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-6420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infiltration measurements and modeling in a soil-vertical drain system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwaporn Siltecho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Robain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU European Geosciences Union General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of salinity hazard by Time Domain Reflectometry in flooded sandy paddy soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grünberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maeght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Montoroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santi Rattana-Anupap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wiengwongnam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Management of Tropical Sandy Soils for Sustainable Agriculture. A holistic approach for sustainable development of problem soils in the tropics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Khon Kaen, Thailand. pp.112-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">bioemco-00454604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Particules: mobilisation et transport préférentiel de particules colloïdales dans les sols non saturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elsass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque de restitution scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif expérimental pour le suivi de l'évolution physico-chimique des sols et la détermination de leurs paramètres hydrodynamiques au laboratoire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Riziculture irriguée et évolution des sols dans la vallée du Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Poussin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hammecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maeght</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du PCSI (Programme Commun Systèmes Irrigués) sur une Maîtrise des Impacts Environnementaux de l'Irrigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, Montpellier, France. 10 p</w:t>
+              <w:t xml:space="preserve">, 2002, Montpellier, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00180720v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00179330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale et numérique des transferts hydriques dans une parcelle rizicultivée de la région de Podor (vallée du fleuve Sénégal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maeght</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du PCSI (Programme Commun Systèmes Irrigués) sur une Maîtrise des Impacts Environnementaux de l'Irrigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Montpellier, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cirad-00180706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riziculture irriguée et évolution des sols dans la vallée du Sénégal</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Dispositif expérimental pour le suivi de l'évolution physico-chimique des sols et la détermination de leurs paramètres hydrodynamiques au laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maeght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Maeght</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier du PCSI (Programme Commun Systèmes Irrigués) sur une Maîtrise des Impacts Environnementaux de l'Irrigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, Montpellier, France. 8 p</w:t>
+              <w:t xml:space="preserve">, 2002, Montpellier, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cirad-00179330v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cirad-00180720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et Modélisation du Gonflement et de l'écoulement d'un Vertisol Non Saturé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Solute transport and geochemistry modeling in the vadose zone: application to soil salinisation, alkalinisation and sodification. Paper 1342</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Condom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Lafolie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Maeght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Valles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Journées Scientifiques du GFHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Vandœuvre-les-Nancy, France</w:t>
+              <w:t xml:space="preserve">17. World Congress of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984917v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solute transport and geochemistry modeling in the vadose zone: application to soil salinisation, alkalinisation and sodification. Paper 1342</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et Modélisation du Gonflement et de l'écoulement d'un Vertisol Non Saturé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Luc Maeght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Angulo-Jaramillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. World Congress of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2002, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">27. Journées Scientifiques du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Vandœuvre-les-Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762356v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des transferts d'eau, de solutés et des intéractions géochimiques sol-solution sous irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bruckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Condom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.K. Dicko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque PNRH 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion transfers, iron reduction and mineralogical implications in irrigated fields: new results for soil and water quality management under irrigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felicien Favre</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Réunion du groupe de réflexion sur l'étude de la solution du sol en relation avec l'alimentation des plantes (Gressap)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9506,405 +9640,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of contaminant retention with the use of biochar in the groundwater infiltration basin of Korba (Tunisia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadhemi Maalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Hmaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Lachaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of soil biopores and their influence on soil water infiltration under various pedoclimatic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Védère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane Aroui Boukbida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sougueh Cheik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Vienna, Austria. 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04529300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Particules. Mobilisation et transport préférentiel de particules colloïdales dans les sols non saturés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Thoisy-Dur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Elsass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Colloque de restitution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Toulouse, France. pp.533, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02827897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9914,125 +10048,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil degradation in the Senegal lower valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barbiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Degradation and Restoration in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Advances in Soil Science, 9781138103313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02226888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId338"/>
+      <w:footerReference w:type="default" r:id="rId342"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10100,51 +10234,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD5B20AB"/>
+    <w:nsid w:val="604D097A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10331,51 +10465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-hammecker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5594-4891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099492105" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-3911-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05498845v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avete Vieira Lima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Paes da Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pereira Duda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilly Alves de Barros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Concei&#231;&#227;o Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-026-03005-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406087v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chmingui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Dridi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Zaier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hammecker" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108662" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanwisa Pansak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suphannika Intanon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanisara Rodprai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khwanrawee Anusorn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2025.07.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121197v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Neji" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Chargui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Lachaal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grunberger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsd.2025.101462" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280256v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aurelio Calixto Ribeiro de Holanda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Virg&#237;nia Salgueiro Gondim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauce Maria de Lemos Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edevaldo Miguel Alves" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaicel G&#233; Proenza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2025.2543431" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166280v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisiane Martins de Lima" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argemiro Martins Pereira Filho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Felix da Fran&#231;a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernando Lu&#237;z Leite da Silva" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2025.105430" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963556v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inara da Silva Araujo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argemiro Pereira Martins Filho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Oliveira Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems9010019" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rav&#237; Emanoel De Melo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanilson Pedro Da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Paes Da Costa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de A. Ten&#243;rio Alves" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Henrique Leal Lopes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering7070227" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui Boukbida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougueh Cheik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117177" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05358793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hmaied" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ben Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14112224" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477203v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Esposito Oliveira da Mota" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilly Alves De Barros" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedma Maria Silva Pinto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Cordeiro Cezar Santos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto dos Passos Vieira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15161774" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824956v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denizard Oresca" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Soares De Souza" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Marcondes Silva Souza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Raliuson In&#225;cio Silva" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Purcina De Moura" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su162310652" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510320v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gharnouki" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Chaabane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13030385" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757587v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Khouni" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35411-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825069v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edma&#237;ris Rodrigues Ara&#250;jo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v17.4.p2284-2293" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196783v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Valente de Medeiros" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everlaine Leopoldino Dias Silva" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ferreira de Fran&#231;a" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Romualdo de Sousa Lima" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02240-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825071v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Oliveira Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Anderson da Silva Fausto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v17.4.p2772-2783" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808639v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avete V. Lima" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo P. Da Costa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas R. Sim&#245;es" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilly A. De Barros" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanilson P. Da Silva" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1807-1929/agriambi.v28n12e278204" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113337v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Valadares de S&#225; Barreto Sampaio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Celso Dantas Antonino" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2023.104981" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Felix da Fran&#231;aa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Valente de Medeirosa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Oliveira Silvaa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rodrigues Sim&#245;es" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v16.4.p1813-1822" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04169124v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Chaabane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28860-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03989877v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica de Oliveira Silva" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Andrade Lira Junior" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uemeson Jos&#233; dos Santos" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42832-022-0159-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178105v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Sene" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagacherie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28821-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047636v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pollacco" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-895-2023" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529288v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Valente De Medeiros" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Fragoso De Souza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edcleyton Jos&#233; De Lima" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/bj-v39n0a2023-67325" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447137v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Filipe Alves da Silva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v16.6.p3445-3453" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466920v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyla Thayn&#225; Lima" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-021-00667-x" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566506v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Janeau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13216" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726523v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nopmanee Suvannang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boontha Iwai Chuleemas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathaporn Jaiarree" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kridsopon Daungkamol" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2022.e00536" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745634v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ferreira de Lima" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Medeiros" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Concei&#231;&#227;o Marques" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2022.2099845" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472148v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwaporn Siltecho" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juthamard Kaiphoem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12774" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503337v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Sthephanie Ara&#250;jo da Silva" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Fragoso de Souza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyana Braga de Oliveira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104353" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370546v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5083-2021" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138980v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12600-021-00887-y" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383037v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Caroline Gouveia Da Silva" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Gomes Monteiro Fracetto" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Jos&#233; Cury Fracetto" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-4499.20200459" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199414v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Cavalcanti De Goes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Celso Dantas Antonino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Valente De Medeiros" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11040290" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911684v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcele de C&#225;ssia Henriques dos Santos Moraes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21475/ajcs.20.14.06.p2302" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383057v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendson de Moraes Silva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v13.3.p903-914" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383055v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/nbha48211851" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383062v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2019.1622095" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383046v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattaporn Prakongkep" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gilkes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worachart Wisawapipat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parapond Leksungnoen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanida Kerdchana" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jas.v13n1p1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383051v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Bezerra De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio Lopes De Oliveira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleyton Ten&#243;rio Barros" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson da Silva Amorim" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v13.4.p1720-1729" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383064v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2018.1555871" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383081v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2018.1523544" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383058v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Emanuella da Silva Oliveira" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano dos Santos Moura" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlley de Freitas Silva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/diversitas-journal-v4i3.837" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625656v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Metri Corr&#234;a" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.12.033" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334965v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiyanam Dissataporn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirach Pongwichian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maeght" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0537-z" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01321229v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siltecho" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sriboonlue" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trelo-Ges" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-1193-2015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608213v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessada Sopharat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaler" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Sdoodee" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supat Isarangkool Na Ayutthaya" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00753" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01078754v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-11-6099-2014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201372v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheylan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0129-2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00653618v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic C. Do" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyia Junjittakarn" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001447971100086X" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825469v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchaou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Macaigne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hissou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644454v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hsissou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-1629-2011" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664769v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dauphin-Clermont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suwannang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maeght" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.06.009" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K1405DH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00396823v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Asten" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marlet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Poss" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.12.024" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382063v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Maria Gico Lima Montenegro" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maciel Netto" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2004.10.001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZWRHDM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670670v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbiero" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cunnac" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Man&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laperrousaz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364727v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landing Man&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laperrousaz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04317397v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04965384v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hmaied" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ben Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1455/1/012005" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529278v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6420" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985355v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00454604v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montoroi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Rattana-Anupap" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiengwongnam" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762222v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00180720v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00180706v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00179330v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poussin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984917v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maeght" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762356v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Condom" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valles" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771903v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Dicko" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766472v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Favre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529283v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhemi Maalaoui" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11014" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529300v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3366" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827897v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02226888v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-hammecker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5594-4891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099492105" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-3911-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chmingui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Dridi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Zaier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hammecker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108662" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05498845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avete Vieira Lima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Paes da Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pereira Duda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilly Alves de Barros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Concei&#231;&#227;o Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-026-03005-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Felix da Fran&#231;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelson Paulo de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Romualdo de Sousa Lima" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila de Barros Silva Leite" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.70452" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aurelio Calixto Ribeiro de Holanda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Virg&#237;nia Salgueiro Gondim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauce Maria de Lemos Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edevaldo Miguel Alves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaicel G&#233; Proenza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2025.2543431" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166280v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisiane Martins de Lima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argemiro Martins Pereira Filho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernando Lu&#237;z Leite da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2025.105430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inara da Silva Araujo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argemiro Pereira Martins Filho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Oliveira Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems9010019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rav&#237; Emanoel De Melo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanilson Pedro Da Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Paes Da Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de A. Ten&#243;rio Alves" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Henrique Leal Lopes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering7070227" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920320v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui Boukbida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougueh Cheik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117177" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Esposito Oliveira da Mota" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilly Alves De Barros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedma Maria Silva Pinto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Cordeiro Cezar Santos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto dos Passos Vieira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15161774" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05358793v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hmaied" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ben Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Lachaal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14112224" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Neji" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Chargui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grunberger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsd.2025.101462" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173059v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanwisa Pansak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suphannika Intanon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanisara Rodprai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khwanrawee Anusorn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2025.07.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825069v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edma&#237;ris Rodrigues Ara&#250;jo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v17.4.p2284-2293" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757587v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Khouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Chaabane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35411-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824956v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denizard Oresca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Soares De Souza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Marcondes Silva Souza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Raliuson In&#225;cio Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Purcina De Moura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su162310652" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gharnouki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13030385" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Valente de Medeiros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everlaine Leopoldino Dias Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ferreira de Fran&#231;a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02240-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825071v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Oliveira Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Anderson da Silva Fausto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v17.4.p2772-2783" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808639v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avete V. Lima" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo P. Da Costa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas R. Sim&#245;es" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilly A. De Barros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanilson P. Da Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1807-1929/agriambi.v28n12e278204" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Felix da Fran&#231;aa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Valente de Medeirosa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Oliveira Silvaa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rodrigues Sim&#245;es" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v16.4.p1813-1822" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Sene" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagacherie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28821-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047636v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pollacco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-895-2023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03989877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica de Oliveira Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Andrade Lira Junior" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uemeson Jos&#233; dos Santos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42832-022-0159-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04169124v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Chaabane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28860-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529288v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Valente De Medeiros" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Fragoso De Souza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edcleyton Jos&#233; De Lima" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/bj-v39n0a2023-67325" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447137v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Filipe Alves da Silva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v16.6.p3445-3453" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113337v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Valadares de S&#225; Barreto Sampaio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Celso Dantas Antonino" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2023.104981" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726523v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nopmanee Suvannang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boontha Iwai Chuleemas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathaporn Jaiarree" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kridsopon Daungkamol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2022.e00536" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566506v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Janeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13216" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ferreira de Lima" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Medeiros" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Concei&#231;&#227;o Marques" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2022.2099845" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472148v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwaporn Siltecho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juthamard Kaiphoem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12774" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503337v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Sthephanie Ara&#250;jo da Silva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Fragoso de Souza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyana Braga de Oliveira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104353" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466920v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyla Thayn&#225; Lima" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-021-00667-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370546v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5083-2021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383037v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Caroline Gouveia Da Silva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Gomes Monteiro Fracetto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Jos&#233; Cury Fracetto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-4499.20200459" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138980v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12600-021-00887-y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199414v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Cavalcanti De Goes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Celso Dantas Antonino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Valente De Medeiros" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11040290" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383055v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcele de C&#225;ssia Henriques dos Santos Moraes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/nbha48211851" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383062v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2019.1622095" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383046v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattaporn Prakongkep" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gilkes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worachart Wisawapipat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parapond Leksungnoen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanida Kerdchana" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jas.v13n1p1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Bezerra De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio Lopes De Oliveira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleyton Ten&#243;rio Barros" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson da Silva Amorim" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v13.4.p1720-1729" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911684v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21475/ajcs.20.14.06.p2302" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383057v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendson de Moraes Silva" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v13.3.p903-914" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383058v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Emanuella da Silva Oliveira" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano dos Santos Moura" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlley de Freitas Silva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/diversitas-journal-v4i3.837" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383081v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2018.1523544" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383064v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2018.1555871" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625656v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Metri Corr&#234;a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.12.033" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334965v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiyanam Dissataporn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirach Pongwichian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maeght" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0537-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01321229v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siltecho" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sriboonlue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trelo-Ges" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-1193-2015" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608213v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessada Sopharat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Sdoodee" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supat Isarangkool Na Ayutthaya" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00753" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01078754v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-11-6099-2014" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201372v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheylan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0129-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00653618v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic C. Do" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyia Junjittakarn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001447971100086X" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825469v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchaou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Macaigne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hissou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644454v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hsissou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-1629-2011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664769v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dauphin-Clermont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suwannang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maeght" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.06.009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K1405DH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00396823v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Asten" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marlet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Poss" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.12.024" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382063v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Maria Gico Lima Montenegro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maciel Netto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2004.10.001" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZWRHDM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670670v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbiero" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cunnac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Man&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laperrousaz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364727v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landing Man&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laperrousaz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04317397v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04965384v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hmaied" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ben Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1455/1/012005" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529278v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6420" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985355v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00454604v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montoroi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Rattana-Anupap" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiengwongnam" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762222v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00179330v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poussin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00180706v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00180720v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762356v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Condom" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valles" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984917v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maeght" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771903v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Dicko" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766472v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Favre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529283v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhemi Maalaoui" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11014" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529300v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3366" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827897v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02226888v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>