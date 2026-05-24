--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1283,291 +1283,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-Friendly Suppression of Grapevine Root Rot: Synergistic Action of Biochar and Trichoderma spp. Against Fusarium equiseti</w:t>
+                <w:t xml:space="preserve">Biochars Derived from Diverse Local Tunisian Feedstocks for Environmental Remediation: Physicochemical Properties and Adsorption Behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Esposito Oliveira da Mota</w:t>
+                <w:t xml:space="preserve">Asma Hmaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamilly Alves De Barros</w:t>
+                <w:t xml:space="preserve">Aïda Ben Hassen Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kedma Maria Silva Pinto</w:t>
+                <w:t xml:space="preserve">Fethi Lachaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Eduardo Cordeiro Cezar Santos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Negro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hammecker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agriculture15161774⟩</w:t>
+              <w:t xml:space="preserve">Land</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/land14112224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05477203v1</w:t>
+                <w:t xml:space="preserve">ird-05358793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochars Derived from Diverse Local Tunisian Feedstocks for Environmental Remediation: Physicochemical Properties and Adsorption Behaviour</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eco-Friendly Suppression of Grapevine Root Rot: Synergistic Action of Biochar and Trichoderma spp. Against Fusarium equiseti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Esposito Oliveira da Mota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Hmaied</w:t>
+                <w:t xml:space="preserve">Jamilly Alves De Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aïda Ben Hassen Trabelsi</w:t>
+                <w:t xml:space="preserve">Kedma Maria Silva Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fethi Lachaal</w:t>
+                <w:t xml:space="preserve">José Eduardo Cordeiro Cezar Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Negro</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alberto dos Passos Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Land</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, </w:t>
+              <w:t xml:space="preserve">Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/land14112224⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/agriculture15161774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-05358793v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05477203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of prolonged drought on a coastal aquifer in water scarcity regions: A case study of Lebna (Cap Bon, Northeast Tunisia)</w:t>
               </w:r>
@@ -1579,51 +1579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Neji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sameh Chargui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Lachaal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1856,51 +1856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argemiro Pereira Martins Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto dos Passos Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmaíris Rodrigues Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1977,51 +1977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Khouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grünberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2215,51 +2215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Soil Hydraulic Properties in Northern and Central Tunisian Soils for Improvement of Hydrological Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Hmaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Podwojewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2741,429 +2741,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04808639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochar in different topsoil type as alternative for increase the cassava development and soil quality</w:t>
+                <w:t xml:space="preserve">Potential of fluorescent tracers to appraise biochar amendment strategies for pesticide mitigation — insights from comparative sorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafaela Felix da Françaa</w:t>
+                <w:t xml:space="preserve">Seynabou Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Valente de Medeirosa</w:t>
+                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Oliveira Silvaa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucas Rodrigues Simões</w:t>
+                <w:t xml:space="preserve">Manon Lagacherie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Negro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Brasileira de Geografia Física</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26848/rbgf.v16.4.p1813-1822⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30, pp.92182-92192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-023-28821-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886720v1</w:t>
+                <w:t xml:space="preserve">hal-04178105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of fluorescent tracers to appraise biochar amendment strategies for pesticide mitigation — insights from comparative sorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixed formulation for an easy and robust numerical computation of sorptivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lassabatere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seynabou Sene</w:t>
+                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Dollinger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Hammecker</w:t>
+                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lagacherie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Negro</w:t>
+                <w:t xml:space="preserve">Joseph Pollacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Fernández-Gálvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-023-28821-1⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (4), pp.895-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-895-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04178105v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04047636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed formulation for an easy and robust numerical computation of sorptivity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biochar in different topsoil type as alternative for increase the cassava development and soil quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
+                <w:t xml:space="preserve">Rafaela Felix da Françaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deniz Yilmaz</w:t>
+                <w:t xml:space="preserve">Erika Valente de Medeirosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Pollacco</w:t>
+                <w:t xml:space="preserve">Renata Oliveira Silvaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Fernández-Gálvez</w:t>
+                <w:t xml:space="preserve">Lucas Rodrigues Simões</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 27 (4), pp.895-915. </w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Geografia Física</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (4), pp.1813-1822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-27-895-2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26848/rbgf.v16.4.p1813-1822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04047636v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04886720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial enzymatic stoichiometry and the acquisition of C, N, and P in soils under different land-use types in Brazilian semiarid</w:t>
               </w:r>
@@ -3534,51 +3534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochar from different waste sources as alternative substrates for lettuce and tomato seedling production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Esposito Oliveira da Mota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4511,51 +4511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neyla Thayná Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Romualdo de Sousa Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kedma Maria Silva Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4606,103 +4606,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scaling procedure for straightforward computation of sorptivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Peyneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deniz Yilmaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Pollacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Fernández-Gálvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (9), pp.5083-5104. </w:t>
@@ -4913,51 +4913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neyla Thayná Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Romualdo de Sousa Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kedma Maria Silva Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diogo Paes da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8418,51 +8418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct measurement and indirect estimation of unsaturated soil hydraulic properties in Tunisian soils.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Hmaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8548,51 +8548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwaporn Siltecho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaël Angulo-Jaramillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lassabatere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Robain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9680,64 +9680,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Hammecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadhemi Maalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Hmaied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Lachaal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienna, Austria. 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10234,51 +10234,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="604D097A"/>
+    <w:nsid w:val="8CA3F261"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10465,51 +10465,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-hammecker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5594-4891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099492105" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-3911-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chmingui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Dridi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Zaier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hammecker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108662" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05498845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avete Vieira Lima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Paes da Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pereira Duda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilly Alves de Barros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Concei&#231;&#227;o Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-026-03005-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Felix da Fran&#231;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelson Paulo de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Romualdo de Sousa Lima" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila de Barros Silva Leite" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.70452" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aurelio Calixto Ribeiro de Holanda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Virg&#237;nia Salgueiro Gondim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauce Maria de Lemos Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edevaldo Miguel Alves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaicel G&#233; Proenza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2025.2543431" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166280v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisiane Martins de Lima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argemiro Martins Pereira Filho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernando Lu&#237;z Leite da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2025.105430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inara da Silva Araujo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argemiro Pereira Martins Filho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Oliveira Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems9010019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rav&#237; Emanoel De Melo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanilson Pedro Da Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Paes Da Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de A. Ten&#243;rio Alves" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Henrique Leal Lopes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering7070227" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920320v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui Boukbida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougueh Cheik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117177" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477203v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Esposito Oliveira da Mota" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilly Alves De Barros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedma Maria Silva Pinto" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Cordeiro Cezar Santos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto dos Passos Vieira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15161774" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05358793v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hmaied" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ben Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Lachaal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14112224" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Neji" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Chargui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grunberger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsd.2025.101462" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173059v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanwisa Pansak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suphannika Intanon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanisara Rodprai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khwanrawee Anusorn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2025.07.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825069v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edma&#237;ris Rodrigues Ara&#250;jo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v17.4.p2284-2293" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757587v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Khouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Chaabane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35411-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824956v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denizard Oresca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Soares De Souza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Marcondes Silva Souza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Raliuson In&#225;cio Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Purcina De Moura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su162310652" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gharnouki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13030385" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Valente de Medeiros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everlaine Leopoldino Dias Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ferreira de Fran&#231;a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02240-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825071v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Oliveira Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Anderson da Silva Fausto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v17.4.p2772-2783" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808639v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avete V. Lima" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo P. Da Costa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas R. Sim&#245;es" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilly A. De Barros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanilson P. Da Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1807-1929/agriambi.v28n12e278204" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886720v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Felix da Fran&#231;aa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Valente de Medeirosa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Oliveira Silvaa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rodrigues Sim&#245;es" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v16.4.p1813-1822" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178105v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Sene" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagacherie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28821-1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047636v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pollacco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-895-2023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03989877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica de Oliveira Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Andrade Lira Junior" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uemeson Jos&#233; dos Santos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42832-022-0159-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04169124v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Chaabane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28860-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529288v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Valente De Medeiros" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Fragoso De Souza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edcleyton Jos&#233; De Lima" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/bj-v39n0a2023-67325" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447137v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Filipe Alves da Silva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v16.6.p3445-3453" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113337v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Valadares de S&#225; Barreto Sampaio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Celso Dantas Antonino" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2023.104981" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726523v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nopmanee Suvannang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boontha Iwai Chuleemas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathaporn Jaiarree" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kridsopon Daungkamol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2022.e00536" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566506v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Janeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13216" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ferreira de Lima" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Medeiros" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Concei&#231;&#227;o Marques" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2022.2099845" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472148v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwaporn Siltecho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juthamard Kaiphoem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12774" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503337v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Sthephanie Ara&#250;jo da Silva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Fragoso de Souza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyana Braga de Oliveira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104353" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466920v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyla Thayn&#225; Lima" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-021-00667-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370546v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5083-2021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383037v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Caroline Gouveia Da Silva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Gomes Monteiro Fracetto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Jos&#233; Cury Fracetto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-4499.20200459" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138980v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12600-021-00887-y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199414v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Cavalcanti De Goes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Celso Dantas Antonino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Valente De Medeiros" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11040290" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383055v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcele de C&#225;ssia Henriques dos Santos Moraes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/nbha48211851" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383062v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2019.1622095" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383046v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattaporn Prakongkep" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gilkes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worachart Wisawapipat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parapond Leksungnoen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanida Kerdchana" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jas.v13n1p1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Bezerra De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio Lopes De Oliveira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleyton Ten&#243;rio Barros" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson da Silva Amorim" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v13.4.p1720-1729" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911684v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21475/ajcs.20.14.06.p2302" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383057v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendson de Moraes Silva" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v13.3.p903-914" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383058v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Emanuella da Silva Oliveira" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano dos Santos Moura" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlley de Freitas Silva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/diversitas-journal-v4i3.837" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383081v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2018.1523544" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383064v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2018.1555871" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625656v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Metri Corr&#234;a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.12.033" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334965v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiyanam Dissataporn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirach Pongwichian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maeght" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0537-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01321229v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siltecho" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sriboonlue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trelo-Ges" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-1193-2015" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608213v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessada Sopharat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Sdoodee" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supat Isarangkool Na Ayutthaya" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00753" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01078754v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-11-6099-2014" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201372v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheylan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0129-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00653618v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic C. Do" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyia Junjittakarn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001447971100086X" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825469v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchaou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Macaigne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hissou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644454v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hsissou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-1629-2011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664769v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dauphin-Clermont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suwannang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maeght" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.06.009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K1405DH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00396823v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Asten" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marlet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Poss" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.12.024" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382063v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Maria Gico Lima Montenegro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maciel Netto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2004.10.001" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZWRHDM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670670v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbiero" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cunnac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Man&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laperrousaz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364727v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landing Man&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laperrousaz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04317397v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04965384v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hmaied" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ben Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1455/1/012005" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529278v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6420" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985355v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00454604v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montoroi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Rattana-Anupap" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiengwongnam" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762222v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00179330v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poussin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00180706v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00180720v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762356v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Condom" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valles" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984917v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maeght" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771903v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Dicko" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766472v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Favre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529283v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhemi Maalaoui" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11014" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529300v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3366" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827897v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02226888v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-hammecker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5594-4891" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099492105" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-3911-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Chmingui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Dridi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Zaier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hammecker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2025.108662" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05498845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avete Vieira Lima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Paes da Costa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Pereira Duda" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilly Alves de Barros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela da Concei&#231;&#227;o Santos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-026-03005-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05598954v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Felix da Fran&#231;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelson Paulo de Ara&#250;jo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Romualdo de Sousa Lima" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Camila de Barros Silva Leite" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ldr.70452" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05280256v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Aurelio Calixto Ribeiro de Holanda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Virg&#237;nia Salgueiro Gondim" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauce Maria de Lemos Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edevaldo Miguel Alves" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaicel G&#233; Proenza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1573062X.2025.2543431" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166280v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisiane Martins de Lima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argemiro Martins Pereira Filho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernando Lu&#237;z Leite da Silva" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2025.105430" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inara da Silva Araujo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argemiro Pereira Martins Filho" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Oliveira Silva" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems9010019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166272v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rav&#237; Emanoel De Melo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanilson Pedro Da Silva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Paes Da Costa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda de A. Ten&#243;rio Alves" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Henrique Leal Lopes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriengineering7070227" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920320v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte V&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Aroui Boukbida" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sougueh Cheik" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117177" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05358793v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hmaied" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;da Ben Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Lachaal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Negro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land14112224" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477203v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Esposito Oliveira da Mota" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilly Alves De Barros" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kedma Maria Silva Pinto" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Eduardo Cordeiro Cezar Santos" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto dos Passos Vieira" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture15161774" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Neji" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh Chargui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grunberger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gsd.2025.101462" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173059v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanwisa Pansak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Janeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suphannika Intanon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanisara Rodprai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khwanrawee Anusorn" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2025.07.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825069v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edma&#237;ris Rodrigues Ara&#250;jo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v17.4.p2284-2293" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757587v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Khouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gr&#252;nberger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Chaabane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-35411-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824956v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denizard Oresca" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Soares De Souza" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Marcondes Silva Souza" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Raliuson In&#225;cio Silva" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Purcina De Moura" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su162310652" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510320v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Podwojewski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Gharnouki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land13030385" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04196783v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Valente de Medeiros" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everlaine Leopoldino Dias Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Ferreira de Fran&#231;a" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-023-02240-2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825071v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Oliveira Silva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronaldo Anderson da Silva Fausto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v17.4.p2772-2783" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04808639v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avete V. Lima" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo P. Da Costa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas R. Sim&#245;es" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilly A. De Barros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanilson P. Da Silva" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1807-1929/agriambi.v28n12e278204" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178105v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seynabou Sene" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dollinger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lagacherie" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28821-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047636v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lassabatere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Peyneau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deniz Yilmaz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pollacco" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Fern&#225;ndez-G&#225;lvez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-895-2023" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886720v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Felix da Fran&#231;aa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Valente de Medeirosa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Oliveira Silvaa" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Rodrigues Sim&#245;es" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v16.4.p1813-1822" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03989877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica de Oliveira Silva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Andrade Lira Junior" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uemeson Jos&#233; dos Santos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42832-022-0159-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04169124v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han&#232;ne Chaabane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-023-28860-8" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529288v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Valente De Medeiros" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Fragoso De Souza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edcleyton Jos&#233; De Lima" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/bj-v39n0a2023-67325" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04447137v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Filipe Alves da Silva" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v16.6.p3445-3453" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04113337v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everardo Valadares de S&#225; Barreto Sampaio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Celso Dantas Antonino" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaridenv.2023.104981" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03726523v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nopmanee Suvannang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hartmann" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boontha Iwai Chuleemas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathaporn Jaiarree" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kridsopon Daungkamol" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geodrs.2022.e00536" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566506v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;louis Janeau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejss.13216" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03745634v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ferreira de Lima" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Medeiros" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marise Concei&#231;&#227;o Marques" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2022.2099845" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03472148v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwaporn Siltecho" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juthamard Kaiphoem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sum.12774" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03503337v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Sthephanie Ara&#250;jo da Silva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Fragoso de Souza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julyana Braga de Oliveira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2021.104353" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03466920v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyla Thayn&#225; Lima" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-021-00667-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370546v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-25-5083-2021" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383037v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Caroline Gouveia Da Silva" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselle Gomes Monteiro Fracetto" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Jos&#233; Cury Fracetto" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-4499.20200459" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138980v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12600-021-00887-y" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03199414v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria da Concei&#231;&#227;o Cavalcanti De Goes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Celso Dantas Antonino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rika Valente De Medeiros" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agriculture11040290" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383055v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcele de C&#225;ssia Henriques dos Santos Moraes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15835/nbha48211851" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383062v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2019.1622095" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383046v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nattaporn Prakongkep" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gilkes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worachart Wisawapipat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parapond Leksungnoen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanida Kerdchana" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/jas.v13n1p1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maysa Bezerra De Ara&#250;jo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#225;ssio Lopes De Oliveira" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleyton Ten&#243;rio Barros" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyson da Silva Amorim" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v13.4.p1720-1729" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911684v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21475/ajcs.20.14.06.p2302" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383057v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendson de Moraes Silva" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v13.3.p903-914" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383058v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;ssica Emanuella da Silva Oliveira" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano dos Santos Moura" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlley de Freitas Silva" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17648/diversitas-journal-v4i3.837" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383081v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03650340.2018.1523544" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03383064v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15324982.2018.1555871" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625656v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Metri Corr&#234;a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2017.12.033" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334965v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Clermont-Dauphin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaiyanam Dissataporn" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pirach Pongwichian" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maeght" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-018-0537-z" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01321229v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Siltecho" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sriboonlue" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Trelo-Ges" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-19-1193-2015" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608213v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessada Sopharat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gay" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thaler" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Sdoodee" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supat Isarangkool Na Ayutthaya" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00753" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01078754v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hessd-11-6099-2014" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201372v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheylan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0129-2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00653618v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic C. Do" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyia Junjittakarn" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S001447971100086X" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825469v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Michelot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bouchaou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Macaigne" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hissou" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644454v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hsissou" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-15-1629-2011" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664769v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dauphin-Clermont" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Suwannang" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Maeght" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2010.06.009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4K1405DH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00396823v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. van Asten" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marlet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Poss" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.12.024" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00382063v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Maria Gico Lima Montenegro" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Maciel Netto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2004.10.001" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0CZWRHDM-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670670v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barbiero" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Cunnac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Man&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laperrousaz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364727v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barbiero" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landing Man&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laperrousaz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04317397v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04965384v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hmaied" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ben Hassen Trabelsi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1455/1/012005" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529278v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-6420" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04985355v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Robain" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00454604v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Montoroi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santi Rattana-Anupap" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wiengwongnam" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762222v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Di Pietro" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thoisy-Dur" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Elsass" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00179330v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poussin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boivin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00180706v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00180720v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762356v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Condom" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lafolie" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Valles" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04984917v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maeght" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Angulo-Jaramillo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771903v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boivin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruckler" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Dicko" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766472v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicien Favre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tessier" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529283v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadhemi Maalaoui" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11014" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04529300v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3366" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827897v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02226888v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>