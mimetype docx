--- v0 (2026-03-06)
+++ v1 (2026-04-06)
@@ -554,248 +554,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO and O2 Adsorption and CO Oxidation on Pt Nanoparticles by Indirect Nanoplasmonic Sensing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Ranguis</w:t>
+                <w:t xml:space="preserve">Activity of Pd n ( n = 1–5) Clusters on Alumina Film on Ni 3 Al(111) for CO Oxidation: A Molecular Beam Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Sitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.1c01487⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (24), pp.13247-13253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c02060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225869v1</w:t>
+                <w:t xml:space="preserve">hal-03372788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activity of Pd n ( n = 1–5) Clusters on Alumina Film on Ni 3 Al(111) for CO Oxidation: A Molecular Beam Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Sitja</w:t>
+                <w:t xml:space="preserve">CO and O2 Adsorption and CO Oxidation on Pt Nanoparticles by Indirect Nanoplasmonic Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (24), pp.13247-13253. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6, pp.13398-13405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c02060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.1c01487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372788v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Beam Study of the CO Adsorption on a Regular Array of PdAu Clusters on Alumina</w:t>
               </w:r>
@@ -1100,516 +1100,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water adsorption by a sensitive calibrated gold plasmonic nanosensor</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nonisotropic Self-Assembly of Nanoparticles: From Compact Packing to Functional Aggregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude R Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrtil L Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00040⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (27), pp.1706558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201706558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01773221v1</w:t>
+                <w:t xml:space="preserve">hal-01795448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonisotropic Self-Assembly of Nanoparticles: From Compact Packing to Functional Aggregates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water adsorption by a sensitive calibrated gold plasmonic nanosensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ranguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (27), pp.1706558. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, pp.5381-5385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.201706558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b00040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01795448v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Palladium on the Ordering, Final Size, and Composition of Pd-Au Nanoparticle Arrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Beam Study of the Oxidation of Carbon Monoxide on a Regular Array of Palladium Clusters on Alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 121 (46), pp.25864-25874. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08254⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 121 (20), pp.10706 - 10712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b10706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01632511v1</w:t>
+                <w:t xml:space="preserve">hal-01783572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Beam Study of the Oxidation of Carbon Monoxide on a Regular Array of Palladium Clusters on Alumina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of Palladium on the Ordering, Final Size, and Composition of Pd-Au Nanoparticle Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 121 (20), pp.10706 - 10712. </w:t>
+              <w:t xml:space="preserve">, 2017, 121 (46), pp.25864-25874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b10706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01783572v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO Chemisorption on Ultrathin MgO-Supported Palladium Nanoparticles</w:t>
               </w:r>
@@ -1976,51 +1976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect Nanoplasmonic Sensing to Probe with a High Sensitivity the Interaction of Water Vapor with Soot Aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2539,51 +2539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3023,51 +3023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3131,51 +3131,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following with a high sensitivity the adsorption of gases on nanoparticles by indirect nanoplasmonic sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3239,51 +3239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofabrication of optical structures (filters, resonators and sensors)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3422,51 +3422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3556,51 +3556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykhailo Vaidulych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Vajda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3668,51 +3668,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4018,51 +4018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nanoplasmonique indirecte pour une détection très sensible de l'adsorption/désorption de molécules d'eau sur des suies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4143,51 +4143,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nanoplasmonique indirecte pour sonder avec une grande sensibilité l'interaction eau/suie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4255,51 +4255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanofabrication of optical structures (filters, resonators and sensors)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4591,51 +4591,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1360F0F2"/>
+    <w:nsid w:val="49903442"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4822,51 +4822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-henry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7600-7239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sitja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01030b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Vaidulych" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vajda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02682A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.141063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225869v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01487" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02060" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07350" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333472v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05109" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125572" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773221v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795448v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201706558" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Moal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08254" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10706" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Ouvrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghalgaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijin Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10595" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455012v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Henry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr04541j" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Clercq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margeat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Giorgio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.01.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artak Karapetyan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01630" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00836230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delannoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kolli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200618" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFD23TF2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103037" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Revenant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noblet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1082146" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550050v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02888833v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03853307v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demirdjian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225164v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-henry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7600-7239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sitja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01030b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Vaidulych" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vajda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02682A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.141063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02060" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01487" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07350" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333472v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05109" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125572" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201706558" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10706" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Moal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08254" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Ouvrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghalgaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijin Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10595" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455012v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Henry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr04541j" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Clercq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margeat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Giorgio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.01.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artak Karapetyan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01630" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00836230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delannoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kolli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200618" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFD23TF2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103037" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Revenant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noblet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1082146" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550050v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02888833v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03853307v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demirdjian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225164v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>