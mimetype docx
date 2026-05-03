--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -4591,51 +4591,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49903442"/>
+    <w:nsid w:val="44DB93DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>