--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -199,425 +199,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular beam study of CO oxidation on Pd clusters supported on alumina: effect of cluster size</w:t>
+                <w:t xml:space="preserve">Nanoplasmonic sensing to study CO and oxygen adsorption and CO oxidation on size-selected Pt10 clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Sitja</w:t>
+                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Henry</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mykhailo Vaidulych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Vajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp01030b⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.20968-20976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4NR02682A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731920v1</w:t>
+                <w:t xml:space="preserve">hal-04731726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoplasmonic sensing to study CO and oxygen adsorption and CO oxidation on size-selected Pt10 clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Plasmonic sensing: FDTD calculations to interpret experimental LSPR water adsorption isotherms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bedu</w:t>
+                <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Vajda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude R Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16, pp.20968-20976. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 837, pp.141063. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4NR02682A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2023.141063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731726v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmonic sensing: FDTD calculations to interpret experimental LSPR water adsorption isotherms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular beam study of CO oxidation on Pd clusters supported on alumina: effect of cluster size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Ranguis</w:t>
+                <w:t xml:space="preserve">Georges Sitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude R Henry</w:t>
+                <w:t xml:space="preserve">Claude Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 837, pp.141063. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (21), pp.15338-15343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2023.141063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4cp01030b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373901v1</w:t>
+                <w:t xml:space="preserve">hal-04731920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity of Pd n ( n = 1–5) Clusters on Alumina Film on Ni 3 Al(111) for CO Oxidation: A Molecular Beam Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (24), pp.13247-13253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -651,103 +651,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO and O2 Adsorption and CO Oxidation on Pt Nanoparticles by Indirect Nanoplasmonic Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6, pp.13398-13405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -775,304 +775,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Beam Study of the CO Adsorption on a Regular Array of PdAu Clusters on Alumina</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Regular Arrays of Pt Clusters on Alumina: A New Superstructure on Al 2 O 3 /Ni 3 Al(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio de Santis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Heresanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 123 (13), pp.7961-7967. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07350⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 123 (40), pp.24487-24494. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b05109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406547v1</w:t>
+                <w:t xml:space="preserve">hal-02333472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regular Arrays of Pt Clusters on Alumina: A New Superstructure on Al 2 O 3 /Ni 3 Al(111)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Molecular Beam Study of the CO Adsorption on a Regular Array of PdAu Clusters on Alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 123 (40), pp.24487-24494. </w:t>
+              <w:t xml:space="preserve">, 2019, 123 (13), pp.7961-7967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b05109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333472v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle size effect on the Langmuir-Hinshelwood barrier for CO oxidation on regular arrays of Pd clusters supported on ultrathin alumina films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 151 (17), pp.174703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1145,51 +1145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myrtil L Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1240,103 +1240,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water adsorption by a sensitive calibrated gold plasmonic nanosensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 34, pp.5381-5385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1364,252 +1364,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Beam Study of the Oxidation of Carbon Monoxide on a Regular Array of Palladium Clusters on Alumina</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of Palladium on the Ordering, Final Size, and Composition of Pd-Au Nanoparticle Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 121 (20), pp.10706 - 10712. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b10706⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 121 (46), pp.25864-25874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01783572v1</w:t>
+                <w:t xml:space="preserve">hal-01632511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Palladium on the Ordering, Final Size, and Composition of Pd-Au Nanoparticle Arrays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Molecular Beam Study of the Oxidation of Carbon Monoxide on a Regular Array of Palladium Clusters on Alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Henry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 121 (46), pp.25864-25874. </w:t>
+              <w:t xml:space="preserve">, 2017, 121 (20), pp.10706 - 10712. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b08254⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.6b10706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632511v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO Chemisorption on Ultrathin MgO-Supported Palladium Nanoparticles</w:t>
               </w:r>
@@ -1859,51 +1859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid de Clercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Margeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Sitja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1963,90 +1963,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect Nanoplasmonic Sensing to Probe with a High Sensitivity the Interaction of Water Vapor with Soot Aerosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artak Karapetyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2256,51 +2256,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thin NaCl films on silver (001): island growth and work function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Cabailh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Barth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2513,103 +2513,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic gas nanosensors to probe adsorption and reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Nanophotonics, Plasmonics and Metamaterials - NanoPlasMeta 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSTICC, Feb 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2634,103 +2634,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bedu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées plénieres du GDR Plasmonique Active</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR Plasmonique Active, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2755,103 +2755,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic sensing to follow the reactivity on Pt nanoparticles and clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykhailo Vaidulych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mykhailo Vaidulych</w:t>
+                <w:t xml:space="preserve">Stefan Vajda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Štefan Vajda; Alessandro Fortunelli; Armin Kleibert, Jun 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2876,103 +2876,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FDTD calculations: a crucial tool to predict and interpret LSPR experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bedu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées plénières du GDR Plasmonique Active</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2997,103 +2997,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect nanoplasmonic sensing: a very sensitive and promising probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Workshop on Metallic Nano-Objects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, St Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3118,103 +3118,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Following with a high sensitivity the adsorption of gases on nanoparticles by indirect nanoplasmonic sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLASMONICA 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Lecce, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3278,64 +3278,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journees Nationales sur les Technologies Emergentes en Micronanofabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t>
@@ -3396,103 +3396,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmonic nanosensor for probing gas nanoparticle reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Congrès Général de la Société Française de Physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3517,103 +3517,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoplasmonic sensing on size-selected Pt10 clusters to study CO and oxygen adsorption and CO oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykhailo Vaidulych</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Vajda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cluster Meeting 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t>
@@ -3642,103 +3642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoplasmonics for efficient gas sensing and detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Nanophotonics and Micro/Nano Optics International Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3763,103 +3763,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoplasmonic for probing gas/particle interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bedu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées scientifiques communes des GDR Plasmonique active et GDR Photo Electro Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3897,90 +3897,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect nanoplasmonic sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanophotonics and Micro/Nano Optics International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rome, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4005,90 +4005,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nanoplasmonique indirecte pour une détection très sensible de l'adsorption/désorption de molécules d'eau sur des suies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artak Karapetyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4130,90 +4130,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nanoplasmonique indirecte pour sonder avec une grande sensibilité l'interaction eau/suie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artak Karapetyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4294,64 +4294,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Commandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes Journees Nationales sur les Technologies Emergentes en Micronanofabrication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Ecully, France</w:t>
@@ -4380,103 +4380,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of a technique based on the indirect nanoplasmonic sensing to probe the adsorption/reactivity of gas with nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Demirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ranguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude R Henry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Workshop on Metallic Nano-Objects (MNO 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4591,51 +4591,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44DB93DB"/>
+    <w:nsid w:val="FA03D887"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4822,51 +4822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-henry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7600-7239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731920v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sitja" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Henry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01030b" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731726v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Vaidulych" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vajda" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02682A" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373901v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.141063" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02060" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01487" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406547v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07350" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333472v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05109" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125572" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201706558" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783572v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10706" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632511v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Moal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08254" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Ouvrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghalgaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijin Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10595" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455012v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Henry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr04541j" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Clercq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margeat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Giorgio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.01.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artak Karapetyan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01630" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00836230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delannoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kolli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200618" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFD23TF2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103037" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Revenant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noblet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1082146" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550050v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02888833v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03853307v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demirdjian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225164v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-henry" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7600-7239" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253122015" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731726v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Demirdjian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhailo Vaidulych" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Vajda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4NR02682A" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ranguis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R Henry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2023.141063" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731920v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Sitja" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp01030b" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372788v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c02060" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bedu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.1c01487" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio de Santis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Heresanu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b05109" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406547v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07350" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Tissot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5125572" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bouju" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Duguet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gauffre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L Kahn" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201706558" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01773221v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b00040" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632511v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Le Moal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b08254" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783572v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10706" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01641027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimeric Ouvrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghalgaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Barth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jijin Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.6b10595" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455012v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Hoff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R. Henry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5nr04541j" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453098v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid de Clercq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Margeat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Giorgio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2016.01.005" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215596v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artak Karapetyan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.5b01630" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00836230v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delannoy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Mattei" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Kolli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201200618" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XFD23TF2-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Cabailh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/14/10/103037" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442871v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lazzari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Revenant" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Barbier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Noblet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1082146" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975430v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150685v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160878v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550050v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224409v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02888833v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Commandre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148779v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Andre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157174v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03853307v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01888095v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Demirdjian" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003905v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225164v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01613314v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895876v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>