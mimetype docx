--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -660,252 +660,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Maison d’Arenberg en France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Maison d'Arenberg en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Isabelle Brelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Fondation d'Arenberg, 2 volumes, 707 p., 2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation d'Arenberg, 2 tomes, 704 p., 2018, La Maison d'Arenberg en France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095154v1</w:t>
+                <w:t xml:space="preserve">hal-02964529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Maison d'Arenberg en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Goujon</w:t>
+                <w:t xml:space="preserve">Bicentenaire de la Société d’émulation du Jura (1817-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Isabelle Brelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Fondation d'Arenberg, 2 tomes, 704 p., 2018, La Maison d'Arenberg en France</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mordefroid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Société d'émulation du Jura, 428 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964529v1</w:t>
+                <w:t xml:space="preserve">hal-02095936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bicentenaire de la Société d’émulation du Jura (1817-2017)</w:t>
+                <w:t xml:space="preserve">La Maison d’Arenberg en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Isabelle Brelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fondation d'Arenberg, 2 volumes, 707 p., 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Mordefroid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02095936v1</w:t>
+                <w:t xml:space="preserve">hal-02095154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter l'usine, Jujurieux (Ain)</w:t>
               </w:r>
@@ -947,203 +947,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux marges de la ville. Paysages, sociétés, représentation</w:t>
+                <w:t xml:space="preserve">Aux marges de la ville. Paysages, sociétés, représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Isabelle Brelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Denis Menjot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-06006-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Bouffier; Claude-Isabelle Brelot; Denis Menjot. L'HARMATTAN, 2015, 10. 2343060061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02082997v1</w:t>
+                <w:t xml:space="preserve">hal-04979141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux marges de la ville. Paysages, sociétés, représentations</w:t>
+                <w:t xml:space="preserve">Aux marges de la ville. Paysages, sociétés, représentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Denis Menjot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Isabelle Brelot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Sophie Bouffier; Claude-Isabelle Brelot; Denis Menjot. L'HARMATTAN, 2015, 10. 2343060061</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, 2015, 978-2-343-06006-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979141v1</w:t>
+                <w:t xml:space="preserve">hal-02082997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1366,113 +1366,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mens sana in corpore sano : activités culturelles et sportives des princes de la branche française de la Maison d’Arenberg aux XIXe et XXe siècles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'organisation de la recherche universitaire en sciences humaines et sociales à Lyon (1920-1988) (avec le concours de Céline Jubeau)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Isabelle Brelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claude-Isabelle Brelot; Bertrand Goujon. </w:t>
+              <w:t xml:space="preserve">O. AURENCHE, Ph. JAUSSAUD et alii. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Maison d'Arenberg en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, t. 2, Fondation d'Arenberg, p. 549-573, 2018, 9789071868009</w:t>
+              <w:t xml:space="preserve">Lyon : une université dans sa ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Libel, pp.107-122, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965823v1</w:t>
+                <w:t xml:space="preserve">hal-02127979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise-Marie-Charlotte d’Arenberg, comtesse, puis marquise de Vogüé (1872-1958)</w:t>
               </w:r>
@@ -1551,100 +1538,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'organisation de la recherche universitaire en sciences humaines et sociales à Lyon (1920-1988) (avec le concours de Céline Jubeau)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mens sana in corpore sano : activités culturelles et sportives des princes de la branche française de la Maison d’Arenberg aux XIXe et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Isabelle Brelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">O. AURENCHE, Ph. JAUSSAUD et alii. </w:t>
+              <w:t xml:space="preserve">Claude-Isabelle Brelot; Bertrand Goujon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lyon : une université dans sa ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Libel, pp.107-122, 2018</w:t>
+              <w:t xml:space="preserve">La Maison d'Arenberg en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, t. 2, Fondation d'Arenberg, p. 549-573, 2018, 9789071868009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127979v1</w:t>
+                <w:t xml:space="preserve">hal-02965823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collections et mécénat : une présence discrète sur la scène artistique française</w:t>
               </w:r>
@@ -2104,51 +2104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05021709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Isabelle Brelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458584v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goujon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05021708v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05021711v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05021712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095486v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095154v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964529v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095936v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mordefroid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082997v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menjot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979141v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05021710v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05021706v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127981v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02965823v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02965003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Lupp&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02965815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095931v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05021709v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Isabelle Brelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05458584v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Goujon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05021708v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095202v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05021711v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05021712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095486v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02964529v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mordefroid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095154v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979141v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bouffier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menjot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082997v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05021710v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-05021706v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127981v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02965003v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Lupp&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02965823v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02965815v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02095931v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127987v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>