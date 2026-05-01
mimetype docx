--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -454,235 +454,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04185360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 TIP TOP - Un outil sur les paysages agricoles, l'eau et la transition agroécologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PSDR4 SAGACITE - La mise à l’épreuve de l’intelligence collective dans les dynamiques territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Trevisan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Sarrazin</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 86, pp.123-136. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art12⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 86, pp.405-418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778366v1</w:t>
+                <w:t xml:space="preserve">hal-04411582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 SAGACITE - La mise à l’épreuve de l’intelligence collective dans les dynamiques territoriales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PSDR4 TIP TOP - Un outil sur les paysages agricoles, l'eau et la transition agroécologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Trevisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
+                <w:t xml:space="preserve">Benoit Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 86, pp.405-418. </w:t>
+              <w:t xml:space="preserve">, 2022, 86, pp.123-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04411582v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03778366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence collective et (ré)ancrage des connaissances face au changement : quel rôle dans la transition alimentaire territoriale ?</w:t>
               </w:r>
@@ -949,51 +949,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Géographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1012,191 +1012,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00367885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'agriculture et les espaces ruraux</w:t>
+                <w:t xml:space="preserve">Dynamiques urbaines et agricoles dans le Sillon Alpin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Perron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 93, pp.10</w:t>
+              <w:t xml:space="preserve">, 2005, 93 (4), pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00367909v1</w:t>
+                <w:t xml:space="preserve">halshs-00367906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques urbaines et agricoles dans le Sillon Alpin</w:t>
+                <w:t xml:space="preserve">L'agriculture et les espaces ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Perron</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 93 (4), pp.35</w:t>
+              <w:t xml:space="preserve">, 2005, 93, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00367906v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00367909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1227,51 +1227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence collective. Penser, décider, agir ensemble sur les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultures dans la dynamique des villes alpines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1654,77 +1654,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPALE: a Framework for Assessing the Eco-functionalities of Landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Trevisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Taillandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Sarrazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dambrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1773,204 +1773,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence collective et (ré)ancrage des connaissances : quel rôle dans les trajectoires territoriales ?</w:t>
+                <w:t xml:space="preserve">L'intelligence collective pour (re)penser les trajectoires de développement agricole et alimentaire dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le moment rural : ruralités en transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CERMOSEM, Sep 2021, Mirabel, France</w:t>
+              <w:t xml:space="preserve"> Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESO Angers, Jun 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03347023v1</w:t>
+                <w:t xml:space="preserve">halshs-03278774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intelligence collective pour (re)penser les trajectoires de développement agricole et alimentaire dans les territoires</w:t>
+                <w:t xml:space="preserve">Intelligence collective et (ré)ancrage des connaissances : quel rôle dans les trajectoires territoriales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Hirczak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dany Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Territoires et trajectoires de développement : les dynamiques relationnelles comme clé d’analyse renouvelée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESO Angers, Jun 2021, Angers, France</w:t>
+              <w:t xml:space="preserve">Le moment rural : ruralités en transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CERMOSEM, Sep 2021, Mirabel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03278774v1</w:t>
+                <w:t xml:space="preserve">halshs-03347023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche-action participative dans le Grand Site de France de Bibracte – Mont Beuvray, un laboratoire de la fabrique territoriale par la médiation du paysage dans le parc naturel régional du Morvan</w:t>
               </w:r>
@@ -2058,636 +2058,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01461999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingénierie territoriale et apprentissage collectif : de l'intelligence à la compétence territoriale; Le cas de deux démarches de spécification de produits AOC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les modalités attendues de la Recherche-Action Collaborative dans les territoires de montagne : expériences de partenariat Espace Belledonne/Labex Item</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gonzalez-Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dany Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ère Conférence Intercontinentale d'Intelligence Territoriale "Interdisciplinarité dans l'aménagement et développement des territoires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Gatineau, Canada. pp.13</w:t>
+              <w:t xml:space="preserve">Colloque international AIFRIS-PREFAS : Les recherches-actions collaboratives : une révolution silencieuse de la connaissance "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00965141v1</w:t>
+                <w:t xml:space="preserve">halsde-00912386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modalités attendues de la Recherche-Action Collaborative dans les territoires de montagne : expériences de partenariat Espace Belledonne/Labex Item</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ingénierie territoriale et apprentissage collectif : de l'intelligence à la compétence territoriale; Le cas de deux démarches de spécification de produits AOC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIFRIS-PREFAS : Les recherches-actions collaboratives : une révolution silencieuse de la connaissance "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">1ère Conférence Intercontinentale d'Intelligence Territoriale "Interdisciplinarité dans l'aménagement et développement des territoires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Gatineau, Canada. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00912386v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00965141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'approche par les ressources pour évaluer les leviers de développement territorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controverses d'ingénierie et réflexivité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dany Lapostolle</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR3 «Les chemins du développement territorial»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. http://www.psdr-ra.fr/documents/Ressterr/article%20symposium%20PSDR%202012%20%20Resster%20Rh%20Alp%20%20ressources%20et%20devpt_v2%5B1%5D.pdf</w:t>
+              <w:t xml:space="preserve">Symposium PSDR3 "Les chemins du développement territorial"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880124v1</w:t>
+                <w:t xml:space="preserve">hal-00880118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controverses d'ingénierie et réflexivité territoriale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'approche par les ressources pour évaluer les leviers de développement territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Janin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lapostolle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR3 "Les chemins du développement territorial"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">Symposium PSDR3 «Les chemins du développement territorial»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France. http://www.psdr-ra.fr/documents/Ressterr/article%20symposium%20PSDR%202012%20%20Resster%20Rh%20Alp%20%20ressources%20et%20devpt_v2%5B1%5D.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880118v1</w:t>
+                <w:t xml:space="preserve">hal-00880124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notion de compétence, clé de l'ingénierie territoriale</w:t>
+                <w:t xml:space="preserve">L'intelligence territoriale, facteur de développement territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lapostolle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium PSDR3 «Les chemins du développement territorial»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">49 ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Belfort, France. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880396v1</w:t>
+                <w:t xml:space="preserve">hal-00880262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intelligence territoriale, facteur de développement territorial</w:t>
+                <w:t xml:space="preserve">Notion de compétence, clé de l'ingénierie territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Turquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grasset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49 ème colloque de l'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Belfort, France. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">Symposium PSDR3 «Les chemins du développement territorial»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00880262v1</w:t>
+                <w:t xml:space="preserve">hal-00880396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingénierie et ressources : clés de lecture des dynamiques territoriales</w:t>
               </w:r>
@@ -2699,64 +2699,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Perron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">48ème Colloque International de l'Association de Sciences Régionales de Langue Française "Migrations et Territoires "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Schoelcher, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2781,64 +2781,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les temporalités de la ressource territoriale - Enseignement à partir d'expériences en Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2876,51 +2876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des produits aux ressources – différenciation et construction territoriale : le coffret de Chambaran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3003,64 +3003,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spécificité territoriale comme alternative à la généricité des produits-ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3115,77 +3115,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche par les ressources : pour une vision renouvelée des rapports entre économie et territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Landel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3231,77 +3231,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche partenariale en territoire de montagne : une expérience entre le Labex Item et l’Espace Belledonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gonzalez Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3375,64 +3375,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offres et demandes de spécificité territoriale alternatives à la généricité des produits-ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Peyrache-Gadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3733,51 +3733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726215v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Janin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Flandin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778366v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trevisan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art12" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art33" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0189" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Andres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367909v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367906v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467641v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grasset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Turquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gueseppeli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03518117v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ayari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347023v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278774v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thi&#233;bault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965141v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912386v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gonzalez-Laporte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gouin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880124v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880118v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880396v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00405312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gonzalez Laporte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00908929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00977031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trognon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Seguin-Callois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808621v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Kurzaj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Collet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Deberge" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Delile" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Marie Dendievel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01726215v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Janin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Besson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04185360v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Parrot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Flandin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Robinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411582v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Landel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art33" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03778366v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trevisan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taillandier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Sarrazin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art12" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03812675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0189" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Andres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bertrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367909v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467641v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chroniquesociale.com/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130073v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grasset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Lapostolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Turquin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00367912v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gueseppeli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03518117v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dambrine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Ayari" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278774v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03347023v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01461999v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Darroux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guichard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thi&#233;bault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00912386v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyrache-Gadeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gonzalez-Laporte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965141v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880124v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880262v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880396v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911374v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00911345v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00405312v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Perron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442904v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442876v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gonzalez Laporte" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00908929v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-00977031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trognon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Seguin-Callois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Carton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>