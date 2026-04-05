--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -147,162 +147,103 @@
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1) Une sociologie des arènes inter-organisationnelles centrée sur le monde de la voile de plaisance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Constitutif d'une reconversion thématique opérée depuis quelques années, ce programme de recherche vise à examiner les conditions sociales qui ont rendu possible une transformation considérable du monde social de la voile de plaisance depuis la fin des années 1940. Ce dernier est alors articulé autour d’une activité socialement distinctive. Définie comme un hobby privé, elle est surtout l’apanage d’hommes regroupés dans des clubs fermés et suffisamment fortunés pour être propriétaires de luxueux bateaux qu’ils utilisent en vue d’obtenir des résultats honorables en compétition ou de retirer des agréments d’une croisière. En l’espace de quelques décennies s’opère un très net élargissement de ce monde social en même temps que </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">, dont les plus récents portent un discours commun aspirant à garantir un égal accès de tous à une activité désormais définie, ici et là, comme un bien public justifiant l’intervention des autorités politiques.</w:t>
+        <w:t xml:space="preserve">Ce premier volet de mes travaux porte sur la mobilisation des groupements associatifs et des pouvoirs publics en faveur de la promotion de la pratique de la navigation à voile, envisagée sous ses diverses formes. L’analyse accorde une place de premier plan au contexte historique changeant dans lequel se produit la diffusion d’une pratique de loisir initialement réservée à l’élite aristocratique et à différences couches de la bourgeoisie jusqu’à la première moitié du XXe siècle. Après la seconde guerre mondiale, ce secteur d’activité connaît les premières manifestations d’une métamorphose qui s’exprime avec une grande acuité dans les années 1960 et 1970 : il s’agit de l’essor du nombre d’amateurs de voile, de la diversification des supports liée aux innovations techniques introduites dans l’industrie et à l’invention de formes nouvelles d’apprentissage, de l'affirmation de nouveaux organisateurs faisant face aux pouvoirs fédéraux et d’une ouverture partielle de ce milieu à des publics d’origine petite-bourgeoise ou populaire. Ces bouleversements ne sont pas sans rapport avec une autre transformation majeure qui voit la pratique de la voile devenir l’objet légitime de l’attention des pouvoirs publics (Etat, collectivités territoriales) à différents endroits du territoire national.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">La conception processuelle de la vie sociale dont se réclament divers courants sociologiques, tels que l’interactionnisme symbolique ou le pragmatisme, incite à mettre au jour la dynamique relationnelle qui est au principe de cette double transformation. En d’autres termes, il s’agit d’établir les relations sociales (coopération, conflit, négociation, concurrence, etc.) qui, à titre de conditions, sont productrices de cette diffusion et d’étudier comment, en retour, cette même diffusion exerce des effets sur les relations que nouent les différents protagonistes (groupements associatifs, fédérations, collectivités territoriales, Etat) en vue d’en tirer avantage pour mieux atteindre leurs fins. J’ai choisi de le faire en reprenant à mon compte </w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> et d'examiner l'argumentation déployée par les protagonistes pour convaincre leurs interlocuteurs du bien-fondé de leur action et les rallier à leur cause.</w:t>
+        <w:t xml:space="preserve">L’analyse privilégie la période au cours de laquelle ces changements semblent s’accélérer, soit une trentaine d’années comprise entre la fin des années 1950 et la fin des années 1980. S’inscrivant dans le champ de la sociologie et s’adossant à une grande variété de sources (témoignages oraux, articles de presse, documents administratifs ou études statistiques), ces recherches s’appuient également sur la fouille des archives. Puisant son inspiration dans différents cadres théoriques (théorie des mobilisations collectives et des arènes sociales, théorie des réseaux d’action publique), elles examinent les configurations mouvantes que forment ensemble divers acteurs (associatifs, marchands ou publics) reliés par une préoccupation commune : donner de l’ampleur aux activités de navigation à voile. Selon les cas, ces derniers peuvent se rejoindre ou se séparer sur le plan des intérêts qu’ils défendent, des modes de pratique qu’ils valorisent et de leur horizon d’attentes (rendre possible l’accès de tous à la navigation à voile, favoriser le développement socio-économique d’un territoire, préparer l’émergence d’une élite sportive, etc.). La focale de l’analyse est alors centrée sur les modes de relations que tissent entre eux tous ces acteurs pour faire ce qu’ils ont envie de faire, et sur l’ordre social que leur interdépendance contribue à produire à un moment donné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Le travail empirique a été conçu de façon à emboîter différentes échelles à la manière de poupées russes : il s'étage de l'échelle nationale, centrée sur les transformations de la fédération française de yachting à voile entre les années 1950 et le milieu des années 1970, à l'échelle communale focalisée sur les premiers pas d'une politique publique locale consacrée à la voile à Brest au début des années 1960 jusqu'aux premières années de fonctionnement du nouveau centre municipal de voile dans les années 1980, en passant par la situation régionale marquée par une succession d'affrontements électoraux au sein de la ligue de Bretagne occidentale dans les années 1970-1980, et par l'échelle départementale qui donne lieu à l'étude des conflits ayant marqué la création du comité départemental de voile du Finistère au début des années 1980 .</w:t>
+        <w:t xml:space="preserve">Dans le sillage de Cécile Créac’h évoquant l’intégration d’une union de croisiéristes au sein de la Fédération Française de Yachting à Voile (F.F.Y.V) dès 1956, j’ai mis en évidence que l’hétérogénéisation culturelle de cette fédération, initialement vouée à la course, s’était poursuivie un peu plus tard avec l’entrée de nouveaux groupes de pratiquants liés par un goût commun pour l’enseignement dans les écoles de voile. J’ai montré que cette ouverture a été obtenue par l’intervention volontariste de l’administration chargée de la jeunesse et des sports qui, ce faisant, a transformé cette fédération en une arène tripartite pendant douze ans. Cette administration a réussi à éviter à la fois le rejet des outsiders par les dirigeants de la fédération et la création d’une organisation nationale dissidente par les partisans des écoles de voile, en combinant persuasion, négociation et menace. J’ai également constaté que ces pratiques dites de plein air (écoles de voile, voile scolaire) ont été, par la suite, inscrites dans des logiques d’action très disparates. D’un côté, elles ont été ajoutées à la stratégie de notabilisation sportive, menée par un dirigeant d’un club huppé dans une arène locale entre la fin des années 1950 et la première moitié des années 1970. De l’autre, elles ont été promues par le mouvement revendicatif de démocratisation de la voile. Celui-ci a transformé, durant les années 1970 et 1980, les instances territoriales de la fédération (ligue régionale, comité départemental) en arènes qui ont vu s’affronter les dirigeants en place, défendant la primauté de la compétition sportive, et les acteurs souhaitant faire de la voile une activité accessible au plus grand nombre. Enfin, un travail, en cours d’expertise, examine comment la politique publique menée à Brest en faveur de la promotion de la voile prend la forme, depuis le milieu des années 1970, d’un échange politique entre la municipalité et une poignée de clubs formant ensemble un réseau d’action publique.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">2) La mobilité des populations sportives et les carrières de pratiquants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dans le sillage de ma thèse mes premiers travaux de recherche se situent à la croisée de la sociologie des publics des activités physiques et sportives et de la sociologie des organisations. Alliant une démarche explicative, s'appuyant sur les techniques de la démographie, à une démarche compréhensive fondée sur une analyse des récits de vie, ils portent sur le devenir des pratiquants qui s'inscrit soit au sein des organisations que sont les fédérations sportives, soit au sein du secteur marchand des clubs sportifs proposant divers avantages matériels et/ou financiers à leurs joueurs ou athlètes contre leur engagement à produire des performances honorables.</w:t>
+        <w:t xml:space="preserve">Dans la continuité de ma thèse visant à faire surgir une cohérence dans le choix des loisirs ludomoteurs à partir de l’étude du processus de socialisation de leurs adeptes, une première série de travaux se situe à la croisée de la sociologie des publics des pratiquants et de la sociologie des organisations sportives. Elle recourt simultanément ou alternativement à une démarche explicative (exploitation de questionnaires, analyse secondaire de fichiers administratifs) et à une démarche compréhensive fondée sur une analyse des récits de vie. Elle porte alors sur le devenir des pratiquants qui se déploie, soit au sein des associations à but non lucratif, soit au sein des clubs sportifs marchands proposant divers avantages économiques à leurs joueurs contre leur engagement à produire des performances attestant de leur efficacité sportive.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dans le premier cas, ce devenir est envisagé comme </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">. Dans ce cadre, je m'attache à mettre au jour les dynamiques démographiques qui affectent ces fédérations et à mettre en lumière le processus de socialisation au travers duquel ces pratiquants donnent un sens au parcours qu'ils réalisent dans l'organisation fédérale en tenant compte de la position qu'ils occupent sur l'itinéraire de pratique (niveau de pratique, ancienneté de la pratique, abandon, poursuite ou reprise d'activité, etc.). Une attention spéciale est accordée à l'étude des logiques sociales dans lesquelles s'inscrit l'abandon d'une pratique, comme cela a été fait pour les véliplanchistes des clubs bretons ou les jeunes gymnastes des clubs bas-normands.</w:t>
+        <w:t xml:space="preserve">Dans le premier cas, ce devenir est envisagé comme une carrière d'amateurs. D’un côté, une analyse qualitative s’attache à mettre en lumière comment les jeunes compétiteurs construisent le sens de leur parcours, que ce soit en passant d’une position institutionnelle à l’autre au sein d’une même fédération ou en changeant de sport, de l’enfance jusqu’à la fin de l’adolescence. J’ai montré que la durabilité de leur engagement dans un sport dépend de la capacité qu’a chacun de satisfaire, au sein de son club, son désir d’affirmation individuelle et de reconnaissance sociale selon deux logiques distinctes : la réussite sportive par la performance et l’épanouissement personnel par la camaraderie. En étudiant de plus près la carrière d’enfants gymnastes, on observe que l’abandon est l’aboutissement d’un processus de redéfinition de l’activité. Cette transformation s’opère en réaction aux relations qui se tissent avec les autres acteurs du club (entraîneurs, pairs) autour d’enjeux sportifs, et/ou à celles qui sont mues par les enjeux scolaires grandissants. A chaque fois, le travail de recherche souligne à quel point les carrières sportives sont redevables des liens entre les enfants et leurs parents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dans le second cas, la focale de l'analyse est centrée sur les mobilités inter-clubs et sur les enjeux qui les sous-tendent. Lorsqu'elles conduisent les joueurs à franchir des frontières nationales comme c'est le cas pour les footballeurs béninois évoluant initialement dans une équipe de premier rang au Bénin ou dans un pays voisin, ces mobilités sont envisagées comme </w:t>
+        <w:t xml:space="preserve">D’un autre côté, une analyse quantitative des parcours effectués par les pratiquants au sein des fédérations sportives s’attache à mettre au jour les dynamiques démographiques qui affectent ces organisations. Appliquée aux adeptes de la planche à voile dépendant de la Ligue de Bretagne de Voile, l’analyse fait apparaître que dans un système conçu pour transformer les pratiquants en coureurs aptes à produire des performances sportives honorables, la probabilité que ceux-ci se montrent fidèles à leur fédération grandit quand ils accèdent à une position de compétiteur, et ce d’autant plus qu’ils l’occupent durablement et de façon continue, qu’ils atteignent un palier institutionnel plus élevé et qu’ils ont connu récemment une mobilité sportive ascendante. Ce genre de cheminement est associé à des traits auxiliaires repérés de longue date : il concerne avant tout des garçons qui, arrivés à l’adolescence, vivent d’autant plus volontiers l’expérience de l’affrontement sportif qu’ils y trouvent l’opportunité d’afficher les signes conventionnels de la masculinité.</w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">. Le travail de recherche scrute alors les réseaux de relations par l'intermédiaire desquels se construisent ces mobilités, tant du point de vue de leurs aspects matériels que du point de vue du sens que les pratiquants leur accordent. Dans le même temps, il s'efforce de déterminer ce qui, dans ce processus de mobilité géoraphique et sportive, favorise la précarité économique des joueurs allant jusqu'à leur exclusion du marché du travail, permet d'y résister ou facilite une inclusion durable sur ce marché. Dans les deux cas, mobilité objective et signification subjective sont rapportées à la structure surplombante (organisation fédérale, espace marchand mettant en rapport les clubs et les pratiquants) qui oriente le cheminement sportif des joueurs ou des athlètes.</w:t>
+        <w:t xml:space="preserve">Dans le second cas, une attention spéciale est apportée aux mobilités interclubs et aux enjeux qui les sous-tendent. Lorsqu’elles impliquent le franchissement de frontières nationales, ces mobilités sont appréhendées comme des parcours migratoires. Le travail de recherche scrute alors les réseaux de relations par l'intermédiaire desquels se construisent ces mobilités géographiques et sportives, tant du point de vue de leurs aspects matériels (contrats, salaires, conditions de vie) que du point de vue du sens que les joueurs leur accordent. Il montre que ces mobilités dépendent, d’une part, de la connexion des joueurs à des circuits économiques, qui les expose à des logiques de valorisation et de précarisation sur le marché du travail footballistique, et, d’autre part, de leur insertion dans des réseaux de solidarité communautaire. Selon les cas, ceux-ci peuvent aggraver la vulnérabilité des joueurs (dépendance, exclusion), ou bien leur offrir des ressources pour résister à la précarité ou encore favoriser leur insertion durable dans le secteur du football marchand.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -1505,51 +1446,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique locale de promotion des activités de navigation à voile à Brest. Une économicisation précoce ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès international de la 3SLF : Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
+              <w:t xml:space="preserve">13ème congrès international de la 3SLF : Les marchandisations du sport. Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française; UFR STAPS de l’Université de Reims Champagne-Ardenne (URCA), Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2299,51 +2240,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BF996B5C"/>
+    <w:nsid w:val="86AE36E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>