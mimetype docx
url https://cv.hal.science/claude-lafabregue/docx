--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -240,1172 +240,1241 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand l’affirmation du mouvement en faveur de la voile pour tous transforme le monde de la voile en arène sociale : le cas du Finistère dans les années 1980</w:t>
+                <w:t xml:space="preserve">Une autonomie municipale précoce ? Trente ans de promotion de la voile par la Ville de Brest (1958-1988)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gouvernement et action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757419v1</w:t>
+                <w:t xml:space="preserve">hal-05613278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascension et déclin d’un notable sportif investi dans l’arène de la voile brestoise. De la fin des années 1950 au début des années 1970</w:t>
+                <w:t xml:space="preserve">Quand l’affirmation du mouvement en faveur de la voile pour tous transforme le monde de la voile en arène sociale : le cas du Finistère dans les années 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences sociales et sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Faire circuler les savoirs sociologiques, 2 (18), pp.149-175. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rsss.018.0149⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 2 (26), pp.7-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsss.026.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03343084v2</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’abandon de la gymnastique, entre logique endogène et logique exogène</w:t>
+                <w:t xml:space="preserve">Ascension et déclin d’un notable sportif investi dans l’arène de la voile brestoise. De la fin des années 1950 au début des années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07053436.2020.1848045⟩</w:t>
+              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Faire circuler les savoirs sociologiques, 2 (18), pp.149-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsss.018.0149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112016v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03343084v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflits, alliances et négociations autour de la prise en compte des écoles de voile par la fédération nationale de voile (1945-1976)</w:t>
+                <w:t xml:space="preserve">L’abandon de la gymnastique, entre logique endogène et logique exogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rsss.013.0029⟩</w:t>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, The future of leisure as defined by the new leisure doctorate (Ph.D.), 43 (3), pp.349-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2020.1848045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112020v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Poli Raffaele (2010) Le marché des footballeurs. Réseaux et circuits dans l’économie globale, Berne, Peter Lang, 164 p., ISBN : 978-3-03-430358-3</w:t>
+                <w:t xml:space="preserve">Conflits, alliances et négociations autour de la prise en compte des écoles de voile par la fédération nationale de voile (1945-1976)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.6708⟩</w:t>
+              <w:t xml:space="preserve">Sciences sociales et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (13), pp.29-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rsss.013.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04108899v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fabrication des carrières migratoires des footballeurs africains. Le cas des joueurs béninois partis gagner leur vie en France</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Poli Raffaele (2010) Le marché des footballeurs. Réseaux et circuits dans l’économie globale, Berne, Peter Lang, 164 p., ISBN : 978-3-03-430358-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Boris Helleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, Mémoires et migrations en Afrique de l'Ouest et en France, 29 (1), pp.157-178. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/remi.6325⟩</w:t>
+              <w:t xml:space="preserve">, 2014, Mineurs en migration : enjeux juridiques, politiques et sociaux, 30 (1), pp.153-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.6708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02095755v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformer son organisation pour conserver sa mission. Le yachting fédéral face à l’essor des écoles de voile : l’histoire d’une double rationalisation au service du sport</w:t>
+                <w:t xml:space="preserve">La fabrication des carrières migratoires des footballeurs africains. Le cas des joueurs béninois partis gagner leur vie en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arafat Tabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Helleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-logos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/socio-logos.2728⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Mémoires et migrations en Afrique de l'Ouest et en France, 29 (1), pp.157-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/remi.6325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108897v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressorts de la fidélité des pratiquants dans une fédération sportive. À propos de quelques événements entrant dans la fabrication des carrières des véliplanchistes de la Ligue de Bretagne de Voile</w:t>
+                <w:t xml:space="preserve">Transformer son organisation pour conserver sa mission. Le yachting fédéral face à l’essor des écoles de voile : l’histoire d’une double rationalisation au service du sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/temporalites.1458⟩</w:t>
+              <w:t xml:space="preserve">Socio-logos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, [26 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-logos.2728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118203v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressorts de la fidélité des pratiquants dans une fédération sportive</w:t>
+                <w:t xml:space="preserve">Les ressorts de la fidélité des pratiquants dans une fédération sportive. À propos de quelques événements entrant dans la fabrication des carrières des véliplanchistes de la Ligue de Bretagne de Voile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Temps de crises et crise des temps, 13, [24 p.]. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.1458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/temporalites.1458⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04107618v1</w:t>
+                <w:t xml:space="preserve">hal-04118203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De quelques facteurs déterminants le déroulement des carrières de pratiquants au sein d'une fédération sportive</w:t>
+                <w:t xml:space="preserve">Les ressorts de la fidélité des pratiquants dans une fédération sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07053436.2007.10707755⟩</w:t>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Temps de crises et crise des temps, 13, [24 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.1458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018108v1</w:t>
+                <w:t xml:space="preserve">hal-04107618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qui construit les données du sociologue ? Les problèmes posés par l'analyse secondaire des fichiers des licences sportives</w:t>
+                <w:t xml:space="preserve">De quelques facteurs déterminants le déroulement des carrières de pratiquants au sein d'une fédération sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/075910630508600105⟩</w:t>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (2), pp.309-336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2007.10707755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098249v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01018108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapport culturel des jeunes à l'institution sportive</w:t>
+                <w:t xml:space="preserve">Qui construit les données du sociologue ? Les problèmes posés par l'analyse secondaire des fichiers des licences sportives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86, pp.55-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/075910630508600105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078618v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique de la pratique sportive des jeunes</w:t>
+                <w:t xml:space="preserve">Le rapport culturel des jeunes à l'institution sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 48, pp.49-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04078605v1</w:t>
+                <w:t xml:space="preserve">hal-04078618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique de la pratique sportive des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lafabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Le sport chez les jeunes: pratiques et significationsSporting Practices among the Young and their Significance, 24 (1), pp.81-109. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/000164ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évolution sportive de l'escalade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, Europe de l'Est des sociétés en mutation, 2, pp.147-150. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/socco.1990.958⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1415,465 +1484,465 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique locale de promotion des activités de navigation à voile à Brest. Une économicisation précoce ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès international de la 3SLF : Les marchandisations du sport. Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française; UFR STAPS de l’Université de Reims Champagne-Ardenne (URCA), Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'implication des groupes d'intérêt dans les arènes publiques. L'exemple de la participation des clubs de voile à l'action publique locale à Brest (1958-1987)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CERREV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le centre nautique municipal de Brest en tant que produit d’une arène inter-organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : La ville et le sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Brest, France. pp.201-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le centre nautique municipal de Brest émergeait d’une arène inter-organisationnelle (1958-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : La ville et le sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les footballeurs béninois en France : d'une migration rêvée à une mobilité subie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arafat Tabé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Les parcours sociaux entre nouvelles contraintes et affirmation du sujet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESO au Mans, Nov 2010, Le Mans, France. pp.185-198, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.67551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écoles de voile, une innovation dans l'immédiat après-guerre. Jeux de pouvoir et stratégies de conservation autour d'une forme d'organisation innovante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVe Congrès de l'Association Francaise de sociologie : Création et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie, Jul 2011, Grenoble, France. [12 p.]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1883,296 +1952,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le centre nautique municipal de Brest émergeait d’une arène inter-organisationnelle (1958-1980)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fuchs Julien; Michot Thierry; Parmantier Charlotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville et le sport. Actes du colloque international de Brest, 10-12 mai 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupe de Recherche Interdisciplinaire sur les Territoires du Sport (GRITS) de l’Université de Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.201-211, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04118167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fichiers des licences fédérales ont-ils un intérêt sociologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Louveau; Yann Drouet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie du sport. Débats et critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.65-83, 2007, (Sports en société), 978-2-296-01658-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D’une expérience pédagogique locale à la fabrique d’une ressource territoriale intégrée: le cas de Moulin-Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lafabrègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fouilleul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les images sociales de trois activités ludomotrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lafabrègue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1992, pp.40-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2240,51 +2384,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="86AE36E1"/>
+    <w:nsid w:val="05F9B3FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2471,51 +2615,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-lafabregue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5149-0711" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11311236X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757419v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafabr&#232;gue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.026.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343084v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.018.0149" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112016v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2020.1848045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112020v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.013.0029" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108899v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6708" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafat Tab&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helleu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6325" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2728" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118203v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.1458" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107618v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018108v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2007.10707755" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630508600105" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078618v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078605v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/000164ar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078583v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.1990.958" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146887v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622104v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108894v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.67551" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118167v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ville-et-sport.sciencesconf.org/data/pages/La_ville_et_le_sport_complet_final_3.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078597v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-lafabregue" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5149-0711" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11311236X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613278v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lafabr&#232;gue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757419v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.026.0007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343084v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.018.0149" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112016v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2020.1848045" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112020v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.013.0029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6708" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095755v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arafat Tab&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Helleu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.6325" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-logos.2728" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118203v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.1458" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107618v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018108v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2007.10707755" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098249v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630508600105" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078618v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/000164ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/socco.1990.958" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146887v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622104v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108903v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108894v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.67551" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016009v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118167v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ville-et-sport.sciencesconf.org/data/pages/La_ville_et_le_sport_complet_final_3.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098254v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613363v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fouilleul" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>