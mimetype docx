--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -229,693 +229,697 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil organic matter decomposition in semi-arid mangrove stands (New Caledonia)</w:t>
+                <w:t xml:space="preserve">Dataset of physicochemical, microbiological, and plant root parameters of 135 soils from various urban land uses Blois city, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Louise Robin</w:t>
+                <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Baudin</w:t>
+                <w:t xml:space="preserve">Jennifer Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Sébastien Bonthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Alfaro</w:t>
+                <w:t xml:space="preserve">Cindy Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Marchand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachel Boscardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 263, pp.109701. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 64, pp.112265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2025.109701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05399821v1</w:t>
+                <w:t xml:space="preserve">insu-05373406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediments accumulated in sewer settling basins as recorders of historical use of drugs: potential and limitations</w:t>
+                <w:t xml:space="preserve">Soil organic matter decomposition in semi-arid mangrove stands (New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Sarah Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+                <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lanos</w:t>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dufresne</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2025.092⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 263, pp.109701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2025.109701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05144361v1</w:t>
+                <w:t xml:space="preserve">insu-05399821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the molecular significance of Rock-Eval® S2 pyrograms from soil and geological samples</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sediments accumulated in sewer settling basins as recorders of historical use of drugs: potential and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Copard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2025.107211⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2025.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05101532v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05144361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling the molecular significance of Rock-Eval® S2 pyrograms from soil and geological samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 191, pp.107211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2025.107211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05155910v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05101532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of physicochemical, microbiological, and plant root parameters of 135 soils from various urban land uses Blois city, France</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boscardin Rachel</w:t>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cantarel Am</w:t>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 64, pp.112265. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05373406v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05155910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of polyvinyl chloride microplastics on carbon and nitrogen cycling in peatforming environments: relevance of the filler additive calcium carbonate (CaCO3 )</w:t>
               </w:r>
@@ -1048,51 +1052,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of an analogous molecule of hydroxypyridone alkaloids with potentially phytosanitary properties in the vadose zone of the Beauce aquifer (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bou-Amama Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1169,90 +1173,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millennial-aged organic matter preservation in anoxic and sulfidic mangrove soils: Insights from isotopic and molecular analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 308, pp.108936. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1286,90 +1290,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of species and stand position on isotopic and molecular composition of leaf litter during degradation in an urban mangrove forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kapeliele Gututauava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 372, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1403,103 +1407,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Rock-Eval® and temperature-programmed pyrolysis/mass spectrometry for the analysis of environmental and geological samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.106078. </w:t>
@@ -1537,51 +1541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen isotopic fractionations during syntheses of lipid biomarkers in the seeds of broomcorn millet (Panicum miliaceum L.) under controlled environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1697,51 +1701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Debure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1799,373 +1803,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03351188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of drug target residues within decantation tank sediments: a good clue to assess their historical excretion?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modified Red Muds and Slag Based Hydraulic Binders for Zn Removal: A Matrix-Spiking Approach Applied on Clayey Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Destandau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Environment Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42834-021-00092-w⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min11111189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03214186v1</w:t>
+                <w:t xml:space="preserve">insu-03469324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Red Muds and Slag Based Hydraulic Binders for Zn Removal: A Matrix-Spiking Approach Applied on Clayey Sediments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Occurrence of drug target residues within decantation tank sediments: a good clue to assess their historical excretion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Fougère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (11), pp.1189. </w:t>
+              <w:t xml:space="preserve">Sustainable Environment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min11111189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42834-021-00092-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03469324v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03214186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution sedimentary record of anthropogenic deposits accumulated in a sewer decantation tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.100238. </w:t>
@@ -2229,51 +2233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2359,51 +2363,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2450,90 +2454,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay minerals for the removal of pharmaceuticals: Initial investigations of their adsorption properties in real wastewater effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2610,51 +2614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2727,51 +2731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralization and Preservation of an extremotolerant Bacterium Isolated from an Early Mars Analog Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gaboyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bohmeier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2848,77 +2852,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and removal efficiency of pharmaceuticals in an urban wastewater treatment plant: mass balance, fate and consumption assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5, pp.2894-2902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2978,64 +2982,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3086,77 +3090,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic matter and clay interaction in a meromictic lake: Implications for source rock OM preservation (Lac Pavin, Puy-de-Dôme, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3272,51 +3276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Chassiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 81, pp.79 - 89. </w:t>
@@ -3380,51 +3384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3514,77 +3518,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berdagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 173, pp.337-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3618,90 +3622,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clayey-sand filter for the removal of pharmaceuticals from wastewater effluent: Percolation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3748,77 +3752,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic matter-clay interaction along a seawater column of the Eastern Pacific upwelling system (Antofagasta bay, Chile): Implications for source rock organic matter preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3882,90 +3886,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive adsorption of a pool of pharmaceuticals onto a raw clay mineral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Monnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4055,51 +4059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4163,77 +4167,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of soil lipids reflects vegetation cover in a French peatland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4310,77 +4314,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 77, pp.43-58. </w:t>
@@ -4444,51 +4448,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4565,90 +4569,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary cannabinol tracks the history of hemp retting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 41 (7), pp.751-754. </w:t>
@@ -4686,77 +4690,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methoxy-serratenes in a soil under conifers and their potential use as biomarkers of Pinaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4833,64 +4837,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of miliacin (olean-18-en-3β-ol methyl ether) and related compounds in broomcorn millet (Panicum miliaceum) and other reputed sources: Implications for the use of sedimentary miliacin as a tracer of millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Sauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4993,64 +4997,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12, pp.734-748. </w:t>
@@ -5127,64 +5131,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 51, pp.1-10. </w:t>
@@ -5235,64 +5239,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in δD values of a single, species‐specific molecular biomarker: a study of miliacin throughout a field of broomcorn millet (Panicum miliaceum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5369,64 +5373,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of triterpenyl acetates in soil and their potential as chemotaxonomical markers of Asteraceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5503,51 +5507,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in the Volatile Compositions of French Labeled Brandies (Armagnac, Calvados, Cognac, and Mirabelle) Using GC-MS and PLS-DA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ledauphin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Barillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5607,51 +5611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aromatized C-2 oxygenated triterpenoids as indicators for a novel transformation pathway in the environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5776,51 +5780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Comoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coutrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5950,51 +5954,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6041,77 +6045,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millennial-aged organic matter sequestration and preservation in anoxic and sulfidic mangrove soils: insights from isotopic and molecular analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6145,90 +6149,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6270,103 +6274,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment-based epidemiology, an utopia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUD 2024 (International Conference of Urban Drainage)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t>
@@ -6421,51 +6425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Hoarau-Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès des géochimistes organiciens francophones (FROG VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6490,103 +6494,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès FROG6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
@@ -6740,90 +6744,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6887,51 +6891,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical degradation of polymers and additives in alkaline solution : influence of temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Ben Zeineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6999,103 +7003,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of human-excreted contaminants within a decantation tank: A clue of their historical consumption?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOG 2021 - 30th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t>
@@ -7133,90 +7137,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signification moléculaire du signal S2 de la pyrolyse Rock-Eval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Brockmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7267,51 +7271,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of Plastics and Their Additives in Alkaline Solution at Different Temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hela Ben Zeineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7414,51 +7418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7509,64 +7513,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIMING OF MILLET DIFFUSION IN THE ALPS FROM MILIACIN OCCURRENCE IN LAKE SEDIMENTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7643,51 +7647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of Gluconic Acid in Context of Radioactive Waste Disposal: Batch Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7777,103 +7781,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVOLUTION OF LICIT AND ILLICIT DRUGS SINCE 1980 FROM A SEDIMENTARY ARCHIVE IN THE SEWER NETWORK OF ORLEANS (FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Organic Geochemists, Sep 2019, Göteborg, Sweden</w:t>
@@ -7915,51 +7919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal Distribution of 5-N-Alkylresorcinols from Molinia Caerulea: Potential Implications for Vegetation Dynamics in Peatlands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8040,64 +8044,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NATURE, ORIGIN AND EVOLUTION OF ORGANIC POLLUTANTS FROM TRANSPORTS IN AN URBAN SEDIMENTARY ARCHIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Diacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Organic Geochemists, Sep 2019, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8148,51 +8152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8286,51 +8290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8407,51 +8411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8528,51 +8532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8623,77 +8627,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic geochemistry of Anthropocene sediments in the sewer network of Orléans (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8735,90 +8739,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentology, stratigraphy and chronology of a decantation tank in the sewer network of Orléans (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Digiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8854,320 +8858,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound-specific δ&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O of triterpenols: rationale, first results and issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Uranium isotope composition of Eocene marine sediments: does organic matter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03547390v1</w:t>
+                <w:t xml:space="preserve">insu-03547436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium isotope composition of Eocene marine sediments: does organic matter ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compound-specific δ&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O of triterpenols: rationale, first results and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Bagard</w:t>
+                <w:t xml:space="preserve">Christine Fléhoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.J. Dickson</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Michael Zech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03547436v1</w:t>
+                <w:t xml:space="preserve">insu-03547390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets ASTIRIA &amp; ACQUA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9274,51 +9278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Cerubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9373,77 +9377,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique sédimentaire récente et eutrophisation de la lagune de Biguglia : nature, origine et distribution des apports sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélina Belli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9498,77 +9502,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sédimentologie, stratigraphie et chronologie du remplissage d'un bassin de décantation du réseau d'assainissement de l'agglomération d'Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9623,90 +9627,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution quotidienne des flux de contaminants émergents dans les eaux usées en amont de la station d'épuration de La Source (Orléans, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
@@ -9748,77 +9752,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels contrôles agissent sur la variabilité temporelle des polluants organiques dans les eaux usées? Cas de la station d'épuration de La source (Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau²</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9854,346 +9858,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01401393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des cortèges moléculaires associés aux dépôts de la formation de Mannville (Crétacé inférieur, Alberta du Sud, Canada) en tant que marqueurs des environnements de dépôts de la matière organique terrestre</w:t>
+                <w:t xml:space="preserve">Le refroidissement Eocène-Oligocène sur le domaine continental : impacts et mécanismes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Maisonhaute</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Julie Ghirardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Roland Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème réunion des Chercheurs Francophones en Géochimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Grasset, Jul 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401383v1</w:t>
+                <w:t xml:space="preserve">hal-01401367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le refroidissement Eocène-Oligocène sur le domaine continental : impacts et mécanismes</w:t>
+                <w:t xml:space="preserve">Etude des cortèges moléculaires associés aux dépôts de la formation de Mannville (Crétacé inférieur, Alberta du Sud, Canada) en tant que marqueurs des environnements de dépôts de la matière organique terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ghirardi</w:t>
+                <w:t xml:space="preserve">Estelle Maisonhaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Bauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+                <w:t xml:space="preserve">Silvia Omodéo Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Benoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Quesnel</w:t>
+                <w:t xml:space="preserve">Pauline Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème réunion des Chercheurs Francophones en Géochimie Organique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Grasset, Jul 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401367v1</w:t>
+                <w:t xml:space="preserve">hal-01401383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie du dépôt de sédiments dans un bassin de décantation du réseau d’assainissement d'Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10235,64 +10239,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine, état de préservation et potentiel d'archivage de la matière organique préservée dans les sédiments de deux lacs urbains artificiels d'Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France. pp.194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10330,77 +10334,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentology, stratigraphy and chronology of adecantation tank in the sewer network of Orléans (France): new perspectives on the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10455,77 +10459,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions environnementales, biosynthèses, diagenèse : contribution analytique de la RMN 2H en milieu anisotrope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berdagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery J. Terwilliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10563,77 +10567,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of molecular biomarkers in the sediments of two artificial urban lakes in Orléans, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10671,77 +10675,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenging opportunities for an organic geochemistry of the Anthropocene: Sediments in sewer systems as archives of urban metabolism. A case study in Orléans (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10777,346 +10781,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01288773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiproxy approach of environmental changes in the last millennia reconstructed from an ombrotrophic peat archive (Frasne mire, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+                <w:t xml:space="preserve">Quantification des rejets de médicaments dans les sédiments en amont de retenues sur cours d'eau en milieux urbains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chassiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Huguet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edward A.D. Mitchell</w:t>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France. pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01291170v1</w:t>
+                <w:t xml:space="preserve">insu-01290797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des rejets de médicaments dans les sédiments en amont de retenues sur cours d'eau en milieux urbains.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">A multiproxy approach of environmental changes in the last millennia reconstructed from an ombrotrophic peat archive (Frasne mire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+                <w:t xml:space="preserve">Edward A.D. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France. pp.110</w:t>
+              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01290797v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01291170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signification temporelle des accumulations sédimentaires dans le réseau d'assainissement de l'agglomération d'Orléans - Approches sédimentologique et géochronologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11158,103 +11162,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions du climat et de la végétation lors de la transition Eocène-Oligocène en domaine continental : le cas du bassin de Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ghirardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15eme congrès biannuel de l’ASF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
@@ -11277,467 +11281,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels marqueurs du métabolisme urbain recèlent les accumulations sédimentaires dans les réseaux d’assainissement ? Cas de l’agglomération orléanaise.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Drugs Trapping by natural matrices, observation of the environment and leaching experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689674v1</w:t>
+                <w:t xml:space="preserve">insu-01298137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastoral activities and soil erosion processes: calibration and confrontation of organic and minerogenic markers from Pyrenean archives (Orry de Théo and Troumouse peat bogs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Quels marqueurs du métabolisme urbain recèlent les accumulations sédimentaires dans les réseaux d’assainissement ? Cas de l’agglomération orléanaise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01289313v1</w:t>
+                <w:t xml:space="preserve">hal-01689674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drugs Trapping by natural matrices, observation of the environment and leaching experiment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pastoral activities and soil erosion processes: calibration and confrontation of organic and minerogenic markers from Pyrenean archives (Orry de Théo and Troumouse peat bogs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cérubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01298137v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01289313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miliacin from broomcorn millet – a fossil molecule of multiple interests for archaeologists and paleoenvironmentalists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11779,103 +11783,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortèges moléculaires liés aux activités pastorales : tentative de calibration quantitative dans les sédiments de la tourbière Orry De Théo (Obersavtoire Homme Milieu Haut Vicdessos, Pyrénées ariégeoises, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cérubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
@@ -11898,471 +11902,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthoxyserratènes : nouvel outil permettant de suivre l’évolution des forêts de conifères dans le bassin versant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">COMBINATION OF SURFACTANT MICELLE AND ORGANOCLAY FOR THE ADSORPTION OF DICLOFENAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Léo Chassiot</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">8th International Workshop on Contaminant Bioavailability in the Terrestrial Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Nankin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01289581v1</w:t>
+                <w:t xml:space="preserve">insu-01334063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMBINATION OF SURFACTANT MICELLE AND ORGANOCLAY FOR THE ADSORPTION OF DICLOFENAC</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Muller</w:t>
+                <w:t xml:space="preserve">Le refroidissement Eocène-Oligocène sur le domaine continental : impacts et mécanismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ghirardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Contaminant Bioavailability in the Terrestrial Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Nankin, China</w:t>
+              <w:t xml:space="preserve">15ème congrès biannuel de l’ASF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01334063v1</w:t>
+                <w:t xml:space="preserve">hal-01203472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le refroidissement Eocène-Oligocène sur le domaine continental : impacts et mécanismes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Méthoxyserratènes : nouvel outil permettant de suivre l’évolution des forêts de conifères dans le bassin versant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Quesnel</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chassiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès biannuel de l’ASF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203472v1</w:t>
+                <w:t xml:space="preserve">insu-01289581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La base de données collaborative des biomarqueurs moléculaires de l'OSUC (Observatoire des Sciences de l'Univers en région Centre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12430,51 +12434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12523,721 +12527,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01060600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique high resolution record of climate and vegetation changes during the EOT. The CDB1 core, Rennes Basin, France. Climate and Biotic Events of the Paleogene</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Influence of organic matter and microbial activities on the mobility of arsenic and metals in polluted soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffanie Lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Gautret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Joulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic and Biotic Events of the Paleogene 2014 - CBEP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Ferrara, Italy. pp.2</w:t>
+              <w:t xml:space="preserve">Biogeochemical Processes at Air-Soil-Water Interfaces and Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Imola, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01060861v1</w:t>
+                <w:t xml:space="preserve">hal-00986956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of organic matter and microbial activities on the mobility of arsenic and metals in polluted soils</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A unique high resolution record of climate and vegetation changes during the EOT. The CDB1 core, Rennes Basin, France. Climate and Biotic Events of the Paleogene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ghirardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeochemical Processes at Air-Soil-Water Interfaces and Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Imola, Italy</w:t>
+              <w:t xml:space="preserve">Climatic and Biotic Events of the Paleogene 2014 - CBEP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Ferrara, Italy. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00986956v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01060861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution haute fréquence des biomarqueurs et origine des lamines sédimentaires : Une approche par ToF-SIMS sur des sédiments lacustres d'âge Eocène/Oligocène</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Evolution of agropastoralism around Lake Igaliku (Southern Greenland) during the last two millenia through molecular biomarkers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
+              <w:t xml:space="preserve">9ème Conférence de Paléobotanique et Palynologie Européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Padoue, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01024771v1</w:t>
+                <w:t xml:space="preserve">insu-01061357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique high resolution record of climate and vegetation changes during the EOT. The CDB1 core, Rennes Basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ghirardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01024792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of agropastoralism around Lake Igaliku (Southern Greenland) during the last two millenia through molecular biomarkers.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Distribution haute fréquence des biomarqueurs et origine des lamines sédimentaires : Une approche par ToF-SIMS sur des sédiments lacustres d'âge Eocène/Oligocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ghirardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Falzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charly Massa</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence de Paléobotanique et Palynologie Européenne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Padoue, Italy</w:t>
+              <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01061357v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et évolution des biomarqueurs moléculaires dans les sédiments du Maar de Menat (Paléocène).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13288,90 +13292,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements hydrologiques et environnementaux dans le Noyonnais à la limite Paléocène-Éocène (Oise).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Réunion des Géochimistes Organiciens Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Le Bourget-du-Lac, France</w:t>
@@ -13400,103 +13404,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la matière organique et del’activité bactérienne sur la mobilité de l’arsenicet des métaux dans des sols pollués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Thouin</w:t>
+                <w:t xml:space="preserve">Tiffanie Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffanie Lescure</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
@@ -13538,64 +13542,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée des biomarqueurs moléculaires dans les sédiments de deux lacs urbains artificiels d’Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13620,103 +13624,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la matière organique et de l'activité bactérienne sur la mobilité de l'arsenic et des métaux dans des sols pollués.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Thouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Thouin</w:t>
+                <w:t xml:space="preserve">Tiffanie Lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffanie Lescure</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascale Gautret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Joulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
@@ -13771,77 +13775,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berdagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 26th International Meeting on Organic Geochemistry (IMOG 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13866,103 +13870,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine des facies laminés dans les sédiments lacustres Eocène-Oligocène du graben de Rennes. Approche minérale, organique et cyclostratigraphiqueE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ghirardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, PARIS, France</w:t>
@@ -14004,77 +14008,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHEMICAL DIVERSITY OF SOIL LIPIDS REFLECTS SURROUNDING BIODIVERSITY IN A FRENCH PEATBOG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14112,77 +14116,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques agricoles et diffusion du millet cultivé dans l'arc alpin : une approche moléculaire (lac Ledro, Italie et lacs le Bourget et Paladru, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14250,90 +14254,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoupling the environmental controlS ON the δD of miliacin. Greenhouse Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
@@ -14375,51 +14379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BIOMARKER INSIGHTS INTO THE EVOLUTION OF LAND USE IN SOUTHERN GREENLAND DURING THE LAST TWO MILLENIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14487,51 +14491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental studies on the hydrogen isotopic effects associated with structural changes in pentacyclic triterpenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14612,90 +14616,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des écosystèmes continentaux à la transition Eocène-Oligocène. Apport de la matière organique des sédiments lacustres du Bassin de Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ghirardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chateauneuf Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14737,90 +14741,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomarker assemblages associated with the Eocene-Oligocene transition in lacustrine deposits of the Rennes Basin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ghirardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14888,51 +14892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15026,64 +15030,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Q8 "Quaternaire n°8": variabilité spatiale des environnements quaternaires, contraintes, échelles et temporalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t>
@@ -15112,90 +15116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un contrôle climatique et démographique sur les concentrations en miliacine dans les sédiments du Lac du Bourget durant l'âge du Bronze ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15237,64 +15241,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we estimate catchment-scale biomass production from sedimentary biomarkers? An attempt with miliacin in Late Bronze Age levels from Lake le Bourget (French Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15375,77 +15379,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of compound-specific δD at the field scale: A case study from miliacin in broomcorn millet (Panicum miliaceum).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Boscardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15473,216 +15477,216 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00843188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular study of organic residues in an exceptional collection of potteries from Deir el-Médineh (XVIIIth dynasty, Egypt).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Bastien</w:t>
+                <w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Geneviève Pierrat-Bonnefois,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Interlaken, Switzerland. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00786006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First detection of triterpenyl acetates in soils: sources and potential as new palaeoenvironmental biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15701,363 +15705,363 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOG : The 25th International Meeting on Organic Geochemistry's</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Interlaken, Switzerland. 3p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00864226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleocene-Eocene Thermal Maximum consequences on terrestrial environments. Insights from the evolution of organic matter in the Vasterival section (Dieppe-Hampshire Basin, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Biomarker distribution along a pedosequence recording a transition from pasture to conifer forest (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Dupuis</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEBP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">IMOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Interlaken, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574777v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00843757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarker distribution along a pedosequence recording a transition from pasture to conifer forest (Massif Central, France)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Paleocene-Eocene Thermal Maximum consequences on terrestrial environments. Insights from the evolution of organic matter in the Vasterival section (Dieppe-Hampshire Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Garel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Schnyder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Interlaken, Switzerland</w:t>
+              <w:t xml:space="preserve">CEBP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00843757v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methoxy-serratenes as discriminant biomarkers for soils developed under conifer forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16072,225 +16076,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Interlaken, Switzerland. 3 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00786026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation of hydrogen isotopes between source water, leaf water and miliacin in Panicum miliaceum grown under controlled conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bariac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studium Conference : "Hydrogen Isotopes as Environmental Recorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00865271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined δ13C - δD analysis of pentacyclic triterpenes and their derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16318,113 +16322,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Interlaken, Switzerland. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00842940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleocene-Eocene Thermal Maximum consequences on terrestrial environments. Insights from the evolution of organic matter in the Vasterival section (Paris Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16443,172 +16447,172 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès français de stratigraphie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular signature of Late Bronze Age archaeological layers preserved in littoral settings in Lake le Bourget (French Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting of Organic Geochemistry - IMOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00442920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16618,91 +16622,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity and mobility of new phytosanitary alkaloids in agricultural and carbonate soils of Beauce (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Voglevaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouamama Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16721,113 +16725,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05262003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of the new phytosantary, hydroxypyridone alkaloids, in the vadose zone of the carbonate Beauce aquifer (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmy Voglevaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouamama Abbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16836,852 +16840,852 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Porto, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.202533106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05256343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir d’un nouveau type de phytosanitaire dans des sols de Beauce : Etude de la mobilité et de la réactivité dans les sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouamama Abbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gillaizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès des géochimistes organiciens francophones (FROG VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photolysis of microplastics under ultraviolet radiation : greenhouse gas emissions.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact des microplastiques de chlorure de polyvinyle sur les cycles du carbone et de l'azote dans les environnements tourbeux : pertinence de l'additif de remplissage carbonate de calcium (CaCO3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juanita Mora Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Freslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Ben Zeineb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Charron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICRO 2024: Plastic pollution from macro to nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t>
+              <w:t xml:space="preserve">6ème congrès des géochimistes organiciens francophones (FROG VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04719834v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04691693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatiale des teneurs en métaux et produits pharmaceutiques à l'échelle d'un étang péri-urbain : cas de la Beulie à Semoy (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResMO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des microplastiques de chlorure de polyvinyle sur les cycles du carbone et de l'azote dans les environnements tourbeux : pertinence de l'additif de remplissage carbonate de calcium (CaCO3)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photolysis of microplastics under ultraviolet radiation : greenhouse gas emissions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Hoarau-Belkhiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème congrès des géochimistes organiciens francophones (FROG VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">MICRO 2024: Plastic pollution from macro to nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04691693v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04719834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution du carbone organique dans le sédiment d'interface de l'étang de la Beulie (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronika Veselska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Kaslik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ResMO 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème édition des Journées Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Orléans, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic Characterization of the “Tégulines Clay Formation”, East Paris-Basin, France: Bulk and Molecular Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Debure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17690,231 +17694,231 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Gothenburg, Sweden. European Association of Geoscientists &amp; Engineers, Conference Proceedings, 29th International Meeting on Organic Geochemistry,, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/2214-4609.201902765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03367759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENVIRONMENTAL AND ANTHROPIC CONTROLS ON SEDIMENTS AND BIOMARKER DEPOSITION IN A DECANTATION TANK (ORLEANS, FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Thibault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">T Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Göteborg, Sweden. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la cinétique d’une maturation artificielle sur la porosité de la matière organique d’argilites pétroligènes à gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17922,110 +17926,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Réunion des Géochimistes Organiciens Français (FROG IV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do experimental duration and temperature of confined pyrolysis experiments influence the evolution of the porosity of organic-rich shales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18034,146 +18038,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26 ème Réunion des Sciences de la Terre (RST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of Dimethoxyserratene derivatives in a peat bog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18201,234 +18205,234 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Meeting on Organic Geochemistry (IMOG 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01295797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHEMICAL DIVERSITY OF SOIL LIPIDS REFLECTS SURROUNDING BIODIVERSITY IN A FRENCH PEATBOG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 26th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01295607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids and clays interactions in a productive marine water column (Antofagasta Bay, Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18443,221 +18447,221 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01384979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STEROLS AND BILE ACIDS IN URBAN AND RURAL SOILS AS FAECAL MARKERS OF LAND-USE SINCE THE BRONZE AGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMOG2013 : the 26th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00866040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritage moléculaire des sols actuels: Vers une approche spatialisée des paléochamps de millet autour du Lac du Bourget.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Poulenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18676,51 +18680,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Q8 "Quaternaire n° 8"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00933776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18730,185 +18734,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion et dynamique de la culture du millet dans les Alpes ouest-européennes sur la base des concentrations en miliacine dans les sédiments lacustres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Messager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisa Nicoud; Marie Balasse; Emmanuel Desclaux; Isabelle Théry-Parisot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées : Actes des 41èmes Rencontres Internationales d’Archéologie et d’Histoire – Nice Côte d’Azur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions APDCA</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.123-134, 2021, 2-904110-64-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03323067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId387"/>
+      <w:footerReference w:type="default" r:id="rId386"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18976,51 +18980,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="592CB461"/>
+    <w:nsid w:val="C3CBF4DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19207,51 +19211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-le-milbeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0570-2410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111786355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-2110-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05399821v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louise Robin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alfaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109701" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05144361v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.092" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101532v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonthoux S &#201;bastien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boscardin Rachel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cantarel Am" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05033070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora Gomez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179341" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05130951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bou-Amama Abbar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2025.107495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108936" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapeliele Gututauava" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.03.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106078" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03175971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Terwilliger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2021.104221" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03351188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105093" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214186v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-021-00092-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469324v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Edine Abriak" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11111189" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100238" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104667" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792793v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01432" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmm.2019.100266" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103236" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohmeier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwendner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vannier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08929-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01531858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.05.039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505079v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01503523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.03.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.046" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225227v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berdagu&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery T. Terwilliger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.10.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#232;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.01.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01115614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2015.01.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057366v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rousseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.07.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.09.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.02.035" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00781644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34073.1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00759832v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.11.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852004v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.07.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0505-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723014v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.07.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5092" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02292350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Masuda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.09.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02472060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barillier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hennequin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9045667" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00534886v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Connan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrecht" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol100144t" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186936v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coutrot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coutrot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)01053-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA896B928444DFBEF6B6EA3B2979B546F371DC0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05261998v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31539" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688793v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Robin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-189" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654205v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688945v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau-Belkhiri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04639715v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454275v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03542725v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134136" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588201v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03541375v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134198" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02166816v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308762v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902683" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03363718v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ollivier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuippers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lloyd" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902763" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308801v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064833v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacob" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308778v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Diacre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169772v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169902v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771783v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771015v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896802v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552728v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Digiovanni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547390v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zech" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547436v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bagard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Dickson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619844v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonneau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacob" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689656v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689655v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;ty" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401393v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau&#178;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401383v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Maisonhaute" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Omod&#233;o Sal&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401367v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ghirardi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689714v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401874v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401864v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689725v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery J. Terwilliger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288861v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Priou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288773v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291170v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E. J. Jassey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A.D. Mitchell" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290797v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289583v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01203470v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689674v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289313v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain C&#233;rubini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400923v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687232v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289581v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01203472v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060680v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060600v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060861v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00986956v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Lescure" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024771v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Falzon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024792v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01061357v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060630v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060605v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294724v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288751v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01018963v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843521v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878779v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866043v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933760v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843525v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864274v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866054v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Py-Circan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878777v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chateauneuf Jean-Jacques" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00905880v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00740629v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112100v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933777v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00842947v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ledoux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843188v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00786006v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastien" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierrat-Bonnefois," TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864226v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574777v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843757v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00786026v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865271v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00842940v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541060v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442920v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05262003v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Voglevaie" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05256343v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202533106" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688745v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pivert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04719834v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04691693v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446915v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselska" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kaslik" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03367759v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902765" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281612v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thibault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Thiebault" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169884v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169844v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295797v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295607v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384979v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866040v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933776v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-le-milbeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0570-2410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111786355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-2110-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05399821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louise Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alfaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05144361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.092" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107211" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05033070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora Gomez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179341" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05130951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bou-Amama Abbar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2025.107495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108936" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapeliele Gututauava" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.03.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106078" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03175971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Terwilliger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2021.104221" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03351188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105093" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Edine Abriak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11111189" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-021-00092-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100238" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104667" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792793v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01432" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmm.2019.100266" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103236" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohmeier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwendner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vannier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08929-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01531858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.05.039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505079v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01503523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.03.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.046" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225227v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berdagu&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery T. Terwilliger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.10.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#232;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.01.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01115614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2015.01.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057366v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rousseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.07.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.09.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.02.035" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00781644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34073.1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00759832v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.11.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852004v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.07.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0505-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723014v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.07.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5092" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02292350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Masuda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.09.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02472060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barillier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hennequin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9045667" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00534886v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Connan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrecht" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol100144t" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186936v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coutrot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coutrot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)01053-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA896B928444DFBEF6B6EA3B2979B546F371DC0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05261998v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31539" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688793v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Robin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-189" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654205v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688945v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau-Belkhiri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04639715v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454275v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03542725v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134136" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588201v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03541375v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134198" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02166816v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308762v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902683" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03363718v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ollivier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuippers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lloyd" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902763" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308801v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064833v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacob" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308778v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Diacre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169772v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169902v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771783v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771015v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896802v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552728v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Digiovanni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547436v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bagard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Dickson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547390v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zech" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619844v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonneau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacob" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689656v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689655v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;ty" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401393v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau&#178;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401367v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ghirardi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401383v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Maisonhaute" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Omod&#233;o Sal&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689714v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401874v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401864v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689725v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery J. Terwilliger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288861v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Priou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288773v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290797v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291170v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E. J. Jassey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A.D. Mitchell" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289583v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01203470v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689674v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289313v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain C&#233;rubini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400923v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687232v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01203472v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289581v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060680v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060600v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00986956v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Lescure" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060861v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01061357v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024792v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024771v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Falzon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060630v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060605v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294724v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288751v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01018963v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843521v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878779v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866043v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933760v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843525v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864274v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866054v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Py-Circan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878777v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chateauneuf Jean-Jacques" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00905880v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00740629v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112100v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933777v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00842947v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ledoux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843188v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00786006v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastien" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierrat-Bonnefois," TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864226v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843757v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574777v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00786026v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865271v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00842940v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541060v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442920v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05262003v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Voglevaie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05256343v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202533106" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688745v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pivert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04691693v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04719834v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446915v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselska" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kaslik" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03367759v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902765" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281612v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thibault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Thiebault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169884v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169844v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295797v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295607v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384979v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866040v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933776v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>