--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -497,429 +497,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05399821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediments accumulated in sewer settling basins as recorders of historical use of drugs: potential and limitations</w:t>
+                <w:t xml:space="preserve">Unravelling the molecular significance of Rock-Eval® S2 pyrograms from soil and geological samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lanos</w:t>
+                <w:t xml:space="preserve">Yoann Copard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dufresne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Laurent Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 191, pp.107211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/wst.2025.092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaap.2025.107211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05144361v1</w:t>
+                <w:t xml:space="preserve">insu-05101532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the molecular significance of Rock-Eval® S2 pyrograms from soil and geological samples</w:t>
+                <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Copard</w:t>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 191, pp.107211. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaap.2025.107211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05101532v1</w:t>
+                <w:t xml:space="preserve">insu-05155910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediments accumulated in sewer settling basins as recorders of historical use of drugs: potential and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Humbrecht</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
+                <w:t xml:space="preserve">Philippe Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/wst.2025.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05155910v1</w:t>
+                <w:t xml:space="preserve">insu-05144361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of polyvinyl chloride microplastics on carbon and nitrogen cycling in peatforming environments: relevance of the filler additive calcium carbonate (CaCO3 )</w:t>
               </w:r>
@@ -1407,103 +1407,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between Rock-Eval® and temperature-programmed pyrolysis/mass spectrometry for the analysis of environmental and geological samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.106078. </w:t>
@@ -1541,51 +1541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen isotopic fractionations during syntheses of lipid biomarkers in the seeds of broomcorn millet (Panicum miliaceum L.) under controlled environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1669,347 +1669,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03175971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Matter Oxidation of the Tégulines Clay formation, (Paris Basin, France): Spatial Heterogeneities</w:t>
+                <w:t xml:space="preserve">Modified Red Muds and Slag Based Hydraulic Binders for Zn Removal: A Matrix-Spiking Approach Applied on Clayey Sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Le Meur</w:t>
+                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Debure</w:t>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Claret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nor-Edine Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.105093. </w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.1189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/min11111189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03351188v1</w:t>
+                <w:t xml:space="preserve">insu-03469324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Red Muds and Slag Based Hydraulic Binders for Zn Removal: A Matrix-Spiking Approach Applied on Clayey Sediments</w:t>
+                <w:t xml:space="preserve">Organic Matter Oxidation of the Tégulines Clay formation, (Paris Basin, France): Spatial Heterogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
+                <w:t xml:space="preserve">Mathieu Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Maherzi</w:t>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+                <w:t xml:space="preserve">Mathieu Debure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nor-Edine Edine Abriak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francis Claret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (11), pp.1189. </w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.105093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/min11111189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03469324v1</w:t>
+                <w:t xml:space="preserve">insu-03351188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of drug target residues within decantation tank sediments: a good clue to assess their historical excretion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2073,77 +2073,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution sedimentary record of anthropogenic deposits accumulated in a sewer decantation tank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2220,51 +2220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of experimental temperature and duration of laboratory confined thermal maturation experiments on the evolution of the porosity of organic-rich source rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2350,51 +2350,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Oil-Prone Sedimentary Organic Matter Quality and Hydrocarbon Generation on Source Rock Porosity: Artificial Thermal Maturation Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2454,64 +2454,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clay minerals for the removal of pharmaceuticals: Initial investigations of their adsorption properties in real wastewater effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2601,51 +2601,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of organic matter composition on source rock porosity during confined anhydrous thermal maturation: Example of Kimmeridge-clay mudstones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2852,64 +2852,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and removal efficiency of pharmaceuticals in an urban wastewater treatment plant: mass balance, fate and consumption assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2982,51 +2982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3090,64 +3090,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic matter and clay interaction in a meromictic lake: Implications for source rock OM preservation (Lac Pavin, Puy-de-Dôme, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3384,77 +3384,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Moreira-Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renato Cordeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 443, pp.237-248. </w:t>
@@ -3518,51 +3518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berdagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3622,64 +3622,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clayey-sand filter for the removal of pharmaceuticals from wastewater effluent: Percolation experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3752,64 +3752,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic matter-clay interaction along a seawater column of the Eastern Pacific upwelling system (Antofagasta bay, Chile): Implications for source rock organic matter preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3886,64 +3886,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competitive adsorption of a pool of pharmaceuticals onto a raw clay mineral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4059,51 +4059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4167,51 +4167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of soil lipids reflects vegetation cover in a French peatland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4314,51 +4314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4448,77 +4448,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 376, pp.184-199. </w:t>
@@ -4569,51 +4569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary cannabinol tracks the history of hemp retting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4684,295 +4684,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00781644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methoxy-serratenes in a soil under conifers and their potential use as biomarkers of Pinaceae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of miliacin (olean-18-en-3β-ol methyl ether) and related compounds in broomcorn millet (Panicum miliaceum) and other reputed sources: Implications for the use of sedimentary miliacin as a tracer of millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Sauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 55, pp.45-54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.11.008⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 63, pp.48-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00759832v2</w:t>
+                <w:t xml:space="preserve">insu-00852004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of miliacin (olean-18-en-3β-ol methyl ether) and related compounds in broomcorn millet (Panicum miliaceum) and other reputed sources: Implications for the use of sedimentary miliacin as a tracer of millet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Methoxy-serratenes in a soil under conifers and their potential use as biomarkers of Pinaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 63, pp.48-55. </w:t>
+              <w:t xml:space="preserve">, 2013, 55, pp.45-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00852004v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00759832v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free fatty acids in Lake Aydat catchment soils (French Massif Central): sources, distributions and potential use as sediment biomarkers</w:t>
               </w:r>
@@ -5010,51 +5010,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12, pp.734-748. </w:t>
@@ -5131,51 +5131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5239,51 +5239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation in δD values of a single, species‐specific molecular biomarker: a study of miliacin throughout a field of broomcorn millet (Panicum miliaceum L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5373,51 +5373,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of triterpenyl acetates in soil and their potential as chemotaxonomical markers of Asteraceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5928,51 +5928,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FATE OF MICROPLASTICS IN RIVER ENVIRONMENT: CHEMICAL COMPOSITION OF MOLECULAR RELEASING AFTER PHOTOLYSIS AND HYDROLYSIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Hoarau Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Freslon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6149,77 +6149,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6274,90 +6274,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sediment-based epidemiology, an utopia?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6412,51 +6412,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photolyse des microplastiques sous rayonnement ultraviolet (UV): émissions de gaz à effet de serre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Hoarau-Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6494,90 +6494,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6744,90 +6744,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7003,77 +7003,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of human-excreted contaminants within a decantation tank: A clue of their historical consumption?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Destandau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7137,77 +7137,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signification moléculaire du signal S2 de la pyrolyse Rock-Eval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Copard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7386,282 +7386,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03541375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic matter influence on porosity of Kimmeridge-Clay source-rocks: insights from organic petrography and laboratory thermal maturation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TIMING OF MILLET DIFFUSION IN THE ALPS FROM MILIACIN OCCURRENCE IN LAKE SEDIMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bajard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Messager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81st EAGE Conference &amp; Exhibition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Organic Geochemists, Sep 2019, Göteborg, Sweden. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201902683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02166816v1</w:t>
+                <w:t xml:space="preserve">insu-02308762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIMING OF MILLET DIFFUSION IN THE ALPS FROM MILIACIN OCCURRENCE IN LAKE SEDIMENTS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic matter influence on porosity of Kimmeridge-Clay source-rocks: insights from organic petrography and laboratory thermal maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">81st EAGE Conference &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Londres, United Kingdom. 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201902683⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-02308762v1</w:t>
+                <w:t xml:space="preserve">insu-02166816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fate of Gluconic Acid in Context of Radioactive Waste Disposal: Batch Experiments</w:t>
               </w:r>
@@ -7775,320 +7775,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03363718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVOLUTION OF LICIT AND ILLICIT DRUGS SINCE 1980 FROM A SEDIMENTARY ARCHIVE IN THE SEWER NETWORK OF ORLEANS (FRANCE)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Thibault</w:t>
+                <w:t xml:space="preserve">Seasonal Distribution of 5-N-Alkylresorcinols from Molinia Caerulea: Potential Implications for Vegetation Dynamics in Peatlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Organic Geochemists, Sep 2019, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">29th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02308801v1</w:t>
+                <w:t xml:space="preserve">insu-03064833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal Distribution of 5-N-Alkylresorcinols from Molinia Caerulea: Potential Implications for Vegetation Dynamics in Peatlands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+                <w:t xml:space="preserve">EVOLUTION OF LICIT AND ILLICIT DRUGS SINCE 1980 FROM A SEDIMENTARY ARCHIVE IN THE SEWER NETWORK OF ORLEANS (FRANCE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Organic Geochemists, Sep 2019, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03064833v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02308801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NATURE, ORIGIN AND EVOLUTION OF ORGANIC POLLUTANTS FROM TRANSPORTS IN AN URBAN SEDIMENTARY ARCHIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Diacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8139,51 +8139,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of organic matter properties on porosity of kimmeridge clay source rocks during laboratory thermal maturation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8264,51 +8264,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des propriétés chimiques de la matière organique sur la porosité d’argilites pétroligènes au cours d’une pyrolyse artificielle en milieu confiné.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8385,51 +8385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of organic matter chemical transformations on shale porosity during the confined pyrolysis of organic rich shales: a complement to the observations of natural systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8506,51 +8506,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do chemical properties of organic matter affect the porosity during confined pyrolysis of organic rich shales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8608,833 +8608,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01771015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic geochemistry of Anthropocene sediments in the sewer network of Orléans (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Uranium isotope composition of Eocene marine sediments: does organic matter ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01896802v1</w:t>
+                <w:t xml:space="preserve">insu-03547436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentology, stratigraphy and chronology of a decantation tank in the sewer network of Orléans (France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Compound-specific δ&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O of triterpenols: rationale, first results and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fléhoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Digiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.19077</w:t>
+              <w:t xml:space="preserve">Goldschmidt 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552728v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03547390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium isotope composition of Eocene marine sediments: does organic matter ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Organic geochemistry of Anthropocene sediments in the sewer network of Orléans (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2017</w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03547436v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compound-specific δ&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O of triterpenols: rationale, first results and issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Sedimentology, stratigraphy and chronology of a decantation tank in the sewer network of Orléans (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Fléhoc</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Zech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Christian Digiovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">19th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Vienne, Austria. pp.19077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03547390v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03552728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projets ASTIRIA &amp; ACQUA</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cortège moléculaire &amp; Activités pastorales : Exploration des biomarqueurs moléculaires comme traceurs des interactions Hommes-milieu, résultats du projet MOLECULE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Garel</w:t>
+                <w:t xml:space="preserve">Antoine Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cerubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04651103v1</w:t>
+                <w:t xml:space="preserve">hal-04619844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortège moléculaire &amp; Activités pastorales : Exploration des biomarqueurs moléculaires comme traceurs des interactions Hommes-milieu, résultats du projet MOLECULE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">Projets ASTIRIA &amp; ACQUA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cavelan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Jacob</w:t>
+                <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04619844v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04651103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique sédimentaire récente et eutrophisation de la lagune de Biguglia : nature, origine et distribution des apports sédimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9502,90 +9502,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sédimentologie, stratigraphie et chronologie du remplissage d'un bassin de décantation du réseau d'assainissement de l'agglomération d'Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
@@ -9627,64 +9627,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution quotidienne des flux de contaminants émergents dans les eaux usées en amont de la station d'épuration de La Source (Orléans, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9752,64 +9752,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels contrôles agissent sur la variabilité temporelle des polluants organiques dans les eaux usées? Cas de la station d'épuration de La source (Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Réty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9890,51 +9890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ghirardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10002,51 +10002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des cortèges moléculaires associés aux dépôts de la formation de Mannville (Crétacé inférieur, Alberta du Sud, Canada) en tant que marqueurs des environnements de dépôts de la matière organique terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Maisonhaute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Omodéo Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10114,103 +10114,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie du dépôt de sédiments dans un bassin de décantation du réseau d’assainissement d'Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique REFRAIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Orsay, France</w:t>
@@ -10252,51 +10252,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origine, état de préservation et potentiel d'archivage de la matière organique préservée dans les sédiments de deux lacs urbains artificiels d'Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France. pp.194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10334,90 +10334,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentology, stratigraphy and chronology of adecantation tank in the sewer network of Orléans (France): new perspectives on the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dating the Anthropocene in Environmental Archives - DANTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
@@ -10459,51 +10459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions environnementales, biosynthèses, diagenèse : contribution analytique de la RMN 2H en milieu anisotrope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berdagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery J. Terwilliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10561,678 +10561,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of molecular biomarkers in the sediments of two artificial urban lakes in Orléans, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Signification temporelle des accumulations sédimentaires dans le réseau d'assainissement de l'agglomération d'Orléans - Approches sédimentologique et géochronologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Priou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français des Sédimentologistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01288861v1</w:t>
+                <w:t xml:space="preserve">insu-01289583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenging opportunities for an organic geochemistry of the Anthropocene: Sediments in sewer systems as archives of urban metabolism. A case study in Orléans (France).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Comparative analysis of molecular biomarkers in the sediments of two artificial urban lakes in Orléans, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01288773v1</w:t>
+                <w:t xml:space="preserve">insu-01288861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des rejets de médicaments dans les sédiments en amont de retenues sur cours d'eau en milieux urbains.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Chassiot</w:t>
+                <w:t xml:space="preserve">Challenging opportunities for an organic geochemistry of the Anthropocene: Sediments in sewer systems as archives of urban metabolism. A case study in Orléans (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France. pp.110</w:t>
+              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01290797v1</w:t>
+                <w:t xml:space="preserve">insu-01288773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiproxy approach of environmental changes in the last millennia reconstructed from an ombrotrophic peat archive (Frasne mire, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edward A.D. Mitchell</w:t>
+                <w:t xml:space="preserve">Quantification des rejets de médicaments dans les sédiments en amont de retenues sur cours d'eau en milieux urbains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Chassiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France. pp.110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01291170v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01290797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signification temporelle des accumulations sédimentaires dans le réseau d'assainissement de l'agglomération d'Orléans - Approches sédimentologique et géochronologique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+                <w:t xml:space="preserve">A multiproxy approach of environmental changes in the last millennia reconstructed from an ombrotrophic peat archive (Frasne mire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
+                <w:t xml:space="preserve">Frédéric Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent E. J. Jassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward A.D. Mitchell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Français des Sédimentologistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01289583v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01291170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutions du climat et de la végétation lors de la transition Eocène-Oligocène en domaine continental : le cas du bassin de Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ghirardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11281,605 +11281,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drugs Trapping by natural matrices, observation of the environment and leaching experiment</w:t>
+                <w:t xml:space="preserve">Miliacin from broomcorn millet – a fossil molecule of multiple interests for archaeologists and paleoenvironmentalists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Régis Guégan</w:t>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Millet Cultivation in the Caucasus from the 6th to the 2nd mill BC: Origin and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01298137v1</w:t>
+                <w:t xml:space="preserve">hal-01400923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels marqueurs du métabolisme urbain recèlent les accumulations sédimentaires dans les réseaux d’assainissement ? Cas de l’agglomération orléanaise.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+                <w:t xml:space="preserve">Drugs Trapping by natural matrices, observation of the environment and leaching experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Boussafir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Le Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01689674v1</w:t>
+                <w:t xml:space="preserve">insu-01298137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastoral activities and soil erosion processes: calibration and confrontation of organic and minerogenic markers from Pyrenean archives (Orry de Théo and Troumouse peat bogs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Quels marqueurs du métabolisme urbain recèlent les accumulations sédimentaires dans les réseaux d’assainissement ? Cas de l’agglomération orléanaise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Motelica-Heino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01289313v1</w:t>
+                <w:t xml:space="preserve">hal-01689674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miliacin from broomcorn millet – a fossil molecule of multiple interests for archaeologists and paleoenvironmentalists</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Pastoral activities and soil erosion processes: calibration and confrontation of organic and minerogenic markers from Pyrenean archives (Orry de Théo and Troumouse peat bogs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Galop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Cérubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Millet Cultivation in the Caucasus from the 6th to the 2nd mill BC: Origin and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400923v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01289313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortèges moléculaires liés aux activités pastorales : tentative de calibration quantitative dans les sédiments de la tourbière Orry De Théo (Obersavtoire Homme Milieu Haut Vicdessos, Pyrénées ariégeoises, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Cérubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Galop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès français de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
@@ -11934,51 +11934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guégan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12059,51 +12059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ghirardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12171,77 +12171,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthoxyserratènes : nouvel outil permettant de suivre l’évolution des forêts de conifères dans le bassin versant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Chassiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12296,51 +12296,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La base de données collaborative des biomarqueurs moléculaires de l'OSUC (Observatoire des Sciences de l'Univers en région Centre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12434,51 +12434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12671,64 +12671,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique high resolution record of climate and vegetation changes during the EOT. The CDB1 core, Rennes Basin, France. Climate and Biotic Events of the Paleogene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ghirardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12796,51 +12796,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of agropastoralism around Lake Igaliku (Southern Greenland) during the last two millenia through molecular biomarkers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typhaine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12921,64 +12921,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique high resolution record of climate and vegetation changes during the EOT. The CDB1 core, Rennes Basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ghirardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13072,51 +13072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Falzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13171,51 +13171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et évolution des biomarqueurs moléculaires dans les sédiments du Maar de Menat (Paléocène).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13292,51 +13292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements hydrologiques et environnementaux dans le Noyonnais à la limite Paléocène-Éocène (Oise).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13529,64 +13529,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse comparée des biomarqueurs moléculaires dans les sédiments de deux lacs urbains artificiels d’Orléans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Priou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13775,51 +13775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berdagué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lesot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13896,51 +13896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ghirardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14008,51 +14008,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHEMICAL DIVERSITY OF SOIL LIPIDS REFLECTS SURROUNDING BIODIVERSITY IN A FRENCH PEATBOG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14116,90 +14116,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques agricoles et diffusion du millet cultivé dans l'arc alpin : une approche moléculaire (lac Ledro, Italie et lacs le Bourget et Paladru, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Di Giovanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14235,652 +14235,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00933760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling the environmental controlS ON the δD of miliacin. Greenhouse Experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">BIOMARKER INSIGHTS INTO THE EVOLUTION OF LAND USE IN SOUTHERN GREENLAND DURING THE LAST TWO MILLENIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typhaine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Zocatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMOG</w:t>
+              <w:t xml:space="preserve">IMOG : the 26th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00843525v1</w:t>
+                <w:t xml:space="preserve">insu-00864274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BIOMARKER INSIGHTS INTO THE EVOLUTION OF LAND USE IN SOUTHERN GREENLAND DURING THE LAST TWO MILLENIA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Decoupling the environmental controlS ON the δD of miliacin. Greenhouse Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charly Massa</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMOG : the 26th International Meeting on Organic Geochemistry</w:t>
+              <w:t xml:space="preserve">IMOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00864274v1</w:t>
+                <w:t xml:space="preserve">insu-00843525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental studies on the hydrogen isotopic effects associated with structural changes in pentacyclic triterpenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Biomarker assemblages associated with the Eocene-Oligocene transition in lacustrine deposits of the Rennes Basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ghirardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMOG - the 26th International Meeting on Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">26th International meeting on Organic Geochemistry : IMOG 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Costa Adeje, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00866054v1</w:t>
+                <w:t xml:space="preserve">hal-00905880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des écosystèmes continentaux à la transition Eocène-Oligocène. Apport de la matière organique des sédiments lacustres du Bassin de Rennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ghirardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chateauneuf Jean-Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Congrès français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarker assemblages associated with the Eocene-Oligocene transition in lacustrine deposits of the Rennes Basin (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Experimental studies on the hydrogen isotopic effects associated with structural changes in pentacyclic triterpenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Quesnel</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Lavrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Py-Circan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cazaunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International meeting on Organic Geochemistry : IMOG 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Costa Adeje, Tenerife, Spain</w:t>
+              <w:t xml:space="preserve">IMOG - the 26th International Meeting on Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905880v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00866054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental and hydrological changes at the Paleocene-Eocene boundary in the terrestrial sediments of the Cap d'Ailly core (Upper Normandy, France)</w:t>
               </w:r>
@@ -14892,64 +14892,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15030,51 +15030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15116,51 +15116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un contrôle climatique et démographique sur les concentrations en miliacine dans les sédiments du Lac du Bourget durant l'âge du Bronze ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15241,64 +15241,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we estimate catchment-scale biomass production from sedimentary biomarkers? An attempt with miliacin in Late Bronze Age levels from Lake le Bourget (French Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15379,51 +15379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of compound-specific δD at the field scale: A case study from miliacin in broomcorn millet (Panicum miliaceum).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15629,51 +15629,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First detection of triterpenyl acetates in soils: sources and potential as new palaeoenvironmental biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15780,51 +15780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15892,64 +15892,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16017,51 +16017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Lavrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16125,51 +16125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation of hydrogen isotopes between source water, leaf water and miliacin in Panicum miliaceum grown under controlled conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery T. Terwilliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16237,51 +16237,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined δ13C - δD analysis of pentacyclic triterpenes and their derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16384,64 +16384,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Schnyder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16483,51 +16483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular signature of Late Bronze Age archaeological layers preserved in littoral settings in Lake le Bourget (French Alps).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17145,90 +17145,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité spatiale des teneurs en métaux et produits pharmaceutiques à l'échelle d'un étang péri-urbain : cas de la Beulie à Semoy (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17283,51 +17283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photolysis of microplastics under ultraviolet radiation : greenhouse gas emissions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Hoarau-Belkhiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17365,64 +17365,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution du carbone organique dans le sédiment d'interface de l'étang de la Beulie (SNO Observil, Loiret, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Veselska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17490,90 +17490,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Humbrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thiebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Ratié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17615,103 +17615,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic Characterization of the “Tégulines Clay Formation”, East Paris-Basin, France: Bulk and Molecular Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Debure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Claret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Meeting on Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Gothenburg, Sweden. European Association of Geoscientists &amp; Engineers, Conference Proceedings, 29th International Meeting on Organic Geochemistry,, </w:t>
@@ -17749,64 +17749,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENVIRONMENTAL AND ANTHROPIC CONTROLS ON SEDIMENTS AND BIOMARKER DEPOSITION IN A DECANTATION TANK (ORLEANS, FRANCE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17900,51 +17900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Delpeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18012,51 +18012,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do experimental duration and temperature of confined pyrolysis experiments influence the evolution of the porosity of organic-rich shales?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cavelan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rozenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18133,51 +18133,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of Dimethoxyserratene derivatives in a peat bog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18254,51 +18254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHEMICAL DIVERSITY OF SOIL LIPIDS REFLECTS SURROUNDING BIODIVERSITY IN A FRENCH PEATBOG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18362,64 +18362,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipids and clays interactions in a productive marine water column (Antofagasta Bay, Chile)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Boussafir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18509,51 +18509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Robert Disnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Le Milbeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18591,51 +18591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritage moléculaire des sols actuels: Vers une approche spatialisée des paléochamps de millet autour du Lac du Bourget.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18748,64 +18748,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion et dynamique de la culture du millet dans les Alpes ouest-européennes sur la base des concentrations en miliacine dans les sédiments lacustres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Bajard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18980,51 +18980,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3CBF4DD"/>
+    <w:nsid w:val="74FA1CCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19211,51 +19211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-le-milbeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0570-2410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111786355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-2110-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05399821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louise Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alfaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05144361v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.092" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101532v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107211" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05033070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora Gomez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179341" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05130951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bou-Amama Abbar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2025.107495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108936" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapeliele Gututauava" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.03.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106078" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03175971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Terwilliger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2021.104221" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03351188v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105093" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Edine Abriak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11111189" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-021-00092-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100238" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104667" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792793v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01432" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmm.2019.100266" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103236" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohmeier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwendner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vannier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08929-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01531858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.05.039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505079v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01503523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.03.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.046" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225227v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berdagu&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery T. Terwilliger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.10.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#232;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.01.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01115614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2015.01.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057366v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rousseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.07.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.09.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.02.035" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00781644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34073.1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00759832v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.11.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852004v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.07.012" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0505-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723014v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.07.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5092" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02292350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Masuda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.09.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02472060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barillier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hennequin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9045667" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00534886v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Connan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrecht" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol100144t" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186936v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coutrot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coutrot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)01053-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA896B928444DFBEF6B6EA3B2979B546F371DC0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05261998v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31539" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688793v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Robin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-189" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654205v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688945v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau-Belkhiri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04639715v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454275v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03542725v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134136" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588201v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03541375v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134198" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02166816v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308762v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902683" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03363718v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ollivier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuippers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lloyd" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902763" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308801v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064833v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacob" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308778v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Diacre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169772v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169902v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771783v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771015v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896802v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552728v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Digiovanni" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547436v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bagard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Dickson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547390v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zech" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619844v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonneau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacob" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689656v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689655v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;ty" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401393v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau&#178;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401367v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ghirardi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401383v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Maisonhaute" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Omod&#233;o Sal&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689714v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401874v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401864v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689725v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery J. Terwilliger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288861v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Priou" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288773v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290797v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291170v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E. J. Jassey" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A.D. Mitchell" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289583v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01203470v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689674v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289313v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain C&#233;rubini" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400923v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687232v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01203472v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289581v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060680v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060600v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00986956v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Lescure" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060861v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01061357v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024792v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024771v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Falzon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060630v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060605v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294724v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288751v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01018963v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843521v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878779v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866043v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933760v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843525v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864274v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866054v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Py-Circan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878777v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chateauneuf Jean-Jacques" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00905880v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00740629v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112100v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933777v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00842947v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ledoux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843188v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00786006v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastien" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierrat-Bonnefois," TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864226v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843757v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574777v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00786026v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865271v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00842940v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541060v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442920v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05262003v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Voglevaie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05256343v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202533106" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688745v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pivert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04691693v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04719834v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446915v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselska" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kaslik" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03367759v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902765" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281612v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thibault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Thiebault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169884v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169844v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295797v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295607v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384979v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866040v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933776v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-le-milbeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0570-2410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111786355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-2110-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05399821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louise Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alfaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101532v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107211" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05144361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.092" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05033070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora Gomez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179341" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05130951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bou-Amama Abbar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2025.107495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108936" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapeliele Gututauava" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.03.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106078" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03175971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Terwilliger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2021.104221" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469324v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Edine Abriak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11111189" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03351188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105093" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-021-00092-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100238" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104667" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792793v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01432" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmm.2019.100266" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103236" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohmeier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwendner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vannier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08929-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01531858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.05.039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505079v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01503523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.03.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.046" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225227v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berdagu&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery T. Terwilliger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.10.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#232;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.01.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01115614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2015.01.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057366v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rousseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.07.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.09.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.02.035" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00781644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34073.1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852004v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.07.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00759832v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.11.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0505-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723014v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.07.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5092" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02292350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Masuda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.09.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02472060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barillier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hennequin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9045667" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00534886v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Connan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrecht" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol100144t" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186936v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coutrot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coutrot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)01053-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA896B928444DFBEF6B6EA3B2979B546F371DC0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05261998v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31539" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688793v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Robin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-189" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654205v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688945v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau-Belkhiri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04639715v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454275v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03542725v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134136" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588201v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03541375v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134198" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308762v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902683" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02166816v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03363718v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ollivier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuippers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lloyd" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902763" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064833v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacob" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308801v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308778v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Diacre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169772v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169902v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771783v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771015v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547436v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bagard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Dickson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547390v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zech" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896802v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552728v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Digiovanni" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619844v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacob" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689656v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689655v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;ty" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401393v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau&#178;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401367v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ghirardi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401383v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Maisonhaute" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Omod&#233;o Sal&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689714v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401874v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401864v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689725v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery J. Terwilliger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289583v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288861v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Priou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288773v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290797v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291170v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E. J. Jassey" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A.D. Mitchell" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01203470v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400923v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689674v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289313v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain C&#233;rubini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687232v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01203472v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289581v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060680v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060600v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00986956v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Lescure" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060861v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01061357v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024792v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024771v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Falzon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060630v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060605v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294724v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288751v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01018963v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843521v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878779v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866043v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933760v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864274v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843525v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00905880v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878777v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chateauneuf Jean-Jacques" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866054v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Py-Circan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00740629v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112100v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933777v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00842947v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ledoux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843188v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00786006v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastien" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierrat-Bonnefois," TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864226v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843757v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574777v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00786026v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865271v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00842940v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541060v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442920v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05262003v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Voglevaie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05256343v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202533106" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688745v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pivert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04691693v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04719834v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446915v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselska" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kaslik" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03367759v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902765" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281612v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thibault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Thiebault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169884v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169844v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295797v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295607v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384979v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866040v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933776v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>