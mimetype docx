--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1,18925 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...18873 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:56.25px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude LE MILBEAU </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claude-le-milbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0570-2410</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">111786355</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=16buvp8AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/E-2110-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil organic matter decomposition in semi-arid mangrove stands (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 263, pp.109701. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catena.2025.109701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05399821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of physicochemical, microbiological, and plant root parameters of 135 soils from various urban land uses Blois city, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Norini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonthoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Arnoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 64, pp.112265. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.112265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373406v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the molecular significance of Rock-Eval® S2 pyrograms from soil and geological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 191, pp.107211. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2025.107211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05101532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sediment composition and accumulation on pharmaceutical product spatial distributions at the suburban pond scale (Beulie pond, SNO Observil, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190, pp.106487. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2025.106487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05155910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediments accumulated in sewer settling basins as recorders of historical use of drugs: potential and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/wst.2025.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05144361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of polyvinyl chloride microplastics on carbon and nitrogen cycling in peatforming environments: relevance of the filler additive calcium carbonate (CaCO3 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Mora Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 977, pp.179341. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05033070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of an analogous molecule of hydroxypyridone alkaloids with potentially phytosanitary properties in the vadose zone of the Beauce aquifer (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bou-Amama Abbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Isch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Process Safety and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 201, pp.107495. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psep.2025.107495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05130951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial-aged organic matter preservation in anoxic and sulfidic mangrove soils: Insights from isotopic and molecular analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 308, pp.108936. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2024.108936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of species and stand position on isotopic and molecular composition of leaf litter during degradation in an urban mangrove forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapeliele Gututauava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 372, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2024.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04526124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Rock-Eval® and temperature-programmed pyrolysis/mass spectrometry for the analysis of environmental and geological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical and Applied Pyrolysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.106078. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jaap.2023.106078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04154836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen isotopic fractionations during syntheses of lipid biomarkers in the seeds of broomcorn millet (Panicum miliaceum L.) under controlled environmental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Biron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 154, pp.104221. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2021.104221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03175971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Matter Oxidation of the Tégulines Clay formation, (Paris Basin, France): Spatial Heterogeneities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Debure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.105093. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2021.105093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03351188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of drug target residues within decantation tank sediments: a good clue to assess their historical excretion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Environment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (18), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s42834-021-00092-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Red Muds and Slag Based Hydraulic Binders for Zn Removal: A Matrix-Spiking Approach Applied on Clayey Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.1189. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min11111189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03469324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Oil-Prone Sedimentary Organic Matter Quality and Hydrocarbon Generation on Source Rock Porosity: Artificial Thermal Maturation Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (23), pp.14013-14029. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.0c01432⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02792793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution sedimentary record of anthropogenic deposits accumulated in a sewer decantation tank</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.100238. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02507329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of experimental temperature and duration of laboratory confined thermal maturation experiments on the evolution of the porosity of organic-rich source rocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Delpeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine and Petroleum Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 122, pp.104667. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpetgeo.2020.104667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02918247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clay minerals for the removal of pharmaceuticals: Initial investigations of their adsorption properties in real wastewater effluents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Nanotechnology, Monitoring &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12 (100266), 6 p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enmm.2019.100266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02324628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of organic matter composition on source rock porosity during confined anhydrous thermal maturation: Example of Kimmeridge-clay mudstones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Coal Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 212, pp.103236. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coal.2019.103236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02265254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence and removal efficiency of pharmaceuticals in an urban wastewater treatment plant: mass balance, fate and consumption assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5, pp.2894-2902. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jece.2017.05.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01531858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of diclofenac onto organoclays: Effects of surfactant and environmental (pH and temperature) conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 323, pp.558-566. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01315385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter and clay interaction in a meromictic lake: Implications for source rock OM preservation (Lac Pavin, Puy-de-Dôme, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 109, pp.47-57. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2017.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01505079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralization and Preservation of an extremotolerant Bacterium Isolated from an Early Mars Analog Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gaboyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bohmeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Schwendner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 ( 8775), 14 p. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-08929-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01583121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fecal biomarker imprints as indicators of past human land uses: Source distinction and preservation potential in archaeological and natural archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 81, pp.79 - 89. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jas.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01503523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of NAD 2D-NMR in liquid crystals to the determination of hydrogen isotope profile of methyl groups in miliacin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berdagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery T. Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 173, pp.337-351. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gca.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01225227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clayey-sand filter for the removal of pharmaceuticals from wastewater effluent: Percolation experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science : Water Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.529-538. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6EW00034G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01298757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene land cover dynamics in the Curuai Floodplain inferred from lacustrine biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Moreira-Turcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 443, pp.237-248. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2015.11.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01240341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter-clay interaction along a seawater column of the Eastern Pacific upwelling system (Antofagasta bay, Chile): Implications for source rock organic matter preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Valdès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 179, pp.23-33. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marchem.2016.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01265816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive adsorption of a pool of pharmaceuticals onto a raw clay mineral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (69), pp.65257-65265. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C6RA10655B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01342278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of pastoralism in Southern Greenland during the last two millennia reconstructed from bile acids and coprophilous fungal spores in lacustrine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.40-44. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2015.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01115614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of soil lipids reflects vegetation cover in a French peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 76, pp.173-183. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2014.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01057366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency floral changes at the Paleocene–Eocene boundary revealed by comparative biomarker and palynological studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.43-58. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2014.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01092576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleohydrological and paleoenvironmental changes recorded in terrestrial sediments of the Paleocene-Eocene boundary (Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 376, pp.184-199. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.02.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00801796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary cannabinol tracks the history of hemp retting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (7), pp.751-754. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G34073.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00781644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of miliacin (olean-18-en-3β-ol methyl ether) and related compounds in broomcorn millet (Panicum miliaceum) and other reputed sources: Implications for the use of sedimentary miliacin as a tracer of millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joana Sauze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery T. Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63, pp.48-55. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2013.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00852004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methoxy-serratenes in a soil under conifers and their potential use as biomarkers of Pinaceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55, pp.45-54. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00759832v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preservation of an ancient grassland biomarker signature in a forest soil from the French Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2012.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00723014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free fatty acids in Lake Aydat catchment soils (French Massif Central): sources, distributions and potential use as sediment biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12, pp.734-748. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-012-0505-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00681805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation in δD values of a single, species‐specific molecular biomarker: a study of miliacin throughout a field of broomcorn millet (Panicum miliaceum L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery T. Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 25, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rcm.5092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00602348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of triterpenyl acetates in soil and their potential as chemotaxonomical markers of Asteraceae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuo Masuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (11), pp.1315-1323. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2011.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02292350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in the Volatile Compositions of French Labeled Brandies (Armagnac, Calvados, Cognac, and Mirabelle) Using GC-MS and PLS-DA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Ledauphin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Barillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hennequin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (13), pp.7782-7793. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf9045667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02472060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aromatized C-2 oxygenated triterpenoids as indicators for a novel transformation pathway in the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Adam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 12 (7), pp.1504-1507. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol100144t⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00534886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New efficient synthesis of α-hydroxyesters from carbonyl compounds via α-chloroglycidic esters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Comoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Coutrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41 (34), pp.6571-6574. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-4039(00)01053-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (87)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of microplastics in river environment : chemical composition of molecular releasing after photolysis and hydrolysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hoarau Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2025.31539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05261998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolyse des microplastiques sous rayonnement ultraviolet (UV): émissions de gaz à effet de serre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hoarau-Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès des géochimistes organiciens francophones (FROG VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution des composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès FROG6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carrier material for bacterial biofilms formation: production of biocomposites to inoculate and treat pesticides contaminated soils via bioaugmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Meite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Seron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOTOXICOMIC 2024 : 4th International Conference in Microbial Ecotoxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Gothenburg, Nov 2024, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial-aged organic matter sequestration and preservation in anoxic and sulfidic mangrove soils: insights from isotopic and molecular analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution de composés organiques dans le continuum eau/sédiment d’interface de l’étang de la Beulie (SNO Observil, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Lille (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment-based epidemiology, an utopia?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICUD 2024 (International Conference of Urban Drainage)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7185/gold2023.14792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Plastics and Their Additives in Alkaline Solution at Different Temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Meeting on Organic Geochemistry (IMOG 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03541375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical degradation of polymers and additives in alkaline solution : influence of temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03454275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of human-excreted contaminants within a decantation tank: A clue of their historical consumption?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Fougère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOG 2021 - 30th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202134136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03542725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signification moléculaire du signal S2 de la pyrolyse Rock-Eval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Copard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Brockmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NATURE, ORIGIN AND EVOLUTION OF ORGANIC POLLUTANTS FROM TRANSPORTS IN AN URBAN SEDIMENTARY ARCHIVE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Diacre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Organic Geochemists, Sep 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02308778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of organic matter properties on porosity of kimmeridge clay source rocks during laboratory thermal maturation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Delpeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Meeting on Organic Geochemistry (IMOG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gothenburg, Sweden. p1- 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TIMING OF MILLET DIFFUSION IN THE ALPS FROM MILIACIN OCCURRENCE IN LAKE SEDIMENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Organic Geochemists, Sep 2019, Göteborg, Sweden. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201902683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02308762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of Gluconic Acid in Context of Radioactive Waste Disposal: Batch Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ollivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Kuippers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.R. Lloyd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Albrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gothenburg, Sweden. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201902763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03363718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter influence on porosity of Kimmeridge-Clay source-rocks: insights from organic petrography and laboratory thermal maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81st EAGE Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Londres, United Kingdom. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02166816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal Distribution of 5-N-Alkylresorcinols from Molinia Caerulea: Potential Implications for Vegetation Dynamics in Peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03064833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVOLUTION OF LICIT AND ILLICIT DRUGS SINCE 1980 FROM A SEDIMENTARY ARCHIVE IN THE SEWER NETWORK OF ORLEANS (FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Organic Geochemists, Sep 2019, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02308801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des propriétés chimiques de la matière organique sur la porosité d’argilites pétroligènes au cours d’une pyrolyse artificielle en milieu confiné.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Réunion des Géochimistes Organiciens Français (FROG IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of organic matter chemical transformations on shale porosity during the confined pyrolysis of organic rich shales: a complement to the observations of natural systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th YNHM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Paris, France. p38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01771783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do chemical properties of organic matter affect the porosity during confined pyrolysis of organic rich shales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.16133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01771015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uranium isotope composition of Eocene marine sediments: does organic matter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Bagard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Dickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03547436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound-specific δ&amp;lt;sup&amp;gt;18&amp;lt;/sup&amp;gt;O of triterpenols: rationale, first results and issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fléhoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Zech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03547390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic geochemistry of Anthropocene sediments in the sewer network of Orléans (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01896802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentology, stratigraphy and chronology of a decantation tank in the sewer network of Orléans (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Digiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Vienne, Austria. pp.19077</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03552728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortège moléculaire &amp; Activités pastorales : Exploration des biomarqueurs moléculaires comme traceurs des interactions Hommes-milieu, résultats du projet MOLECULE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cerubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire OHM-Haut Vicdessos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04619844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets ASTIRIA &amp; ACQUA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel 2017 de l'OHM Littoral méditerranéen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; OHM Littoral méditerranéen, Mar 2017, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine, état de préservation et potentiel d'archivage de la matière organique préservée dans les sédiments de deux lacs urbains artificiels d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France. pp.194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentology, stratigraphy and chronology of adecantation tank in the sewer network of Orléans (France): new perspectives on the Anthropocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dating the Anthropocene in Environmental Archives - DANTE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions environnementales, biosynthèses, diagenèse : contribution analytique de la RMN 2H en milieu anisotrope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berdagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery J. Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lesot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées Climat et Impacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution quotidienne des flux de contaminants émergents dans les eaux usées en amont de la station d'épuration de La Source (Orléans, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Réty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Destandau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre (RST2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels contrôles agissent sur la variabilité temporelle des polluants organiques dans les eaux usées? Cas de la station d'épuration de La source (Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Réty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Destandau²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion des Chercheurs Francophones en Géochimie Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Grasset, Jul 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique sédimentaire récente et eutrophisation de la lagune de Biguglia : nature, origine et distribution des apports sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélina Belli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sédimentologie, stratigraphie et chronologie du remplissage d'un bassin de décantation du réseau d'assainissement de l'agglomération d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refroidissement Eocène-Oligocène sur le domaine continental : impacts et mécanismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ghirardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion des Chercheurs Francophones en Géochimie Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Grasset, Jul 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des cortèges moléculaires associés aux dépôts de la formation de Mannville (Crétacé inférieur, Alberta du Sud, Canada) en tant que marqueurs des environnements de dépôts de la matière organique terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Maisonhaute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Omodéo Salé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème réunion des Chercheurs Francophones en Géochimie Organique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Grasset, Jul 2016, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie du dépôt de sédiments dans un bassin de décantation du réseau d’assainissement d'Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Thématique REFRAIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMBINATION OF SURFACTANT MICELLE AND ORGANOCLAY FOR THE ADSORPTION OF DICLOFENAC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Workshop on Contaminant Bioavailability in the Terrestrial Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Nankin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01334063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refroidissement Eocène-Oligocène sur le domaine continental : impacts et mécanismes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ghirardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès biannuel de l’ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthoxyserratènes : nouvel outil permettant de suivre l’évolution des forêts de conifères dans le bassin versant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01289581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signification temporelle des accumulations sédimentaires dans le réseau d'assainissement de l'agglomération d'Orléans - Approches sédimentologique et géochronologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français des Sédimentologistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01289583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions du climat et de la végétation lors de la transition Eocène-Oligocène en domaine continental : le cas du bassin de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ghirardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15eme congrès biannuel de l’ASF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of molecular biomarkers in the sediments of two artificial urban lakes in Orléans, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01288861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging opportunities for an organic geochemistry of the Anthropocene: Sediments in sewer systems as archives of urban metabolism. A case study in Orléans (France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01288773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des rejets de médicaments dans les sédiments en amont de retenues sur cours d'eau en milieux urbains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Chassiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Sédimentologistes Français, Oct 2015, Chambéry, France. pp.110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01290797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiproxy approach of environmental changes in the last millennia reconstructed from an ombrotrophic peat archive (Frasne mire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delarue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent E. J. Jassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward A.D. Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01291170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miliacin from broomcorn millet – a fossil molecule of multiple interests for archaeologists and paleoenvironmentalists</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Millet Cultivation in the Caucasus from the 6th to the 2nd mill BC: Origin and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drugs Trapping by natural matrices, observation of the environment and leaching experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01298137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels marqueurs du métabolisme urbain recèlent les accumulations sédimentaires dans les réseaux d’assainissement ? Cas de l’agglomération orléanaise.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikael Motelica-Heino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01689674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoral activities and soil erosion processes: calibration and confrontation of organic and minerogenic markers from Pyrenean archives (Orry de Théo and Troumouse peat bogs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cérubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01289313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cortèges moléculaires liés aux activités pastorales : tentative de calibration quantitative dans les sédiments de la tourbière Orry De Théo (Obersavtoire Homme Milieu Haut Vicdessos, Pyrénées ariégeoises, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Cérubini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la matière organique et de l'activité bactérienne sur la mobilité de l'arsenic et des métaux dans des sols pollués.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données collaborative des biomarqueurs moléculaires de l'OSUC (Observatoire des Sciences de l'Univers en région Centre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Madani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Réunion des Géochimistes Organiciens Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Bourget-du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01060680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des activités agropastorales autour du Lac Igaliku (Sud du Groenland) sur les deux milles dernières années.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Réunion des Géochimistes Organiciens Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Bourget-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01060600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of organic matter and microbial activities on the mobility of arsenic and metals in polluted soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeochemical Processes at Air-Soil-Water Interfaces and Environmental Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Imola, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique high resolution record of climate and vegetation changes during the EOT. The CDB1 core, Rennes Basin, France. Climate and Biotic Events of the Paleogene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ghirardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic and Biotic Events of the Paleogene 2014 - CBEP 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Ferrara, Italy. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01060861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unique high resolution record of climate and vegetation changes during the EOT. The CDB1 core, Rennes Basin, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ghirardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution haute fréquence des biomarqueurs et origine des lamines sédimentaires : Une approche par ToF-SIMS sur des sédiments lacustres d'âge Eocène/Oligocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ghirardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre : RST 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of agropastoralism around Lake Igaliku (Southern Greenland) during the last two millenia through molecular biomarkers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence de Paléobotanique et Palynologie Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01061357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et évolution des biomarqueurs moléculaires dans les sédiments du Maar de Menat (Paléocène).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Réunion des Géochimistes Organiciens Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Bourget-du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01060630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements hydrologiques et environnementaux dans le Noyonnais à la limite Paléocène-Éocène (Oise).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Réunion des Géochimistes Organiciens Francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Le Bourget-du-Lac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01060605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la matière organique et del’activité bactérienne sur la mobilité de l’arsenicet des métaux dans des sols pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Thouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Lescure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Gautret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Joulian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01294724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée des biomarqueurs moléculaires dans les sédiments de deux lacs urbains artificiels d’Orléans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Priou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01288751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen Isotope Profile of Methyl Groups in Miliacin (olean-18-en-3βol ME) by Natural Abundance Deuterium 2D-NMR Spectroscopy in liquid crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berdagué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery T. Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 26th International Meeting on Organic Geochemistry (IMOG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tenerife, Spain. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine des facies laminés dans les sédiments lacustres Eocène-Oligocène du graben de Rennes. Approche minérale, organique et cyclostratigraphiqueE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ghirardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHEMICAL DIVERSITY OF SOIL LIPIDS REFLECTS SURROUNDING BIODIVERSITY IN A FRENCH PEATBOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOG : the 26th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00866043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques agricoles et diffusion du millet cultivé dans l'arc alpin : une approche moléculaire (lac Ledro, Italie et lacs le Bourget et Paladru, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Di Giovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème congrès français de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOMARKER INSIGHTS INTO THE EVOLUTION OF LAND USE IN SOUTHERN GREENLAND DURING THE LAST TWO MILLENIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Massa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOG : the 26th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00864274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoupling the environmental controlS ON the δD of miliacin. Greenhouse Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery T. Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarker assemblages associated with the Eocene-Oligocene transition in lacustrine deposits of the Rennes Basin (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ghirardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International meeting on Organic Geochemistry : IMOG 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Costa Adeje, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00905880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des écosystèmes continentaux à la transition Eocène-Oligocène. Apport de la matière organique des sédiments lacustres du Bassin de Rennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Ghirardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Bauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chateauneuf Jean-Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00878777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental studies on the hydrogen isotopic effects associated with structural changes in pentacyclic triterpenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery T. Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Py-Circan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cazaunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOG - the 26th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00866054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental and hydrological changes at the Paleocene-Eocene boundary in the terrestrial sediments of the Cap d'Ailly core (Upper Normandy, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Geologica Belgica Meeting 2012 : GB 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Bruxelles, Belgium. p. 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarqueurs moléculaires et autres traceurs paléoenvironnementaux : approche multi-disciplinaire pour la discrimination des impacts anthropiques et climatiques sur l’archivage sédimentaire du lac d’Aydat (Puy-de-Dôme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Q8 "Quaternaire n°8": variabilité spatiale des environnements quaternaires, contraintes, échelles et temporalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un contrôle climatique et démographique sur les concentrations en miliacine dans les sédiments du Lac du Bourget durant l'âge du Bronze ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Q8 "Quaternaire n° 8"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined δ13C - δD analysis of pentacyclic triterpenes and their derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Interlaken, Switzerland. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00842940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First detection of triterpenyl acetates in soils: sources and potential as new palaeoenvironmental biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOG : The 25th International Meeting on Organic Geochemistry's</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Interlaken, Switzerland. 3p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00864226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of compound-specific δD at the field scale: A case study from miliacin in broomcorn millet (Panicum miliaceum).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boscardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Interlaken, Switzerland. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular study of organic residues in an exceptional collection of potteries from Deir el-Médineh (XVIIIth dynasty, Egypt).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Charrié-Duhaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pierrat-Bonnefois,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Connan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Interlaken, Switzerland. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00786006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can we estimate catchment-scale biomass production from sedimentary biomarkers? An attempt with miliacin in Late Bronze Age levels from Lake le Bourget (French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lajeunesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Interlaken, Switzerland. 2p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00842947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarker distribution along a pedosequence recording a transition from pasture to conifer forest (Massif Central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Gabriel Bréhéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Interlaken, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleocene-Eocene Thermal Maximum consequences on terrestrial environments. Insights from the evolution of organic matter in the Vasterival section (Dieppe-Hampshire Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CEBP 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00574777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methoxy-serratenes as discriminant biomarkers for soils developed under conifer forests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Lavrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Interlaken, Switzerland. 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00786026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractionation of hydrogen isotopes between source water, leaf water and miliacin in Panicum miliaceum grown under controlled conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery T. Terwilliger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bariac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studium Conference : "Hydrogen Isotopes as Environmental Recorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00865271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleocene-Eocene Thermal Maximum consequences on terrestrial environments. Insights from the evolution of organic matter in the Vasterival section (Paris Basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Schnyder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème congrès français de stratigraphie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00541060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular signature of Late Bronze Age archaeological layers preserved in littoral settings in Lake le Bourget (French Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting of Organic Geochemistry - IMOG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00442920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity and mobility of new phytosanitary alkaloids in agricultural and carbonate soils of Beauce (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Voglevaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouamama Abbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Prague (Czech Republic), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05262003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fate of the new phytosantary, hydroxypyridone alkaloids, in the vadose zone of the carbonate Beauce aquifer (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmy Voglevaie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouamama Abbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Porto, Portugal. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.202533106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05256343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir d’un nouveau type de phytosanitaire dans des sols de Beauce : Etude de la mobilité et de la réactivité dans les sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Pivert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouamama Abbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gillaizeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès des géochimistes organiciens francophones (FROG VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, PARIS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04688745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photolysis of microplastics under ultraviolet radiation : greenhouse gas emissions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Hoarau-Belkhiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRO 2024: Plastic pollution from macro to nano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Arrecife (Lanzarote), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04719834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des microplastiques de chlorure de polyvinyle sur les cycles du carbone et de l'azote dans les environnements tourbeux : pertinence de l'additif de remplissage carbonate de calcium (CaCO3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Mora Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès des géochimistes organiciens francophones (FROG VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04691693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité spatiale des teneurs en métaux et produits pharmaceutiques à l'échelle d'un étang péri-urbain : cas de la Beulie à Semoy (SNO Observil, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution du carbone organique dans le sédiment d'interface de l'étang de la Beulie (SNO Observil, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Veselska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josef Kaslik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ResMO 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Semur-en-Auxois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speciation of pharmaceutical products and trace metals within the aqueous/sediment/colloidal fractions in a suburban watershed with both lab-experimental and field approaches (Egoutier, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Humbrecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bernier-Turpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Ratié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des Journées Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Orléans, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENVIRONMENTAL AND ANTHROPIC CONTROLS ON SEDIMENTS AND BIOMARKER DEPOSITION IN A DECANTATION TANK (ORLEANS, FRANCE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thibault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Thiebault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Göteborg, Sweden. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02281612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic Characterization of the “Tégulines Clay Formation”, East Paris-Basin, France: Bulk and Molecular Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Le Meur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Debure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Gothenburg, Sweden. European Association of Geoscientists &amp; Engineers, Conference Proceedings, 29th International Meeting on Organic Geochemistry,, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201902765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03367759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la cinétique d’une maturation artificielle sur la porosité de la matière organique d’argilites pétroligènes à gaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Delpeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Réunion des Géochimistes Organiciens Français (FROG IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do experimental duration and temperature of confined pyrolysis experiments influence the evolution of the porosity of organic-rich shales?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Cavelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rozenbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26 ème Réunion des Sciences de la Terre (RST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of Dimethoxyserratene derivatives in a peat bog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Meeting on Organic Geochemistry (IMOG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01295797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHEMICAL DIVERSITY OF SOIL LIPIDS REFLECTS SURROUNDING BIODIVERSITY IN A FRENCH PEATBOG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 26th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tenerife, Spain. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01295607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids and clays interactions in a productive marine water column (Antofagasta Bay, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Boussafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Le Forestier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01384979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STEROLS AND BILE ACIDS IN URBAN AND RURAL SOILS AS FAECAL MARKERS OF LAND-USE SINCE THE BRONZE AGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Disnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMOG2013 : the 26th International Meeting on Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00866040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héritage moléculaire des sols actuels: Vers une approche spatialisée des paléochamps de millet autour du Lac du Bourget.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Poulenard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typhaine Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Q8 "Quaternaire n° 8"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00933776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion et dynamique de la culture du millet dans les Alpes ouest-européennes sur la base des concentrations en miliacine dans les sédiments lacustres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaëlle Simonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Bajard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Messager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elisa Nicoud; Marie Balasse; Emmanuel Desclaux; Isabelle Théry-Parisot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversités, environnements et sociétés depuis la Préhistoire : nouveaux marqueurs et approches intégrées : Actes des 41èmes Rencontres Internationales d’Archéologie et d’Histoire – Nice Côte d’Azur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions APDCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-134, 2021, 2-904110-64-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId387"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -18980,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74FA1CCA"/>
+    <w:nsid w:val="29F163B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19211,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-le-milbeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0570-2410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111786355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-2110-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05399821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louise Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alfaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101532v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107211" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05144361v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.092" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05033070v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora Gomez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179341" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05130951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bou-Amama Abbar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2025.107495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108936" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526124v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapeliele Gututauava" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.03.008" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154836v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106078" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03175971v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bossard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Terwilliger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2021.104221" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469324v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Edine Abriak" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11111189" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03351188v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105093" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-021-00092-w" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507329v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100238" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918247v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104667" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792793v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01432" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmm.2019.100266" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265254v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103236" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583121v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohmeier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwendner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vannier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08929-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01531858v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.05.039" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505079v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.014" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01503523v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.03.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240341v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.046" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225227v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berdagu&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery T. Terwilliger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.10.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#232;s" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.01.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01115614v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2015.01.012" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057366v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rousseau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.07.016" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092576v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.09.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.02.035" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00781644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34073.1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852004v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.07.012" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00759832v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.11.008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681805v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0505-1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723014v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.07.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5092" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02292350v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Masuda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.09.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02472060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barillier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hennequin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9045667" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00534886v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Connan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrecht" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol100144t" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186936v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coutrot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coutrot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)01053-4" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA896B928444DFBEF6B6EA3B2979B546F371DC0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05261998v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31539" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688793v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Robin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-189" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654205v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688945v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau-Belkhiri" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04639715v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454275v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03542725v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134136" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588201v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03541375v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134198" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308762v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902683" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02166816v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03363718v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ollivier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuippers" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lloyd" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902763" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064833v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacob" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308801v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308778v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Diacre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169772v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169902v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771783v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771015v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547436v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bagard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Dickson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547390v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zech" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896802v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552728v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Digiovanni" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619844v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonneau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacob" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689656v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689655v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;ty" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401393v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau&#178;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401367v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ghirardi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401383v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Maisonhaute" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Omod&#233;o Sal&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689714v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401874v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401864v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689725v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery J. Terwilliger" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289583v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288861v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Priou" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288773v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290797v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291170v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E. J. Jassey" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A.D. Mitchell" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01203470v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400923v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689674v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289313v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain C&#233;rubini" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687232v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01203472v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289581v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060680v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madani" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060600v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00986956v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Lescure" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060861v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01061357v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024792v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024771v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Falzon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060630v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060605v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294724v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288751v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01018963v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843521v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878779v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866043v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933760v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864274v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843525v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00905880v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878777v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chateauneuf Jean-Jacques" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866054v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Py-Circan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00740629v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112100v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933777v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00842947v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ledoux" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843188v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00786006v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastien" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierrat-Bonnefois," TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864226v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843757v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574777v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00786026v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865271v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00842940v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541060v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442920v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05262003v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Voglevaie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05256343v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202533106" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688745v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pivert" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04691693v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04719834v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446915v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselska" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kaslik" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03367759v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902765" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281612v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thibault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Thiebault" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169884v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169844v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295797v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295607v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384979v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866040v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933776v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-le-milbeau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0570-2410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111786355" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=16buvp8AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-2110-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05399821v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louise Robin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Alfaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2025.109701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373406v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonthoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Arnoldi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boscardin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112265" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05101532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jacob" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Copard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grasset" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107211" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05155910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Humbrecht" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bernier-Turpin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2025.106487" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05144361v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2025.092" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05033070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora Gomez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179341" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05130951v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bou-Amama Abbar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Muller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Isch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psep.2025.107495" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688700v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108936" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04526124v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapeliele Gututauava" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2024.03.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04154836v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106078" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03175971v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bossard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Terwilliger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2021.104221" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03351188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Meur" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Boussafir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Debure" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Claret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2021.105093" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Foug&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42834-021-00092-w" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469324v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Edine Abriak" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11111189" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02792793v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cavelan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.0c01432" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02507329v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thibault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100238" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02918247v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Delpeux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpetgeo.2020.104667" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02324628v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Monnin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enmm.2019.100266" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02265254v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rozenbaum" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coal.2019.103236" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01531858v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.05.039" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01315385v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago de Oliveira" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Gu&#233;gan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.05.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01505079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2017.03.014" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01583121v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gaboyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohmeier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schwendner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vannier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-08929-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01503523v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lavrieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Typhaine Guillemot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2017.03.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01225227v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berdagu&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery T. Terwilliger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.10.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298757v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Le Forestier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6EW00034G" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01240341v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Moreira-Turcq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Cordeiro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2015.11.046" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01265816v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vald&#232;s" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marchem.2016.01.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342278v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA10655B" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01115614v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Massa" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2015.01.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01057366v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rousseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.07.016" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01092576v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Garel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2014.09.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00801796v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Schnyder" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuis" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.02.035" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00781644v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Disnar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34073.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00852004v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Sauze" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2013.07.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00759832v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.11.008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00723014v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2012.07.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681805v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-012-0505-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00602348v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5092" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02292350v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuo Masuda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2011.09.005" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02472060v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ledauphin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Barillier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hennequin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf9045667" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00534886v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schaeffer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Connan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Albrecht" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Adam" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol100144t" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02186936v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Grison" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coutrot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Comoy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coutrot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-4039(00)01053-4" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DA896B928444DFBEF6B6EA3B2979B546F371DC0E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05261998v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau Belkhiri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31539" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688945v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Hoarau-Belkhiri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446998v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04639715v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Meite" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Joulian" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Michel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688793v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Robin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-189" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446977v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654205v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446839v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Rati&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2023.14792" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03541375v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ollivier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134198" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03454275v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03542725v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Foug&#232;re" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202134136" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588201v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Brockmann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308778v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Diacre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169772v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308762v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Renaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bajard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Messager" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902683" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03363718v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ollivier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuippers" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Lloyd" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albrecht" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902763" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02166816v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064833v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Jacob" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02308801v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169902v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771783v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01771015v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547436v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bagard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Dickson" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03547390v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fl&#233;hoc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zech" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896802v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Di Giovanni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552728v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Digiovanni" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619844v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Simonneau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cerubini" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jacob" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651103v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401874v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401864v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689725v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery J. Terwilliger" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689655v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime R&#233;ty" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401393v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Destandau&#178;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689665v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lina Belli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689656v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401367v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ghirardi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bauer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Benoit" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401383v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Maisonhaute" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Omod&#233;o Sal&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Michel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689714v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01334063v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01203472v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289581v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289583v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Motelica-Heino" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01203470v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huguet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288861v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Priou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288773v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01290797v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01291170v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent E. J. Jassey" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward A.D. Mitchell" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400923v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01298137v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689674v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01289313v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain C&#233;rubini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01687232v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01018963v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Thouin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Lescure" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Gautret" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060680v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Madani" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060600v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00986956v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060861v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024792v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01024771v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Falzon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01061357v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060630v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01060605v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01294724v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01288751v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843521v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878779v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866043v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933760v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864274v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843525v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00905880v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00878777v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chateauneuf Jean-Jacques" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866054v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Py-Circan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cazaunau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00740629v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112100v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933777v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Billaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00842940v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00864226v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843188v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00786006v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bastien" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Charri&#233;-Duhaut" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pierrat-Bonnefois," TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00842947v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ledoux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843757v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574777v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00786026v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00865271v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00541060v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00442920v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Arnaud" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05262003v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmy Voglevaie" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouamama Abbar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05256343v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.202533106" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688745v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pivert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gillaizeau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04719834v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04691693v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446897v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446915v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Veselska" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Kaslik" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447032v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281612v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thibault" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Thiebault" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03367759v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902765" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169884v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169844v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295797v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01295607v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01384979v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00866040v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00933776v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Poulenard" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323067v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bajard" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Messager" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepam.cnrs.fr/actualite/ouvrage-actes-des-41e-rencontres-biodiversites-environnements-et-societes-depuis-la-prehistoire-nouveaux-marqueurs-et-approches-integrees/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>