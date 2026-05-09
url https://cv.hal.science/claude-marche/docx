--- v0 (2026-03-22)
+++ v1 (2026-05-09)
@@ -2298,373 +2298,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing installation scenarios of Debian packages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jeannerod</w:t>
+                <w:t xml:space="preserve">Deductive Verification with Ghost Monitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Paskevich</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TACAS 2020 - 26th International Conference on Tools and Algorithms for the Construction and Analysis of Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, The conference took place on-line, because it couldn't be held in Dublin, Ireland. pp.235-253, </w:t>
+              <w:t xml:space="preserve">POPL 2020 - 47th ACM SIGPLAN Symposium on Principles of Programming Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, New Orleans, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-45237-7_14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3371070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355602v2</w:t>
+                <w:t xml:space="preserve">hal-02368284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des transformations logiques passent leur certificat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Keller</w:t>
+                <w:t xml:space="preserve">Analysing installation scenarios of Debian packages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Régis-Gianas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihaela Sighireanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFLA 2020 - Journées Francophones des Langages Applicatifs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TACAS 2020 - 26th International Conference on Tools and Algorithms for the Construction and Analysis of Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, The conference took place on-line, because it couldn't be held in Dublin, Ireland. pp.235-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-45237-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384946v2</w:t>
+                <w:t xml:space="preserve">hal-02355602v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deductive Verification with Ghost Monitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Clochard</w:t>
+                <w:t xml:space="preserve">Des transformations logiques passent leur certificat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Garchery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POPL 2020 - 47th ACM SIGPLAN Symposium on Principles of Programming Languages</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFLA 2020 - Journées Francophones des Langages Applicatifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Gruissan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368284v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384946v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You-Know-Why: an Early-Stage Prototype of a Key Server Developed using Why3</w:t>
               </w:r>
@@ -2925,351 +2925,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01936302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automating the Verification of Floating-Point Programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to Get an Efficient yet Verified Arbitrary-Precision Integer Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Rieu-Helft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Fumex</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yannick Moy</w:t>
+                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Working Conference on Verified Software: Theories, Tools and Experiments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th Working Conference on Verified Software: Theories, Tools, and Experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Heidelberg, Germany. pp.84-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-72308-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534533v1</w:t>
+                <w:t xml:space="preserve">hal-01519732v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Get an Efficient yet Verified Arbitrary-Precision Integer Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Rieu-Helft</w:t>
+                <w:t xml:space="preserve">A Formally Verified Interpreter for a Shell-like Programming Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Melquiond</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Treinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Working Conference on Verified Software: Theories, Tools, and Experiments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VSTTE 2017 - 9th Working Conference on Verified Software: Theories, Tools, and Experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Heidelberg, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519732v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formally Verified Interpreter for a Shell-like Programming Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jeannerod</w:t>
+                <w:t xml:space="preserve">Automating the Verification of Floating-Point Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Fumex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ralf Treinen</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Moy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSTTE 2017 - 9th Working Conference on Verified Software: Theories, Tools, and Experiments</w:t>
+              <w:t xml:space="preserve">9th Working Conference on Verified Software: Theories, Tools and Experiments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534747v1</w:t>
+                <w:t xml:space="preserve">hal-01534533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specification and Proof of High-Level Functional Properties of Bit-Level Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fumex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4072,51 +4072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4381,394 +4381,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why3: Shepherd Your Herd of Provers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
+                <w:t xml:space="preserve">Hardware-Dependent Proofs of Numerical Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Minh Tuyen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boogie 2011: First International Workshop on Intermediate Verification Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Wroclaw, Poland. pp.53-64</w:t>
+              <w:t xml:space="preserve">Certified Programs and Proofs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Kenting, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790310v1</w:t>
+                <w:t xml:space="preserve">hal-00772508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware-Dependent Proofs of Numerical Programs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Minh Tuyen Nguyen</w:t>
+                <w:t xml:space="preserve">Why3: Shepherd Your Herd of Provers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bobot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Certified Programs and Proofs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Kenting, Taiwan</w:t>
+              <w:t xml:space="preserve">Boogie 2011: First International Workshop on Intermediate Verification Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Wroclaw, Poland. pp.53-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772508v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A refinement methodology for object-oriented programs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-prover verification of floating-point programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
+                <w:t xml:space="preserve">Ali Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Verification of Object-Oriented Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.143--159</w:t>
+              <w:t xml:space="preserve">Fifth International Joint Conference on Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534336v1</w:t>
+                <w:t xml:space="preserve">inria-00534333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-prover verification of floating-point programs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A refinement methodology for object-oriented programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Tafat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ayad</w:t>
+                <w:t xml:space="preserve">Sylvain Boulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Joint Conference on Automated Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Formal Verification of Object-Oriented Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Paris, France. pp.143--159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534333v1</w:t>
+                <w:t xml:space="preserve">inria-00534336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specifying Generic Java Programs: two case studies</w:t>
               </w:r>
@@ -4856,191 +4856,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00525784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation Analysis for Weakest Precondition-based Verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hubert</w:t>
+                <w:t xml:space="preserve">The Why/Krakatoa/Caduceus platform for deductive program verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAV 2007 - Heap Analysis and Verication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.81--93</w:t>
+              <w:t xml:space="preserve">19th International Conference on Computer Aided Verification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03630177v1</w:t>
+                <w:t xml:space="preserve">inria-00270820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Why/Krakatoa/Caduceus platform for deductive program verification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
+                <w:t xml:space="preserve">Separation Analysis for Weakest Precondition-based Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Computer Aided Verification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">HAV 2007 - Heap Analysis and Verication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Braga, Portugal. pp.81--93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00270820v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verification of Java Card applets behavior with respect to transactions and card tears</w:t>
               </w:r>
@@ -5791,51 +5791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5950,51 +5950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Filliâtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Melquiond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Paskevich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6942,333 +6942,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343157v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant-step Semantics for the Categorisation of Counterexamples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cláudio Belo Lourenço</w:t>
+                <w:t xml:space="preserve">Formal Analysis of Ladder Programs using Deductive Verification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudio Lourenço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Faissole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9407, Inria. 2021, pp.43</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mentré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9402, Inria. 2021, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03213438v1</w:t>
+                <w:t xml:space="preserve">hal-03199464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Analysis of Ladder Programs using Deductive Verification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Faissole</w:t>
+                <w:t xml:space="preserve">The CREUSOT Environment for the Deductive Verification of Rust Programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9402, Inria. 2021, pp.25</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9448, Inria Saclay - Île de France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03199464v1</w:t>
+                <w:t xml:space="preserve">hal-03526634v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CREUSOT Environment for the Deductive Verification of Rust Programs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques-Henri Jourdan</w:t>
+                <w:t xml:space="preserve">Giant-step Semantics for the Categorisation of Counterexamples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedikt Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cláudio Belo Lourenço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9448, Inria Saclay - Île de France. 2021</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9407, Inria. 2021, pp.43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03526634v2</w:t>
+                <w:t xml:space="preserve">hal-03213438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'avancement sur la vérification formelle des algorithmes de ParcourSup</w:t>
               </w:r>
@@ -7398,51 +7398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Régis-Gianas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Sighireanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Treinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] ANR. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -7503,51 +7503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannerod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralf Treinen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Technical Report] ANR. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -7740,51 +7740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automated Verification of Floating-Point Computations in Ada Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fumex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7826,254 +7826,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formal Proof of a Unix Path Resolution Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Clochard</w:t>
+                <w:t xml:space="preserve">Counterexamples from proof failures in the SPARK program verifier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Hauzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8987, Inria. 2016, pp.27</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8854, Inria. 2016, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406848v1</w:t>
+                <w:t xml:space="preserve">hal-01271174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterexamples from proof failures in the SPARK program verifier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Hauzar</w:t>
+                <w:t xml:space="preserve">A Formal Proof of a Unix Path Resolution Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Clochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8854, Inria. 2016, pp.22</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8987, Inria. 2016, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271174v1</w:t>
+                <w:t xml:space="preserve">hal-01406848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Level Functional Properties of Bit-Level Programs: Formal Specifications and Automated Proofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Fumex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8194,122 +8194,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proving Floating-Point Numerical Programs by Analysis of their Assembly Code</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Thi Minh Tuyen</w:t>
+                <w:t xml:space="preserve">Automated Generation of Loop Invariants using Predicate Abstraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishnamani Kalyanasundaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-7655, INRIA. 2011, pp.61</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-7714, INRIA. 2011, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00602266v1</w:t>
+                <w:t xml:space="preserve">inria-00615623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binary Heaps Formally Verified in Why3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Tafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8322,228 +8322,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7780, INRIA. 2011, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00636083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated Generation of Loop Invariants using Predicate Abstraction</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Certified Multi-prover Verification Condition Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Herms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Monate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7793, INRIA. 2011, pp.22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishnamani Kalyanasundaram</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">inria-00615623v1</w:t>
+                <w:t xml:space="preserve">hal-00639977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Certified Multi-prover Verification Condition Generator</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proving Floating-Point Numerical Programs by Analysis of their Assembly Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Minh Tuyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7655, INRIA. 2011, pp.61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Herms</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-00639977v1</w:t>
+                <w:t xml:space="preserve">inria-00602266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regions and Permissions for Verifying Data Invariants</w:t>
               </w:r>
@@ -8621,51 +8621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Refinement Approach for Correct-by-Construction Object-Oriented Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Tafat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Boulmé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8883,52 +8883,155 @@
               <w:t xml:space="preserve">[Intern report] 1382, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00001167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réécriture modulo une théorie présentée par un système convergent et décidabilité du problème du mot dans certaines classes de théories équationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Informatique [cs]. Université Paris-Sud, 1993. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05591850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8996,51 +9099,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CAB7A9DD"/>
+    <w:nsid w:val="F5CE8950"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9227,51 +9330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-marche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3035-1269" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069480249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03737869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Belo Louren&#231;o" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cousineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mentr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-022-00680-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03737886v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Becker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannerod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R&#233;gis-Gianas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sighireanu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01802488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dailler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hauzar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652148v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Clochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Paskevich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-014-0314-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kanig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967124v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.04.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777605v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534331v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dur&#225;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Lucas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Meseguer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-008-9028-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Tom&#225;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-005-9022-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5468F3F5B63A60CEA8EA7FFD86173D3E72C9CF18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2004.02.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paulin-Mohring" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2003.07.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05554914v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054192000085" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05442460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Canva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manighetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04342273v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04674600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rieu-Helft" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03737878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Denis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Louren&#231;o" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85248-1_2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03217393v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.338.10" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355602v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45237-7_14" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384946v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Garchery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368284v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371070" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03002187v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Diverio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02276257v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41600-3_8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936302v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534533v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fumex" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519732v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72308-2_6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534747v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Treinen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314876v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dross" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gerlach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314885v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344110v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Signoles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067197v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43652-3_26" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778791v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tafat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875395v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Bormer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brockschmidt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Distefano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gidon Ernst" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Asuka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790310v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772508v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534336v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulm&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534333v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giorgetti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tushkanova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03630177v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270820v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129055v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rousset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274993v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11541868_12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1PHN36TZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Minh Tuyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772519v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Beckert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534339v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04265707v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Blanchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55608-1_1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431399v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991131v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926659v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05001069v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Inoue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05251493v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04487766v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523865v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuoq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Monate" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04820735v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04343157v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03213438v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199464v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526634v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02447409v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02321691v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02321743v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907894v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614488v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Dami" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511183v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406848v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271174v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238376v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766171v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602266v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636083v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615623v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamani Kalyanasundaram" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639977v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Herms" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bardou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491835v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434452v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001167v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Tomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-marche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3035-1269" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069480249" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03737869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Belo Louren&#231;o" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Cousineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Faissole" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude March&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mentr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-022-00680-0" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03737886v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Becker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannerod" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann R&#233;gis-Gianas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Sighireanu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01802488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dailler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hauzar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Moy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652148v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Clochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Filli&#226;tre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Paskevich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10009-014-0314-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01102242v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kanig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967124v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scico.2014.04.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00777605v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boldo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534331v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431474v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Dur&#225;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Lucas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Meseguer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Urbain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10990-008-9028-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984434v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Contejean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Tom&#225;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-005-9022-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5468F3F5B63A60CEA8EA7FFD86173D3E72C9CF18/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2004.02.003" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paulin-Mohring" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlap.2003.07.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05554914v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0129054192000085" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05442460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Canva" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Manighetti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04342273v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04674600v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bonnot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Rieu-Helft" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03737878v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Denis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Henri Jourdan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281580v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Louren&#231;o" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85248-1_2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03217393v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.338.10" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02368284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3371070" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02355602v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-45237-7_14" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384946v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Garchery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03002187v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Diverio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02276257v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41600-3_8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01936302v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01519732v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Melquiond" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-72308-2_6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534747v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Treinen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01534533v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fumex" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314876v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dross" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Gerlach" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01314885v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01344110v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolai Kosmatov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Signoles" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00913431v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998094v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Delahaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067197v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00998092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43652-3_26" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00778791v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tafat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875395v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789525v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Bormer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brockschmidt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Distefano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gidon Ernst" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00681781v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masashi Asuka" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772508v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Tuyen Nguyen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790310v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534333v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ayad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534336v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Boulm&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525784v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giorgetti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Tushkanova" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Kouchnarenko" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00270820v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03630177v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hubert" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00129055v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rousset" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274993v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11541868_12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1PHN36TZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536135v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Minh Tuyen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00772519v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Beckert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534339v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04265707v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Blanchard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Pr&#233;vosto" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55608-1_1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00431399v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03136256v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00822856v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04991131v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926659v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05001069v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Inoue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05251493v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04487766v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04523865v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baudin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuoq" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Monate" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04820735v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04343157v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03199464v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03526634v2" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03213438v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02447409v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02321691v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02321743v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01907894v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614488v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Dami" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01511183v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01271174v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01406848v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01238376v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766171v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00615623v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishnamani Kalyanasundaram" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00636083v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639977v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Herms" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602266v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525384v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bardou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00491835v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00434452v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001167v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Tomas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-05591850v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>