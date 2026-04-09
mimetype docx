--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Director of research at CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après un baccalauréat Mathélem (C) (1973), une première année de médecine, il entreprend des études de psychologie (DEA à l’université de Caen (1978) et une allocation de recherche doctorale du gouvernement canadien à l'université Laval de Québec (1979-1980), séjour au cours duquel il a été assistant de recherche en psychologie sociale et en psychologie appliquée à la santé. A son retour en France, il entreprend des études de sociologie (Doctorat de l’université de Paris 8, sous la direction de Robert Castel, et enfin une Habilitation à diriger des recherches de l’université de Paris 5 avec François de Singly). Claude Martin a été successivement chargé d’enseignement contractuel puis ingénieur d’étude à l’université de Caen (1982-1992), professeur à l’Ecole Nationale de Santé Publique (1992-1996), puis chercheur au CNRS (depuis 1996). Il a créé et dirigé plusieurs équipes de recherche, dont le Centre de recherche sur le travail social de l’Université de Caen (1982-1992), le Laboratoire d’analyse des politiques sociales et sanitaires (Lapss) de l’ENSP (1992-2008), puis le centre interdisciplinaire de recherche sur les soins de longue durée (SoLo) de 2008 à 2011. Il a dirigé l'UMR 6051 Arènes - CRAPE de décembre 2010 à décembre 2016.Il a été professeur invité de l’Institut national de la recherche scientifique « Culture et société » à Montréal (1999-2000); titulaire de la chaire ‘Social Care - Lien social et santé’ créée par l’EHESP en 2009 et soutenue par la CNSA (Caisse nationale de solidarité pour l’autonomie) (2011-2016) (voir Leçon inaugurale au Collège de France avec Florence Weber et Jean-François Ravaud). Il a été également chercheur associé au pôle « vieillesse et vieillissement » de l’INED et membre du comité de direction du GDR vieillissement jusqu'en décembre 2016. Il enseigne la sociologie et les politiques sociales dans plusieurs universités : universités de Paris Descartes, de Haute Bretagne, Science Po Rennes, EHESP et Conservatoire National des Arts et Métiers. Claude Martin a été titulaire de la Chaire de recherche &amp;quot;Enfance, famille et parentalité&amp;quot; soutenue par la Caisse nationale des allocations familiales de mars 2017 à avril 2020. Depuis octobre 2020, Claude Martin est directeur du programme prioritaire de recherche sur l'autonomie. Ce programme de 30 millions d'€ du PIA3, est porté par le CNRS et l'ANR en est l'opérateur sur la période 2021-2026. Il est (ou a été) membre de plusieurs comités de rédaction de revues de sciences sociales : Sociologie (PUF), Social Policy and Administration (Blackwell), International Journal of Care and Caring (Policy Press), Revue de Politiques sociales et familiales (CNAF), Gérontologie et sociétés (CNAV), Análise Social (Université de Lisbonne), Journal of Community Positive Practices (Open access journal Roumain) et a codirigé la revue internationale Lien social et Politiques avec Frédéric Lesemann, puis Jane Jenson et Johanne Charbonneau jusqu'en 2018 (en accès libre sur erudit.org). Il est également directeur de collection aux Presses de l’EHESP et membre du comité de la collection « Res Publica » des Presses Universitaires de Rennes. Nommé par Laurence Rossignol, ministre de la Famille, de l’Enfance et des Droits des Femmes au grade de Chevalier dans l’ordre de la Légion d’honneur au 1er janvier 2017. La cérémonie de remise de médaille s’est déroulée le 29 mars 2017. Cursus Claude Martin a développé ses travaux de recherche à l'articulation de la sociologie de la famille et des politiques sociales. Ses premiers travaux en sociologie ont porté sur les trajectoires post-divorce et ses conséquences en termes de vulnérabilité. C'est dans ce cadre qu'il s'intéresse au caractère protecteur des liens sociaux primaires, ce qu'il qualifie de capital relationnel. Il a ensuite mené des recherches sur les transformations de la famille et leurs modes de régulation par les pouvoirs publics (en droit civil et en droit social). Il a ainsi mené plusieurs recherches sur la comparaison des politiques familiales en Europe, et plus particulièrement sur les politiques de prise en charge de la petite enfance. S'intéressant à la question de l'articulation des formes privées et publiques de solidarités, ces recherches l'ont conduit à développer au début des années 1990 un nouveau champ de recherche sur la prise en charge des personnes âgées dépendantes, sur le rôle des proches dans la protection contre les risques de l'existence et à étudier plus largement l'évolution des systèmes nationaux de protection sociale en Europe, sous l'angle des pratiques et des politiques de care (« prendre soin »). Fortement impliqué dans des travaux à l'échelle européenne, son champ de recherche actuel est qualifié dans les pays anglo-saxons par l'expression Social Care, c'est-à-dire la combinaison de solidarités entre proches et d'interventions professionnelles ou de prestations et services mis en œuvre pour soutenir les personnes vulnérables ou dépendantes, du fait de leur âge (petite enfance ou personnes très âgées), d'un handicap ou d'incapacités, ou de leur état de santé. Claude Martin a développé cette réflexion sur le rôle des liens sociaux dans la promotion du bien-être dans le cadre de la chaire CNSA &amp;quot;Social Care -Lien social et santé&amp;quot; à l'EHESP. L’ensemble de ses travaux aborde la question du genre et les figures contemporaines de la solidarité.Claude Martin a mené ses recherches avec le soutien de nombreuses institutions, dont la Commission européenne (PCRDT), la Direction de la recherche, des études, de l’évaluation et des statistiques (DREES) et la mission de la recherche (MIRE) du ministère des Affaires sociales et de la santé, la direction de la recherche de la Caisse nationale des allocations familiales, le Haut Conseil de la Population et de la Famille et l'Agence Nationale de la Recherche. Ses derniers travaux ont porté sur les tensions entre vie professionnelle et vie familiale, dans le cadre d'un programme blanc de l'ANR, « Workers under pressure and social care » (WOUPS), sur la vulnérabilité des personnes âgées (programme thématique ANR vulnérabilité) et également sur la prise en charge de patients atteints de la maladie d’Alzheimer (financé par la Caisse Nationale de Solidarité pour l’Autonomie). Il a terminé en 2015 une recherche comparative (ANR internationale) sur les politiques de l’enfance et les nouveaux risques sociaux, dans le cadre du programme « Open Research Area » soutenu par les agences de la recherche française, hollandaise, allemande et britannique. Il achève actuellement une recherche sur la souffrance psychique lors du passage à l'âge adulte avec le soutien de l'IRESP. Il a remis en mars 2017 un rapport à la CNAF sur les politiques de soutien à la parentalité et a obtenu le soutien de la CNAF pour être titulaire d'une chaire de recherche sur &amp;quot;Enfance, bien-être, parentalité&amp;quot;. Cette chaire (2017-2020) a trois objectifs: dresser un état de l'art sur les question de bien-être (déterminants, mesure) en particulier le bien-être des enfants, des adolescents et des jeunes; produire des analyses secondaires de bases de données internationales sur ces questions (HBSC, OCDE, Children's world) et organiser plusieurs séances d'un séminaire international avec les meilleurs spécialistes de ces questions au plan international. Claude Martin a participé à un programme de recherche européen piloté par des collègues de la London School of Economics and political sciences : European network on Long Term Care, quality, cost effectiveness and dependency prevention. Il est également le responsable de l'équipe française de l'European Social Policy Network financé par la Commission Européenne (2015-18). Ce réseau de 35 experts nationaux vient d'être a nouveau sélectionné par la commission européenne pour quatre ans (2019-2022) et il en est le responsable scientifique pour la France. Claude Martin a publié et/ou dirigé 26 ouvrages, une centaine d'articles dans des revues à comité de lecture et 150 chapitres dans des ouvrages collectifs, dont près d'un tiers en langue anglaise. Malgré les réserves qui doivent être adressées aux mesures d’impact, environ 350 de ses publications recueillent plus de 8000 citations sur google scholar en janvier 2022 (facteur h=42 et i10=123 - h42 signifie 42 références citées au moins 42 fois et i10 correspond au nombre de citations citées au moins 10 fois). Son indice sur Researchgate est de 34,19 avec plus de 90,000 consultations (reads) de ses publications. (0) Supprimer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master psychology, (France and Canada) PhD sociology (Paris 8); HDR (Sorbonne). Research professor CNRS; Chair &amp;quot;social care&amp;quot; CNSA (2009-15); Director of research unit UMR 6051(2010-16). Chair Childhood, parenting and well-being (CNAF) (2017-20). Research interests: care; family and parenting policies; long-term care; welfare states. Current work: child well-being. Director of a research program on autonomy at the CNRS (2020-2026</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderating effects of self-defined sexual orientation on the relation between social factors and depressive symptoms or suicidal ideation among French young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junko Kose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Davisse-Paturet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pastorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00127-025-02951-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est quand qu’on va où ? » Les rapports socialement différenciés à l’avenir des lycéen·ne·s en temps de crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Revue des Sciences sociales, 69, pp.88-99. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.9981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Évolution d’un champ de recherche au prisme d’un parcours sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.213-228. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.020.0214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04149473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Isolation Among Older Adults in the Time of COVID-19: A Gender Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.840940. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.840940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When lockdown policies amplify social inequalities in COVID-19 infections: evidence from a cross-sectional populationbased survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (705)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre décennies de rapports et de propositions pour dessiner le chemin vers une cinquième branche du système français de protection sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 01, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03157904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter son logement au temps du confinement. Expériences contrastées et inégalités. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonvalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Habiter son logement au temps du confinement Expériences contrastées et inégalités, n°141 (141), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpsf.141.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à la parentalité peut-il être mis en équations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guédeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école des parents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 639, pp.54-57. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/epar.639.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets inégaux de la crise sanitaire et du confinement sur le bien-être des lycéen·ne·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences &amp; Bonheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.55-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03474800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social inequalities and dynamics of the early COVID-19 epidemic: a prospective cohort study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanna-Eve Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.e052888. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2021-052888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03497227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When lockdown policies amplify social inequalities in COVID-19 infections: evidence from a cross-sectional population-based survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.705. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-10521-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Socially Differentiated Impact of School-related Factors on Children's Life Satisfaction: The French Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Perron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (2), pp.89-117. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/prv.2021.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to Well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°141 (141), pp.231-240. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpsf.141.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalisation du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.5-18. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1073739ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités sociales au temps du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Warszawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/qsp/2020040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectiviser la question parentale. Les apports des parenting culture studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.252-259. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1073751ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisée des savoirs - Penser la vulnérabilité. Les apports de Robert Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 04, pp.667-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02451465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches du bien-être Un champ de recherche multidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°141 (4), pp.231-240. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/caf.2019.3349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Child Well-Being: Evolution of a Notion, Ambiguities of Dimensions and Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1067814ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée positive au service de la parentalité ou l'inverse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp. 61-69. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spi.091.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02375645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding children’s well-being: A political issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131-132, pp.148-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures du bien-être des enfants Revue de littérature sur les grandes enquêtes internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/caf.2019.3350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idéologie du bonheur de chacun à la défense de la joie pour tous. Lectures critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions des valeurs et référentiels des politiques familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 196-197, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.196.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work, family and public policy dynamics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03906701.2017.1377410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques d’accueil des enfants en France et en Europe. Atouts, limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.301-308. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.172.0301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot;Le non-recours aux politiques sociales, Philippe Warin, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01597194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion autour de l'ouvrage &amp;quot;Être un bon parent : une injonction contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thévenot Anne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, familles et migration, 13, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quelles conditions peut-on penser le divorce comme un risque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 71, pp.540-542. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.1603.0540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parent, mode d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands Dossiers Des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.10-11. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gdsh.039.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenting Support in France: Policy in an Ideological Battlefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (4), pp.609-620. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S147474641500024X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la vulnérabilité. Les apports de Robert Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (4), pp.293-298. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00915581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Fluid Resuscitation With Colloids vs Crystalloids on Mortality in Critically Ill Patients Presenting With Hypovolemic Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shidasp Siami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Elatrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 310 (17), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2013.280502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des personnes âgées dépendantes en Europe : le vécu des aidants familiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (4), pp.111. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vsoc.124.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification of care policy measures supporting older people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10433-012-0228-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aidants informels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barreyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Belzile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.7-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens familiaux face à la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 258, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les pays européens prennent en charge la dépendance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00773614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Together Apart in France and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cherlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Cross-Barnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol.66 (n°3-4,), pp.561-582. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.1103.0647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00798749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance des personnes âgées : expériences rennaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Boismenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, 160p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des politiques de la famille en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 322, pp.44-50. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.322.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reframing of family policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (5), pp.410-421. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0958928710380479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques pour la dépendance en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66, pp.61-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier vie familiale et vie professionnelle : un objectif européen dans le modèle français des politiques de la famille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157, pp.114-123. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.157.0114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforming Long-term Care Policy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (4), pp.392-410. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9515.2010.00720.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des effets du divorce et du non divorce sur les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 89, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/caf.2007.2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00250087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Case Study of Care Systems towards Frail Elderly People: Germany, Spain, France, Italy, United Kingdom and Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (1), p. 26-46. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9515.2006.00475.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00153389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famiglia e l'infanzia come « affari di Stato. Le politiche familiari in Francia e in Europa »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, p. 201-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition d'une offre de garde face aux horaires atypiques et flexibles : Leçons de quelques expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 80, p. 11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre sous pression. L'inconciliable vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, p. 64-75. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.122.0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalidad: controversias en torno de un problema público</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ventana, Revista de Estudios de Genero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (22), p. 7-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités : le temps, un enjeu social et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Charbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, p. 5-10. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/012855ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parentalité à la condition parentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'école des parents et des éducateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d’une offre de garde face aux horaires de travail atypiques et flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 80 (1), pp.25-40. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/caf.2005.2142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désarroi des professionnels face à la précarité monoparentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n o 163 (1), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.163.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques sociales en direction des ménages monoparentaux : tendances européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Millar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue : Recherche sur le couple et la famille </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 163, p. 72-88. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.163.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désarroi des professionnels face à la précarité monoparentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue : Recherche sur le couple et la famille </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 163, p. 17-24. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.163.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Working Hours: Consequences for Childcare Arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (6), p. 565-590. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9515.2004.00408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Familles et politiques familiales, 322, pp. 29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01763199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politisation de la prise en charge de la petite enfance. Vues d'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, p. 75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Adults in France: Becoming Adult in the Context of Increased Autonomy and Dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Family Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35 (4), p. 615-626. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/jcfs.35.4.615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter avant de légiférer : l'exemple de la prestation dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 895, p. 55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00153663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société des savoirs, gouvernance et démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50, p.7-14. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/008276ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs aux prises avec l'opinion : l'exemple des effets du divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50, p.57-71. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/008279ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratisation du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48, p. 5-15. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/007888ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des personnes âgées dépendantes en Allemagne, Espagne, France, Italie, Royaume-Uni et Suède. Une étude de cas-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Joël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Colombini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes et Résultats Drees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 176, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faible fécondité en Europe. Un séminaire de l'observatoire européen des affaires familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Bagavos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Observer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PACS and marriage and cohabitation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Law, Policy and the Family</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (3), pp.135-158. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/lawfam/15.1.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de prise en charge des personnes âgées dépendantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6, pp.83-103. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.006.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La repolitisation de la famille contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Commaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre - Revue annuelle de philosophie et de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.129-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défendre les intérêts familiaux en Europe. Le rôle des associations familiales dans la définition de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8, pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prestation spécifique dépendance à domicile en pratiques dans six départements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Schweyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes et Résultats Drees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment identifier le rôle des associations familiales dans la définition de l’action publique en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Observer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Prestation Spécifique Dépendance à la lumière des leçons de l'expérimentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Mohaër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Schweyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84, pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Review Article The Obscure Objectives of Family Policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 29 (4), pp.371-376. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9515.1995.tb00476.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi dépend la dépendance ? Réflexions sur la loi instaurant une prestation spécifique dépendance aux personnes âgées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Sociologie et de Demographie Medicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 39 (2-3), pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets pervers de la solidarité: le cas des femmes seules avec enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actions et recherches sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 9 (4), pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la dépendance à l’autonomie, petite généalogie d’un secteur de l’action publique et sociale Séminaire « Autonomie(s) » séance 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire sur l'autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPR autonomie, Institut longévité, vieillesse et vieillissement, FEDRAH, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04791884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PENSER LES ÂGES DE LA VIE ET LA SUCCESSION DES GÉNÉRATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférencier invité à la pleinière au Haut conseil Enfance, Famille et Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCFEA, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04513356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des deux côtés du miroir : Les apprentissages d'un passeur entre sciences sociales et administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La MIRE: 40 ans d'animation et de valorisation de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur les approches du social care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alis Sopadzhiyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS « Les organisations du welfare : pratiques, expériences et politiques des institutions sociales, sanitaires et médico-sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMES3 - Centre de recherche médecine, science, santé et société, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestations de troubles qualifiés de psychiques lors du passage à l'âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'EHESS "Sociohistoire du handicap : catégories, traitement social et expériences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des hautes études en sciences sociales (EHESS), Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles psychiques lors du passage à l’âge adulte, quel accompagnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeudis en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Rennes, Sep 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politisation de la longévité : une configuration singulière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"savoirs, pratiques, politiques", Les sciences sociales et les transformations contemporaines des mondes de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches Médecine, Sciences, santé, santé mentale et sociétés CERMES 3, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment je tente de penser l’aller-mieux et la résilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir, se rétablir, aller mieux en santé mentale et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jan 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, famille : le temps des grandes transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du bureau des temps de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau des temps, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01172074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à la parentalité : éléments d'une généalogie d'une politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le contrat de responsabilité parentale en question "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Parental Support Policies: a Policy Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop of the PolChi network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenting Support in four European Countries. Elements for a comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trudie Knijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Ostner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Espanet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien social et santé. L'apport des recherches sur le social care dans la compréhension du bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçon inaugurale de la Chaire " Social Care - Lien social et santé "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens familiaux face à la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien familial à l’aube du XXIe siècle. Ombres et lumières : Approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation pour le lien social, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01191346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, famille : le temps des grandes transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements et pensées du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structuration des Centre de mémoire, de ressources et de recherche sur les trajectoires de prise en charge de patients souffrant de la maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème rencontres scientifiques de la CNSA pour l'autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la condition parentale contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée départementale de l'accompagnement à la scolarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condition parentale face à la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Congrès de l'Association internationale des sociologues de langue française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche globale de la question de l'articulation des temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding changes in welfare state regimes: some considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Encontro de Sociologia dos Açores: Coesão social, cidadania e sustentabilidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade dos Açores, Nov 2011, Ponta Delgada, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04325958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la précarité et du précariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la société de neuro-psychiatrie de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de la famille en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque organisé par la revue Projet sur la politique familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenting programs in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Keppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du programme PolChi de l'ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental responsibilities: elements for a genealogy of a policy shift in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual ESPAnet Conference Sustainability and transformation in European Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à l'autonomie des personnes âgées en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hébert Réjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Regards croisés "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A world wide sociology. Enjeux actuels de l'internationalisation des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Sapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être parent aujourd'hui. Approche sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Être parent aujourd'hui : de l'intimité de la relation parentale à l'élaboration d'une politique publique "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international sur la vulnérabilité dans le cadre du projet ANR VULAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condition parentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque organisé par l'APRTF (Association parisienne de recherche et de travail sur les familles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler et prendre soin d'un parent âgé dépendant : analyse comparée dans 6 pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études France-Québec, " Conciliation travail - famille : entre gouvernance et gouvernements. Comparaison France - Québec "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question familiale et la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Reid Hall. Séminaire international autour de Robert Castel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care management policies and practices : Lessons from abroad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on case management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Belesbat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on French Family Policies: What can we learn from the French Case?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" National Plans and Family Policies in Europe: Best practices, partnership and Governance "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chaire sur le Social care à l'EHESP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du lundi de l'EHESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminisation de la pauvreté : la situation des familles monoparentales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " monoparentalité et pauvreté "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condition parentale contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique du Réseau parentalité 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, St-Nicolas de Redon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familialist option of the french Work/family balance policies: elements for a discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work/family balance: politics and policy issues in relation to gender equality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINEFOGO Network and ESRC gender equality network, London School of Economics, Mar 2007, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01172110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parentalité à la condition parentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles formes de parentalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des parents et des éducateurs, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payment for care for dependent elderly people: Policy issue in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Conference on « The Direct Employment of Domiciliary Care by Older People »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working and Caring : Active Daughters and Daughters in Law Caring for a Dependant Elderly Parent in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Social Policy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four generation families and social care in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the European seminar organized by R. Trifiletti, S. Simoni on the SOCCARE project for the European PCRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être des enfants à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions Ltd, pp.342, 2025, 9781789482171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being at school. A public problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. Wiley, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04781401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being at school: A social problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 336p., 2024, 978-1-394-34061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03854791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Family Sociology in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maija L Castrén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Antoine Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The Palgrave Handbook of Family Sociology in Europe, 978-3-030-73308-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03081457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikikomori. Une expérience de confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vellut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Fansten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2-8109-0900-1. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.vellu.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03081470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les parents dans leur travail éducatif et de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 2018, 978-2111454903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'après divorce : Lien familial et vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le sens social, 978-2-7535-3720-0. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.23872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et perte d'autonomie : des défis pour la recherche en sciences sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'EHESP, 168 p., 2014, 978-2-8109-0143-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un bon parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 256 p., 2014, 978-2-8109-0260-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements et pensées du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 368 p., 2014, Sciences humaines, 9782707173065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01142191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work and Care under Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trudie Knijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam University Press, 195 p., 2013, Care &amp; Welfare, 9789089645425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements et pensées du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">la Découverte, 361 p., 2012, 9782707173065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les parents à être parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, 50, 254 p., 2012, Politiques sociales, 9782110091772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier vie familiale & vie professionnelle en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 386p., 2008, 978-2-85952-974-1. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.lebih.2008.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il des classes sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Chopart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions ENSP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 298 p., 2004, 978-2-85952-868-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00172429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépendance des personnes âgées : quelles politiques en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lafore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 372p., 2003, 2-86847-535-3. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.14898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion, l'état des savoirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Schweyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 588p., 1996, 9782707125408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches action sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIRE. La Documentation Française, pp.135, 1986, Le point sur, 2-11-001629-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the French top-down management of the COVID-19 pandemic on residential care homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long-Term Care and Older People in Western Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-115, 2025, 978-1447367284. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56687/9781447367314-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unequal impact of school-related factors to explain low levels of subjective well-being among students in France, the United Kingdom and Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Well-being at school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2025, education and society, 978-1-789-45217-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04838812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding changes in welfare state regimes: some considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coesão social, cidadania e sustentabilidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Azores Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04843254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unequal Impact of School-related Factors on Low Levels of Subjective Well-being Among Students in France, the UK and Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Well-being at School. A Social Problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, p.141-175, 2024, 978-1-394-34061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From educating mothers to neuroparenting: Ideas and controversies in parenting issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education, parenting and mental health care in Europe: The contradictions of building autonomous individuals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.129-144, 2024, 978-1-032-45478-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04843241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médico-social : les mots pour le dire à l’échelle internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interroger le médico-social: regards des sciences sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.59-79, 2024, 9978-2-10-086632-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04843201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Well-being at School: A Social Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Well-being at School: A Social Problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.15-42, 2024, 978-1-394-34061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High School Experience. Between School, Peers and Parental Expectations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Le Trividic-Harrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child’s Well-Being at School: A Social Problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La monoparentalité a des conséquences négatives sur le bien-être des enfants »?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les familles monoparentales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le cavalier bleu, pp.59-68, 2024, 979-10-318-0674-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04843307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating Parents: critical policy issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Handbook of Family Policy: A Life-Course Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://global.oup.com/academic/product/the-oxford-handbook-of-family-policy-9780197518151?cc=fr&amp;lang=en&#, 2023, 9780197518151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lone / one parent families versus lone / single mothers. L’internationalisation d’un problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les familles monoparentales. Conditions de vie, vécu et action publique. Un état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la documentation française, pp.265-269, 2023, 9782111578159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des deux côtés du miroir : Les apprentissages d’un passeur entre sciences sociales et administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La MIRE, 40 ans d’animation et de valorisation de la recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-30, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03854822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille ou saisir la famille qui vient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Fassin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société qui vient, sous la direction de Didier Fassin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782021481624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentalité positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2130818984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a ‘parenting regime’: globalizing tendencies and localised variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macvarish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Family Sociology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-3-030-73305-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène hikikomori : Le moment du passage à l’âge adulte et ses enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hikikomori : une expérience de confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-8109-0900-1. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.vellu.2021.01.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner sur le chemin de l’emploi : Le rôle d’une mission locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BROCHARD Alice, MARTIN Claude, ROTHé Céline, « 10. Accompagner sur le chemin de l’emploi : le rôle d’une mission locale », dans : Natacha Vellut éd., Hikikomori. Une expérience de confinement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, 2021, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.vellu.2021.01.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard rétrospectif sur l’éducation des parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régine Scelles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parentalités en mouvement, des pratiques à inventer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, édition érès, pp.17-32, 2021, collection « L’école des parents », 978-2749270487. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.scell.2021.01.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vellut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Fansten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vellut, Natacha, Martin, Claude, Figueiredo, Cristina, Fansten, Maïa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hikikomori, une expérience de confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, 2021, 978-2-8109-0900-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El care: ¿cómo imponerlo en la acción pública?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Damamme, H. Hirata, P. Molinier (Coords), M. Wlosko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El trabajo: entre lo público, lo privado y lo intimo. Comparaciones y desafíos internacionales del cuidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUNLA, 2021, 978-987-4937-95-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03502885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les conséquences de la longévité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Paugam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 questions de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, p. 365-374, 2020, 978-2130820673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03476832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi les parents sont-ils responsables?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Paugam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 questions de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 385-392, 2020, 978-2130820673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement ou investissement des parents: pour quel bien-être des enfants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Accompagner les parents dans leur travail éducatif et de soin. Savoirs, questions et perspectives pour l’action publique et la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2018, 978-2-11-145490-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01746007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers for Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guiraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bent Greve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of the Welfare State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.283 - 292, 2018, 9781138631649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggers and drivers of change in framing parenting support in Northwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trudie Knijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Ostner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Family Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.152-166, 2018, 978-178471934-0. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781784719340.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bien-être à l'épanouissement de l'enfant. Investissement social et investissement parental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Bonnefoy, Bénédicte Caucat, Cécile Garrigues et Pierre Suesser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et épanouissement de l’enfant : dans quel environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">editions Erès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-66, 2018, 978-2749260648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01875244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longévité et nouveaux risques sociaux. Pour une politique des âges de la vie dans une société du Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Guillemard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allongement de la vie : quels défis, quelles politiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-278, 2017, 978-2707197474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un plaidoyer pour une élite sociale locale et un Positive Welfare [Préface]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un état social actif à la française?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 5-8, 2016, 978-2-8109-0412-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southern Welfare States: Configuration of the Welfare Balance between State and the Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Europe? Italy, Spain, Portugal, and Greece from the 1950s until the present day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-100, 2015, 9783593504827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il cibler des populations « à risques » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut conseil de la santé publique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé en France. Problèmes et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, La Documentation française, collection "Avis et rapports",</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 94-95, 2015, Santé, bioéthique, 978-2-11-009981-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01781207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonvalet Catherine; Clément Céline; Ogg Jim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewing the Family : A History of the Baby Boomers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-3-319-08545-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01336864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question familiale face à la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements et pensées du changement. Echanges avec Robert Castel. 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-260, 2014, 978 2 7071 7306 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que font les parents ? Construction d'un problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'EHESP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Être un bon parent". Une injonction contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, 2014, 978 2 8109 0260 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance, soins de longue durée et politiques publiques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillesses et vieillissements. Regards sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de rennes, pp.127-140, 2014, 978-2-7535-2946-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working caregivers ‘living under pressure’ in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work and Care under Pressure. Care Arrangements across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, pp.101-124, 2013, 9789089645425. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt6wp708.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Workers under pressure and social care arrangements: A research framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trudie Knijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work and Care under Pressure. Care Arrangements across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, pp.7-31, 2013, Work and care under pressure. Care arrangements across Europe, 9789089645425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le social care ? Une revue de questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, migrations et globalisation de la reproduction sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graduate Institute Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-104, 2013, Cahiers genre et développement, 978-2-940503-94-0. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.iheid.5952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrangements de garde et horaires de travail non standard : analyse comparative de trois pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Le Borgne-Uguen, Muriel Rebourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entraide familiale : régulations juridiques et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.61-80, 2012, Des sociétés, 978-2-7535-1791-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à la parentalité : généalogie et contours d'une politique publique émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aider les parents à être parents. Le soutien à la parentalité, une perspective internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.29-64, 2012, Centre d'analyse stratégique, 978-2-11-009177-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question familiale face à la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert CASTEL, Claude MARTIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements et pensée du changement : échanges avec Robert Castel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.246-260, 2012, Recherches, 9782707173065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Politiche familiari in Francia: Una prospettiva di Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riccardo Prandini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche familiari europee : Convergenze e divergenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci editore, Chapitre 4, 2012, Collana dell'Osservatorio nazionale sulla famiglia, 978-8843063079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforming Long-Term Care Policy in France: Private-Public Complementarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joan Costa-Font. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reforming Long-Term Care in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.35-52, 2011, 978-1444338737. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444395556.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désaffiliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paugam Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 100 mots de la sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.12, 2010, Que-Sais-Je ?, 978-2130574057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paugam Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 100 mots de la sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.61, 2010, Que-Sais-Je ?, 978-2130574057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00788725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borraz Olivier et Guiraudon Virginie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques publiques, tome 2 : Changer la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science Po, pp.31-55, 2010, 978-2-7246-1148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paugam Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 100 mots de la sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.107, 2010, Que-Sais-Je ?, 978-2130574057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00788727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fassin Didier, Hauray Boris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé publique : l'état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.257-268, 2010, Hors collection Sciences Humaines, 9782707164902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisation et politiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Corcuff, Christian Le Bart, François de Singly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'individu aujourd'hui : débats sociologiques et contrepoints philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.245-254, 2010, 978-2-7535-1083-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la conciliation vie familiale - vie professionnelle en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">presses de l'EHESP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier vie familiale et vie professionnelle en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, pp.5-34, 2008, Lien social et politiques, 978-2-85952-974-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family and work in France: innovative experiences in care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconciling Family and Work: New Challenges for Social Policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, pp.101-118, 2006, 9788846475954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01297178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille a-t-elle changé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La famille change-t-elle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, p. 7-18, 2006, 978-2749205731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalité : une question politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La famille change-t-elle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, p. 59-70, 2006, 978-2749205731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family and Work in France : Innovative Experiences in Care Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconciling family and work: new challenges for social policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Angelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 101-118, 2006, 9788846475954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00185755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisation, famille et lien social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 311-326, 2005, 2-7475-7859-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Working Hours: Consequences for Childcare Arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overstretched. European Families Up Against the Demands of Work and Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-33, 2005, 978-1-405-13212-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00179932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard sur la famille française et européenne : Conférence de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la diversité des familles – Mieux comprendre pour mieux soutenir Actes du Colloque – 10 et 11 mai 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernement du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 171-183, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de l'enfance en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants, adultes : vers une égalité de statuts ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universalis, p. 171-182, 2004, 978-2852297814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalité : controverses autour d'un problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternité et parentalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions ENSP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 25-35, 2004, 978-2-85952-897-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rediscovery of family solidarity: Backgrounds and concepts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarity between the Sexes and the Generations: Transformations in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-17, 2004, 1-84376-358-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour des classes sociales ou amnésie sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que reste-t-il des classes sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions ENSP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-19, 2004, 978-2-85952-868-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et générations : grandes tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état de la France 2003-2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, p. 75-82, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des politiques sociales en direction des familles monoparentales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Millar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les familles monoparentales en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAF, p. 36-76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rediscovery of Family Solidarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarity between the Sexes and the Generations: Transformations in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwards Elgar Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 3-17, 2004, 978 1 84376 358 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accueil des jeunes enfants en Europe. Quelles leçons pour le cas français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accueil des jeunes enfants en France : Etat des lieux et pistes d'amélioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, p. 137-192, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir autonome : un défi européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dépendance des personnes âgées. Quelles politiques en Europe ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-25., 2003, 978-2-86847-535-0. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.14902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solidarités familiales : bon ou mauvais objet sociologique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarités familiales en questions. Entraide et transmission.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.P., 2003, 978-2-275-02319-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les paniers de services aux personnes âgées dépendantes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dépendance des personnes âgées. Quelles politiques en Europe ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 339-355, 2003, 978-2-86847-535-0. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.14943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00176998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et générations : grandes tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état de la France 2002-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, p. 88-94, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités familiales : l'illusion du renouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familles. Permanence et métamorphoses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Sciences humaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 107-112, 2002, 9782912601162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille: une valeur en hausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation du travail : un temps nouveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KPMG, p. 91-94., 2002, Les clés de l'avenir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements et permanences dans la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Huerre et L. Renard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parents et adolescents: des interactions au fil du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, pp.17-37, 2001, Enfances et Psy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat-providence et cohésion sociale en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Combemasle, J-P. Piriou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences économiques et sociales. Nouveau manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La découverte, pp.569-585, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l’espace domestique dans les trajectoires post-divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires familiales et espaces de vie en milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.371-394, 1998, Sociologie, 978-2-7297-1054-5. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pul.9851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caring for very young children and dependent elderly people in France: Towards a commodification of social care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Math</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Renaudat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jane Lewis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, social care and welfare state restructuring in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-174, 1998, 9781138316393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités familiales : débat scientifique, enjeu politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire ou faire-faire ? : Famille et services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-73, 1995, Le sens social, 978-2-7535-3780-4. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.23821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait de Robert Castel , in Bulletin d'histoire de la sociologie, n°15-16, mars 2025, p. 45-47. Édité par le réseau thématique 49 « Histoire de la sociologie » de l'Association française de sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les lycéens se représentent l’avenir en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.4xc54v5qj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combating energy poverty in France: a decade of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPN Flash Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03854809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États-providence européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03854816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress towards a law on ageing in France: the country recognises a fifth branch of the social security system centred on autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPN Flash Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03854804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France in the face of COVID-19: From lockdown to crises and responses for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPN Flash Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des politiques sociales en direction des familles monoparentales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Millar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the French top-down management of the COVID 19 pandemic on residential care homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being at school, an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04738639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From educating mothers to neuroparenting: Ideas and controversies in parenting issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04330139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Castel (mars 1933 – mars 2013). Portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04370064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie, développement personnel et bien-être : Robert Castel, un visionnaire des effets de la culture psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04789215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Médico-social : les mots pour le dire à l’échelle internationale”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04149503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Lone / one parent families versus lone / single mothers. L’internationalisation d’un problème public”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04149492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Médico-social : les mots pour le dire à l'échelle internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexes de l’article « C’est quand qu’on va où ? ». Les rapports socialement différenciés à l’avenir des lycéen·ne·s en temps de crises, Revue des sciences sociales, n°69, pp. 20 – 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04043889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène Hikikomori au moment du passage à l'âge adulte et ses enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04772922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner sur le chemin de l’emploi : le rôle d’une mission locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04772971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentalité positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03544705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions familiales : regard rétrospectif sur un parcours sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPN Country Profile France 2021-2022 EUROPEAN COMMISSION Directorate-General for Employment, Social Affairs and Inclusion Directorate D -Social rights and inclusion Unit D.2 -Social protection systems Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03893486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governmental response to the COVID-19 pandemic in Long-Term Care residences for older people: preparedness, responses and challenges for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pistes pour comprendre le phénomène du retrait social des jeunes dans les sociétés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03356681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la solidarité en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes adultes en France. Un débat politique et scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pugeault-Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02445544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idéologie du bonheur de chacun à la défense de la joie pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Understanding changes in welfare state regimes: some considerations”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04149499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French social and long term care system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02058183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfance : une question politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02091973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la parentalité ; gouverner par les parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01575377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les parents dans leur travail éducatif et de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Hammouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sellenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions le divorce peut-il être pensé comme un risque?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion autour de l'ouvrage &amp;quot;Être un bon parent: une injonction contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thévenot Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)-Discovering parents and parenting in France: What really is new?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On What Condition can Divorce be Considered as a Risk?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What really is new under the spotlight? (Re)-discovering parents and parenting in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baby Friendly State: Lessons from the French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalité en question. Perspectives sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access for children in need to the key services covered by the European Child Guarantee – France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social protection and inclusion policy responses to the COVID-19 crisis : France 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alis Sopadzhiyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Valdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau européen de la politique sociale de la Commission européenne. 2021, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03977365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPN Thematic Report: Social protection and inclusion policy responses to the COVID-19 crisis - France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alis Sopadzhiyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Valdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Social Policy Network (ESPN); European Commission. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPN Thematic Report on Access to essential services for low-income people – France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Meslet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Social Policy Network (ESPN); European Commission. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the 2021 SPC-COM report on long-term care for older people in the EU France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European, social policy network. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03655384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les «nouveaux risques sociaux»: Le cas des politiques en direction de l’enfance et de la parentalité dans les systèmes de protection sociale européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Keppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR-10-ORA-005, ANR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01168719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chaire 'Lien social et sante – Social Care' – quelques leçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EHESP; CNSA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01174849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à la parentalité. Généalogie et contours d'une politique émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'analyse stratégique. 2012, pp.5-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les parents à être parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre d'analyse stratégique. 2012, 196 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTICULER VIE FAMILIALE ET VIE PROFESSIONNELLE AVEC DES HORAIRES DE TRAVAIL NON STANDARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EHESP. 2007, 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du Haut conseil de la population et de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lesnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national de l'entrepreneuriat(CNE); Haut conseil de la population et de la famille. 2003, 210 p., graphiques, tableaux, bibliographie, références bibliographiques et notes en bas de page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider un parent âgé dépendant Impact sur la vie professionnelle et sociale des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRAPE; EHESP. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative de la mise en oeuvre de la Prestation Spécifique Dépendance (PSD). Première partie, enquête PSD domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Loncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Bréchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction de la recherche des études, de l'évaluation et des statistiques (DREES) Ministère de l'Emploi et de la Solidarité. 2000, 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'une &amp;quot;élite du Welfare&amp;quot; ? Sociologie des sommets de l'Etat en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hassenteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 6051 CRAPE. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prestation expérimentale dépendance en Ille-et-Vilaine : leçons d'un apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Mohaër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Schweyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Nationale de la Santé Publique (ENSP). 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui doit nourrir L'Enfant don't le père est absent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Caisse Nationale des Allocations Familiales. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médiations familiales. Structures, modèles d'intervention, publics et rapports au judiciaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Maunaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bellamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 92 05 042 00 210 75 01, ministère de la justice. service de la recherche. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau relationnel et support social. Des notions pertinentes pour penser l'articulation entre santé et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 34689, université de Caen. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation politique de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université René Descartes - Paris V, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00941425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes et les carrières, XIXe-XXe siècle. Les interprètes après 1964 : portraits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mots de la science » : P comme parentalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Deroeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mots de la science » : P comme parentalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Deroeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId497"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Director of research at CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après un baccalauréat Mathélem (C) (1973), une première année de médecine, il entreprend des études de psychologie (DEA à l’université de Caen (1978) et une allocation de recherche doctorale du gouvernement canadien à l'université Laval de Québec (1979-1980), séjour au cours duquel il a été assistant de recherche en psychologie sociale et en psychologie appliquée à la santé. A son retour en France, il entreprend des études de sociologie (Doctorat de l’université de Paris 8, sous la direction de Robert Castel, et enfin une Habilitation à diriger des recherches de l’université de Paris 5 avec François de Singly). Claude Martin a été successivement chargé d’enseignement contractuel puis ingénieur d’étude à l’université de Caen (1982-1992), professeur à l’Ecole Nationale de Santé Publique (1992-1996), puis chercheur au CNRS (depuis 1996). Il a créé et dirigé plusieurs équipes de recherche, dont le Centre de recherche sur le travail social de l’Université de Caen (1982-1992), le Laboratoire d’analyse des politiques sociales et sanitaires (Lapss) de l’ENSP (1992-2008), puis le centre interdisciplinaire de recherche sur les soins de longue durée (SoLo) de 2008 à 2011. Il a dirigé l'UMR 6051 Arènes - CRAPE de décembre 2010 à décembre 2016.Il a été professeur invité de l’Institut national de la recherche scientifique « Culture et société » à Montréal (1999-2000); titulaire de la chaire ‘Social Care - Lien social et santé’ créée par l’EHESP en 2009 et soutenue par la CNSA (Caisse nationale de solidarité pour l’autonomie) (2011-2016) (voir Leçon inaugurale au Collège de France avec Florence Weber et Jean-François Ravaud). Il a été également chercheur associé au pôle « vieillesse et vieillissement » de l’INED et membre du comité de direction du GDR vieillissement jusqu'en décembre 2016. Il enseigne la sociologie et les politiques sociales dans plusieurs universités : universités de Paris Descartes, de Haute Bretagne, Science Po Rennes, EHESP et Conservatoire National des Arts et Métiers. Claude Martin a été titulaire de la Chaire de recherche &amp;quot;Enfance, famille et parentalité&amp;quot; soutenue par la Caisse nationale des allocations familiales de mars 2017 à avril 2020. Depuis octobre 2020, Claude Martin est directeur du programme prioritaire de recherche sur l'autonomie. Ce programme de 30 millions d'€ du PIA3, est porté par le CNRS et l'ANR en est l'opérateur sur la période 2021-2026. Il est (ou a été) membre de plusieurs comités de rédaction de revues de sciences sociales : Sociologie (PUF), Social Policy and Administration (Blackwell), International Journal of Care and Caring (Policy Press), Revue de Politiques sociales et familiales (CNAF), Gérontologie et sociétés (CNAV), Análise Social (Université de Lisbonne), Journal of Community Positive Practices (Open access journal Roumain) et a codirigé la revue internationale Lien social et Politiques avec Frédéric Lesemann, puis Jane Jenson et Johanne Charbonneau jusqu'en 2018 (en accès libre sur erudit.org). Il est également directeur de collection aux Presses de l’EHESP et membre du comité de la collection « Res Publica » des Presses Universitaires de Rennes. Nommé par Laurence Rossignol, ministre de la Famille, de l’Enfance et des Droits des Femmes au grade de Chevalier dans l’ordre de la Légion d’honneur au 1er janvier 2017. La cérémonie de remise de médaille s’est déroulée le 29 mars 2017. Cursus Claude Martin a développé ses travaux de recherche à l'articulation de la sociologie de la famille et des politiques sociales. Ses premiers travaux en sociologie ont porté sur les trajectoires post-divorce et ses conséquences en termes de vulnérabilité. C'est dans ce cadre qu'il s'intéresse au caractère protecteur des liens sociaux primaires, ce qu'il qualifie de capital relationnel. Il a ensuite mené des recherches sur les transformations de la famille et leurs modes de régulation par les pouvoirs publics (en droit civil et en droit social). Il a ainsi mené plusieurs recherches sur la comparaison des politiques familiales en Europe, et plus particulièrement sur les politiques de prise en charge de la petite enfance. S'intéressant à la question de l'articulation des formes privées et publiques de solidarités, ces recherches l'ont conduit à développer au début des années 1990 un nouveau champ de recherche sur la prise en charge des personnes âgées dépendantes, sur le rôle des proches dans la protection contre les risques de l'existence et à étudier plus largement l'évolution des systèmes nationaux de protection sociale en Europe, sous l'angle des pratiques et des politiques de care (« prendre soin »). Fortement impliqué dans des travaux à l'échelle européenne, son champ de recherche actuel est qualifié dans les pays anglo-saxons par l'expression Social Care, c'est-à-dire la combinaison de solidarités entre proches et d'interventions professionnelles ou de prestations et services mis en œuvre pour soutenir les personnes vulnérables ou dépendantes, du fait de leur âge (petite enfance ou personnes très âgées), d'un handicap ou d'incapacités, ou de leur état de santé. Claude Martin a développé cette réflexion sur le rôle des liens sociaux dans la promotion du bien-être dans le cadre de la chaire CNSA &amp;quot;Social Care -Lien social et santé&amp;quot; à l'EHESP. L’ensemble de ses travaux aborde la question du genre et les figures contemporaines de la solidarité.Claude Martin a mené ses recherches avec le soutien de nombreuses institutions, dont la Commission européenne (PCRDT), la Direction de la recherche, des études, de l’évaluation et des statistiques (DREES) et la mission de la recherche (MIRE) du ministère des Affaires sociales et de la santé, la direction de la recherche de la Caisse nationale des allocations familiales, le Haut Conseil de la Population et de la Famille et l'Agence Nationale de la Recherche. Ses derniers travaux ont porté sur les tensions entre vie professionnelle et vie familiale, dans le cadre d'un programme blanc de l'ANR, « Workers under pressure and social care » (WOUPS), sur la vulnérabilité des personnes âgées (programme thématique ANR vulnérabilité) et également sur la prise en charge de patients atteints de la maladie d’Alzheimer (financé par la Caisse Nationale de Solidarité pour l’Autonomie). Il a terminé en 2015 une recherche comparative (ANR internationale) sur les politiques de l’enfance et les nouveaux risques sociaux, dans le cadre du programme « Open Research Area » soutenu par les agences de la recherche française, hollandaise, allemande et britannique. Il achève actuellement une recherche sur la souffrance psychique lors du passage à l'âge adulte avec le soutien de l'IRESP. Il a remis en mars 2017 un rapport à la CNAF sur les politiques de soutien à la parentalité et a obtenu le soutien de la CNAF pour être titulaire d'une chaire de recherche sur &amp;quot;Enfance, bien-être, parentalité&amp;quot;. Cette chaire (2017-2020) a trois objectifs: dresser un état de l'art sur les question de bien-être (déterminants, mesure) en particulier le bien-être des enfants, des adolescents et des jeunes; produire des analyses secondaires de bases de données internationales sur ces questions (HBSC, OCDE, Children's world) et organiser plusieurs séances d'un séminaire international avec les meilleurs spécialistes de ces questions au plan international. Claude Martin a participé à un programme de recherche européen piloté par des collègues de la London School of Economics and political sciences : European network on Long Term Care, quality, cost effectiveness and dependency prevention. Il est également le responsable de l'équipe française de l'European Social Policy Network financé par la Commission Européenne (2015-18). Ce réseau de 35 experts nationaux vient d'être a nouveau sélectionné par la commission européenne pour quatre ans (2019-2022) et il en est le responsable scientifique pour la France. Claude Martin a publié et/ou dirigé 26 ouvrages, une centaine d'articles dans des revues à comité de lecture et 150 chapitres dans des ouvrages collectifs, dont près d'un tiers en langue anglaise. Malgré les réserves qui doivent être adressées aux mesures d’impact, environ 350 de ses publications recueillent plus de 8000 citations sur google scholar en janvier 2022 (facteur h=42 et i10=123 - h42 signifie 42 références citées au moins 42 fois et i10 correspond au nombre de citations citées au moins 10 fois). Son indice sur Researchgate est de 34,19 avec plus de 90,000 consultations (reads) de ses publications. (0) Supprimer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master psychology, (France and Canada) PhD sociology (Paris 8); HDR (Sorbonne). Research professor CNRS; Chair &amp;quot;social care&amp;quot; CNSA (2009-15); Director of research unit UMR 6051(2010-16). Chair Childhood, parenting and well-being (CNAF) (2017-20). Research interests: care; family and parenting policies; long-term care; welfare states. Current work: child well-being. Director of a research program on autonomy at the CNRS (2020-2026</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderating effects of self-defined sexual orientation on the relation between social factors and depressive symptoms or suicidal ideation among French young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junko Kose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Davisse-Paturet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pastorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00127-025-02951-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Évolution d’un champ de recherche au prisme d’un parcours sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.213-228. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.020.0214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04149473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est quand qu’on va où ? » Les rapports socialement différenciés à l’avenir des lycéen·ne·s en temps de crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Revue des Sciences sociales, 69, pp.88-99. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.9981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Isolation Among Older Adults in the Time of COVID-19: A Gender Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.840940. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.840940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social inequalities and dynamics of the early COVID-19 epidemic: a prospective cohort study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanna-Eve Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.e052888. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2021-052888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03497227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à la parentalité peut-il être mis en équations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guédeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école des parents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 639, pp.54-57. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/epar.639.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter son logement au temps du confinement. Expériences contrastées et inégalités. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonvalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Habiter son logement au temps du confinement Expériences contrastées et inégalités, n°141 (141), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpsf.141.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets inégaux de la crise sanitaire et du confinement sur le bien-être des lycéen·ne·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences &amp; Bonheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.55-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03474800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When lockdown policies amplify social inequalities in COVID-19 infections: evidence from a cross-sectional population-based survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.705. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-10521-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Socially Differentiated Impact of School-related Factors on Children's Life Satisfaction: The French Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Perron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (2), pp.89-117. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/prv.2021.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to Well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°141 (141), pp.231-240. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpsf.141.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When lockdown policies amplify social inequalities in COVID-19 infections: evidence from a cross-sectional populationbased survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (705)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre décennies de rapports et de propositions pour dessiner le chemin vers une cinquième branche du système français de protection sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 01, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03157904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités sociales au temps du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Warszawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/qsp/2020040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalisation du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.5-18. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1073739ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectiviser la question parentale. Les apports des parenting culture studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.252-259. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1073751ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée positive au service de la parentalité ou l'inverse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp. 61-69. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spi.091.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02375645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding children’s well-being: A political issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131-132, pp.148-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Child Well-Being: Evolution of a Notion, Ambiguities of Dimensions and Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1067814ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures du bien-être des enfants Revue de littérature sur les grandes enquêtes internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/caf.2019.3350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idéologie du bonheur de chacun à la défense de la joie pour tous. Lectures critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisée des savoirs - Penser la vulnérabilité. Les apports de Robert Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 04, pp.667-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02451465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches du bien-être Un champ de recherche multidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°141 (4), pp.231-240. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/caf.2019.3349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions des valeurs et référentiels des politiques familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 196-197, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.196.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work, family and public policy dynamics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03906701.2017.1377410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques d’accueil des enfants en France et en Europe. Atouts, limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.301-308. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.172.0301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot;Le non-recours aux politiques sociales, Philippe Warin, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01597194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion autour de l'ouvrage &amp;quot;Être un bon parent : une injonction contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thévenot Anne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, familles et migration, 13, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quelles conditions peut-on penser le divorce comme un risque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 71, pp.540-542. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.1603.0540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parent, mode d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands Dossiers Des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.10-11. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gdsh.039.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenting Support in France: Policy in an Ideological Battlefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (4), pp.609-620. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S147474641500024X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la vulnérabilité. Les apports de Robert Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (4), pp.293-298. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00915581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Fluid Resuscitation With Colloids vs Crystalloids on Mortality in Critically Ill Patients Presenting With Hypovolemic Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shidasp Siami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Elatrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 310 (17), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2013.280502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification of care policy measures supporting older people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10433-012-0228-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des personnes âgées dépendantes en Europe : le vécu des aidants familiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (4), pp.111. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vsoc.124.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens familiaux face à la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 258, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aidants informels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barreyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Belzile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.7-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Together Apart in France and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cherlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Cross-Barnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol.66 (n°3-4,), pp.561-582. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.1103.0647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00798749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance des personnes âgées : expériences rennaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Boismenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, 160p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des politiques de la famille en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 322, pp.44-50. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.322.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les pays européens prennent en charge la dépendance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00773614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier vie familiale et vie professionnelle : un objectif européen dans le modèle français des politiques de la famille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157, pp.114-123. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.157.0114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reframing of family policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (5), pp.410-421. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0958928710380479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques pour la dépendance en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66, pp.61-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforming Long-term Care Policy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (4), pp.392-410. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9515.2010.00720.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des effets du divorce et du non divorce sur les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 89, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/caf.2007.2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00250087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Case Study of Care Systems towards Frail Elderly People: Germany, Spain, France, Italy, United Kingdom and Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (1), p. 26-46. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9515.2006.00475.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00153389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre sous pression. L'inconciliable vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, p. 64-75. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.122.0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalidad: controversias en torno de un problema público</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ventana, Revista de Estudios de Genero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (22), p. 7-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités : le temps, un enjeu social et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Charbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, p. 5-10. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/012855ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d’une offre de garde face aux horaires de travail atypiques et flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 80 (1), pp.25-40. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/caf.2005.2142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parentalité à la condition parentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'école des parents et des éducateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famiglia e l'infanzia come « affari di Stato. Le politiche familiari in Francia e in Europa »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, p. 201-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition d'une offre de garde face aux horaires atypiques et flexibles : Leçons de quelques expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 80, p. 11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques sociales en direction des ménages monoparentaux : tendances européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Millar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue : Recherche sur le couple et la famille </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 163, p. 72-88. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.163.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désarroi des professionnels face à la précarité monoparentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n o 163 (1), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.163.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Working Hours: Consequences for Childcare Arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (6), p. 565-590. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9515.2004.00408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désarroi des professionnels face à la précarité monoparentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue : Recherche sur le couple et la famille </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 163, p. 17-24. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.163.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Familles et politiques familiales, 322, pp. 29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01763199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politisation de la prise en charge de la petite enfance. Vues d'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, p. 75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Adults in France: Becoming Adult in the Context of Increased Autonomy and Dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Family Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35 (4), p. 615-626. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/jcfs.35.4.615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société des savoirs, gouvernance et démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50, p.7-14. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/008276ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs aux prises avec l'opinion : l'exemple des effets du divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50, p.57-71. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/008279ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratisation du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48, p. 5-15. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/007888ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter avant de légiférer : l'exemple de la prestation dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 895, p. 55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00153663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des personnes âgées dépendantes en Allemagne, Espagne, France, Italie, Royaume-Uni et Suède. Une étude de cas-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Joël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Colombini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes et Résultats Drees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 176, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PACS and marriage and cohabitation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Law, Policy and the Family</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (3), pp.135-158. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/lawfam/15.1.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faible fécondité en Europe. Un séminaire de l'observatoire européen des affaires familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Bagavos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Observer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de prise en charge des personnes âgées dépendantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6, pp.83-103. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.006.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La repolitisation de la famille contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Commaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre - Revue annuelle de philosophie et de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.129-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défendre les intérêts familiaux en Europe. Le rôle des associations familiales dans la définition de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8, pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prestation spécifique dépendance à domicile en pratiques dans six départements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Schweyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes et Résultats Drees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment identifier le rôle des associations familiales dans la définition de l’action publique en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Observer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Prestation Spécifique Dépendance à la lumière des leçons de l'expérimentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Mohaër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Schweyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84, pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Review Article The Obscure Objectives of Family Policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 29 (4), pp.371-376. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9515.1995.tb00476.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi dépend la dépendance ? Réflexions sur la loi instaurant une prestation spécifique dépendance aux personnes âgées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Sociologie et de Demographie Medicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 39 (2-3), pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets pervers de la solidarité: le cas des femmes seules avec enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actions et recherches sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 9 (4), pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la dépendance à l’autonomie, petite généalogie d’un secteur de l’action publique et sociale Séminaire « Autonomie(s) » séance 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire sur l'autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPR autonomie, Institut longévité, vieillesse et vieillissement, FEDRAH, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04791884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PENSER LES ÂGES DE LA VIE ET LA SUCCESSION DES GÉNÉRATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférencier invité à la pleinière au Haut conseil Enfance, Famille et Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCFEA, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04513356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des deux côtés du miroir : Les apprentissages d'un passeur entre sciences sociales et administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La MIRE: 40 ans d'animation et de valorisation de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur les approches du social care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alis Sopadzhiyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS « Les organisations du welfare : pratiques, expériences et politiques des institutions sociales, sanitaires et médico-sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMES3 - Centre de recherche médecine, science, santé et société, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestations de troubles qualifiés de psychiques lors du passage à l'âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'EHESS "Sociohistoire du handicap : catégories, traitement social et expériences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des hautes études en sciences sociales (EHESS), Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politisation de la longévité : une configuration singulière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"savoirs, pratiques, politiques", Les sciences sociales et les transformations contemporaines des mondes de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches Médecine, Sciences, santé, santé mentale et sociétés CERMES 3, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles psychiques lors du passage à l’âge adulte, quel accompagnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeudis en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Rennes, Sep 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment je tente de penser l’aller-mieux et la résilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir, se rétablir, aller mieux en santé mentale et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jan 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, famille : le temps des grandes transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements et pensées du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens familiaux face à la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien familial à l’aube du XXIe siècle. Ombres et lumières : Approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation pour le lien social, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01191346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Parental Support Policies: a Policy Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop of the PolChi network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenting Support in four European Countries. Elements for a comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trudie Knijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Ostner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Espanet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien social et santé. L'apport des recherches sur le social care dans la compréhension du bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçon inaugurale de la Chaire " Social Care - Lien social et santé "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la condition parentale contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée départementale de l'accompagnement à la scolarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structuration des Centre de mémoire, de ressources et de recherche sur les trajectoires de prise en charge de patients souffrant de la maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème rencontres scientifiques de la CNSA pour l'autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condition parentale face à la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Congrès de l'Association internationale des sociologues de langue française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, famille : le temps des grandes transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du bureau des temps de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau des temps, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01172074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à la parentalité : éléments d'une généalogie d'une politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le contrat de responsabilité parentale en question "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à l'autonomie des personnes âgées en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hébert Réjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Regards croisés "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental responsibilities: elements for a genealogy of a policy shift in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual ESPAnet Conference Sustainability and transformation in European Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding changes in welfare state regimes: some considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Encontro de Sociologia dos Açores: Coesão social, cidadania e sustentabilidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade dos Açores, Nov 2011, Ponta Delgada, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04325958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la précarité et du précariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la société de neuro-psychiatrie de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de la famille en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque organisé par la revue Projet sur la politique familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenting programs in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Keppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du programme PolChi de l'ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A world wide sociology. Enjeux actuels de l'internationalisation des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Sapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être parent aujourd'hui. Approche sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Être parent aujourd'hui : de l'intimité de la relation parentale à l'élaboration d'une politique publique "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international sur la vulnérabilité dans le cadre du projet ANR VULAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condition parentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque organisé par l'APRTF (Association parisienne de recherche et de travail sur les familles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche globale de la question de l'articulation des temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler et prendre soin d'un parent âgé dépendant : analyse comparée dans 6 pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études France-Québec, " Conciliation travail - famille : entre gouvernance et gouvernements. Comparaison France - Québec "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care management policies and practices : Lessons from abroad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on case management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Belesbat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on French Family Policies: What can we learn from the French Case?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" National Plans and Family Policies in Europe: Best practices, partnership and Governance "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question familiale et la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Reid Hall. Séminaire international autour de Robert Castel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chaire sur le Social care à l'EHESP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du lundi de l'EHESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminisation de la pauvreté : la situation des familles monoparentales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " monoparentalité et pauvreté "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condition parentale contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique du Réseau parentalité 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, St-Nicolas de Redon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familialist option of the french Work/family balance policies: elements for a discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work/family balance: politics and policy issues in relation to gender equality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINEFOGO Network and ESRC gender equality network, London School of Economics, Mar 2007, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01172110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parentalité à la condition parentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles formes de parentalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des parents et des éducateurs, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payment for care for dependent elderly people: Policy issue in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Conference on « The Direct Employment of Domiciliary Care by Older People »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working and Caring : Active Daughters and Daughters in Law Caring for a Dependant Elderly Parent in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Social Policy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four generation families and social care in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the European seminar organized by R. Trifiletti, S. Simoni on the SOCCARE project for the European PCRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being at school. A public problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. Wiley, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04781401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être des enfants à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions Ltd, pp.342, 2025, 9781789482171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being at school: A social problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 336p., 2024, 978-1-394-34061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03854791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Family Sociology in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maija L Castrén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Antoine Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The Palgrave Handbook of Family Sociology in Europe, 978-3-030-73308-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03081457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikikomori. Une expérience de confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vellut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Fansten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2-8109-0900-1. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.vellu.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03081470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les parents dans leur travail éducatif et de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 2018, 978-2111454903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'après divorce : Lien familial et vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le sens social, 978-2-7535-3720-0. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.23872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un bon parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 256 p., 2014, 978-2-8109-0260-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements et pensées du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 368 p., 2014, Sciences humaines, 9782707173065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01142191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et perte d'autonomie : des défis pour la recherche en sciences sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'EHESP, 168 p., 2014, 978-2-8109-0143-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work and Care under Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trudie Knijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam University Press, 195 p., 2013, Care &amp; Welfare, 9789089645425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements et pensées du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">la Découverte, 361 p., 2012, 9782707173065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les parents à être parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, 50, 254 p., 2012, Politiques sociales, 9782110091772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier vie familiale & vie professionnelle en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 386p., 2008, 978-2-85952-974-1. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.lebih.2008.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il des classes sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Chopart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions ENSP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 298 p., 2004, 978-2-85952-868-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00172429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépendance des personnes âgées : quelles politiques en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lafore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 372p., 2003, 2-86847-535-3. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.14898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion, l'état des savoirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Schweyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 588p., 1996, 9782707125408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches action sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIRE. La Documentation Française, pp.135, 1986, Le point sur, 2-11-001629-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unequal impact of school-related factors to explain low levels of subjective well-being among students in France, the United Kingdom and Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Well-being at school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2025, education and society, 978-1-789-45217-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04838812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding changes in welfare state regimes: some considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coesão social, cidadania e sustentabilidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Azores Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04843254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the French top-down management of the COVID-19 pandemic on residential care homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long-Term Care and Older People in Western Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-115, 2025, 978-1447367284. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56687/9781447367314-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Well-being at School: A Social Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Well-being at School: A Social Problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.15-42, 2024, 978-1-394-34061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unequal Impact of School-related Factors on Low Levels of Subjective Well-being Among Students in France, the UK and Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Well-being at School. A Social Problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, p.141-175, 2024, 978-1-394-34061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From educating mothers to neuroparenting: Ideas and controversies in parenting issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education, parenting and mental health care in Europe: The contradictions of building autonomous individuals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.129-144, 2024, 978-1-032-45478-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04843241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médico-social : les mots pour le dire à l’échelle internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interroger le médico-social: regards des sciences sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.59-79, 2024, 9978-2-10-086632-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04843201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High School Experience. Between School, Peers and Parental Expectations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Le Trividic-Harrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child’s Well-Being at School: A Social Problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La monoparentalité a des conséquences négatives sur le bien-être des enfants »?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les familles monoparentales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le cavalier bleu, pp.59-68, 2024, 979-10-318-0674-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04843307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lone / one parent families versus lone / single mothers. L’internationalisation d’un problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les familles monoparentales. Conditions de vie, vécu et action publique. Un état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la documentation française, pp.265-269, 2023, 9782111578159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating Parents: critical policy issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Handbook of Family Policy: A Life-Course Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://global.oup.com/academic/product/the-oxford-handbook-of-family-policy-9780197518151?cc=fr&amp;lang=en&#, 2023, 9780197518151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille ou saisir la famille qui vient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Fassin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société qui vient, sous la direction de Didier Fassin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782021481624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentalité positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2130818984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des deux côtés du miroir : Les apprentissages d’un passeur entre sciences sociales et administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La MIRE, 40 ans d’animation et de valorisation de la recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-30, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03854822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vellut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Fansten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vellut, Natacha, Martin, Claude, Figueiredo, Cristina, Fansten, Maïa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hikikomori, une expérience de confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, 2021, 978-2-8109-0900-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard rétrospectif sur l’éducation des parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régine Scelles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parentalités en mouvement, des pratiques à inventer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, édition érès, pp.17-32, 2021, collection « L’école des parents », 978-2749270487. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.scell.2021.01.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El care: ¿cómo imponerlo en la acción pública?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Damamme, H. Hirata, P. Molinier (Coords), M. Wlosko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El trabajo: entre lo público, lo privado y lo intimo. Comparaciones y desafíos internacionales del cuidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUNLA, 2021, 978-987-4937-95-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03502885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a ‘parenting regime’: globalizing tendencies and localised variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macvarish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Family Sociology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-3-030-73305-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène hikikomori : Le moment du passage à l’âge adulte et ses enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hikikomori : une expérience de confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-8109-0900-1. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.vellu.2021.01.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner sur le chemin de l’emploi : Le rôle d’une mission locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BROCHARD Alice, MARTIN Claude, ROTHé Céline, « 10. Accompagner sur le chemin de l’emploi : le rôle d’une mission locale », dans : Natacha Vellut éd., Hikikomori. Une expérience de confinement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, 2021, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.vellu.2021.01.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi les parents sont-ils responsables?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Paugam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 questions de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 385-392, 2020, 978-2130820673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les conséquences de la longévité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Paugam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 questions de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, p. 365-374, 2020, 978-2130820673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03476832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bien-être à l'épanouissement de l'enfant. Investissement social et investissement parental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Bonnefoy, Bénédicte Caucat, Cécile Garrigues et Pierre Suesser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et épanouissement de l’enfant : dans quel environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">editions Erès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-66, 2018, 978-2749260648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01875244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggers and drivers of change in framing parenting support in Northwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trudie Knijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Ostner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Family Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.152-166, 2018, 978-178471934-0. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781784719340.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement ou investissement des parents: pour quel bien-être des enfants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Accompagner les parents dans leur travail éducatif et de soin. Savoirs, questions et perspectives pour l’action publique et la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2018, 978-2-11-145490-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01746007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers for Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guiraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bent Greve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of the Welfare State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.283 - 292, 2018, 9781138631649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longévité et nouveaux risques sociaux. Pour une politique des âges de la vie dans une société du Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Guillemard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allongement de la vie : quels défis, quelles politiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-278, 2017, 978-2707197474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un plaidoyer pour une élite sociale locale et un Positive Welfare [Préface]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un état social actif à la française?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 5-8, 2016, 978-2-8109-0412-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southern Welfare States: Configuration of the Welfare Balance between State and the Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Europe? Italy, Spain, Portugal, and Greece from the 1950s until the present day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-100, 2015, 9783593504827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il cibler des populations « à risques » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut conseil de la santé publique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé en France. Problèmes et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, La Documentation française, collection "Avis et rapports",</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 94-95, 2015, Santé, bioéthique, 978-2-11-009981-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01781207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonvalet Catherine; Clément Céline; Ogg Jim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewing the Family : A History of the Baby Boomers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-3-319-08545-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01336864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question familiale face à la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements et pensées du changement. Echanges avec Robert Castel. 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-260, 2014, 978 2 7071 7306 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que font les parents ? Construction d'un problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'EHESP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Être un bon parent". Une injonction contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, 2014, 978 2 8109 0260 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance, soins de longue durée et politiques publiques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillesses et vieillissements. Regards sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de rennes, pp.127-140, 2014, 978-2-7535-2946-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Workers under pressure and social care arrangements: A research framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trudie Knijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work and Care under Pressure. Care Arrangements across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, pp.7-31, 2013, Work and care under pressure. Care arrangements across Europe, 9789089645425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le social care ? Une revue de questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, migrations et globalisation de la reproduction sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graduate Institute Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-104, 2013, Cahiers genre et développement, 978-2-940503-94-0. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.iheid.5952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working caregivers ‘living under pressure’ in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work and Care under Pressure. Care Arrangements across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, pp.101-124, 2013, 9789089645425. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt6wp708.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrangements de garde et horaires de travail non standard : analyse comparative de trois pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Le Borgne-Uguen, Muriel Rebourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entraide familiale : régulations juridiques et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.61-80, 2012, Des sociétés, 978-2-7535-1791-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à la parentalité : généalogie et contours d'une politique publique émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aider les parents à être parents. Le soutien à la parentalité, une perspective internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.29-64, 2012, Centre d'analyse stratégique, 978-2-11-009177-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question familiale face à la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert CASTEL, Claude MARTIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements et pensée du changement : échanges avec Robert Castel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.246-260, 2012, Recherches, 9782707173065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Politiche familiari in Francia: Una prospettiva di Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riccardo Prandini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche familiari europee : Convergenze e divergenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci editore, Chapitre 4, 2012, Collana dell'Osservatorio nazionale sulla famiglia, 978-8843063079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforming Long-Term Care Policy in France: Private-Public Complementarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joan Costa-Font. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reforming Long-Term Care in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.35-52, 2011, 978-1444338737. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444395556.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borraz Olivier et Guiraudon Virginie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques publiques, tome 2 : Changer la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science Po, pp.31-55, 2010, 978-2-7246-1148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désaffiliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paugam Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 100 mots de la sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.12, 2010, Que-Sais-Je ?, 978-2130574057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paugam Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 100 mots de la sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.61, 2010, Que-Sais-Je ?, 978-2130574057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00788725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fassin Didier, Hauray Boris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé publique : l'état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.257-268, 2010, Hors collection Sciences Humaines, 9782707164902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paugam Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 100 mots de la sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.107, 2010, Que-Sais-Je ?, 978-2130574057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00788727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisation et politiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Corcuff, Christian Le Bart, François de Singly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'individu aujourd'hui : débats sociologiques et contrepoints philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.245-254, 2010, 978-2-7535-1083-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la conciliation vie familiale - vie professionnelle en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">presses de l'EHESP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier vie familiale et vie professionnelle en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, pp.5-34, 2008, Lien social et politiques, 978-2-85952-974-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalité : une question politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La famille change-t-elle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, p. 59-70, 2006, 978-2749205731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille a-t-elle changé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La famille change-t-elle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, p. 7-18, 2006, 978-2749205731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family and Work in France : Innovative Experiences in Care Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconciling family and work: new challenges for social policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Angelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 101-118, 2006, 9788846475954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00185755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family and work in France: innovative experiences in care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconciling Family and Work: New Challenges for Social Policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, pp.101-118, 2006, 9788846475954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01297178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Working Hours: Consequences for Childcare Arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overstretched. European Families Up Against the Demands of Work and Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-33, 2005, 978-1-405-13212-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00179932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisation, famille et lien social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 311-326, 2005, 2-7475-7859-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard sur la famille française et européenne : Conférence de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la diversité des familles – Mieux comprendre pour mieux soutenir Actes du Colloque – 10 et 11 mai 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernement du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 171-183, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de l'enfance en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants, adultes : vers une égalité de statuts ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universalis, p. 171-182, 2004, 978-2852297814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalité : controverses autour d'un problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternité et parentalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions ENSP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 25-35, 2004, 978-2-85952-897-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour des classes sociales ou amnésie sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que reste-t-il des classes sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions ENSP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-19, 2004, 978-2-85952-868-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rediscovery of family solidarity: Backgrounds and concepts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarity between the Sexes and the Generations: Transformations in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-17, 2004, 1-84376-358-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et générations : grandes tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état de la France 2003-2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, p. 75-82, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des politiques sociales en direction des familles monoparentales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Millar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les familles monoparentales en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAF, p. 36-76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rediscovery of Family Solidarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarity between the Sexes and the Generations: Transformations in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwards Elgar Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 3-17, 2004, 978 1 84376 358 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solidarités familiales : bon ou mauvais objet sociologique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarités familiales en questions. Entraide et transmission.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.P., 2003, 978-2-275-02319-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les paniers de services aux personnes âgées dépendantes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dépendance des personnes âgées. Quelles politiques en Europe ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 339-355, 2003, 978-2-86847-535-0. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.14943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00176998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir autonome : un défi européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dépendance des personnes âgées. Quelles politiques en Europe ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-25., 2003, 978-2-86847-535-0. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.14902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accueil des jeunes enfants en Europe. Quelles leçons pour le cas français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accueil des jeunes enfants en France : Etat des lieux et pistes d'amélioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, p. 137-192, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités familiales : l'illusion du renouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familles. Permanence et métamorphoses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Sciences humaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 107-112, 2002, 9782912601162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille: une valeur en hausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation du travail : un temps nouveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KPMG, p. 91-94., 2002, Les clés de l'avenir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et générations : grandes tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état de la France 2002-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, p. 88-94, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements et permanences dans la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Huerre et L. Renard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parents et adolescents: des interactions au fil du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, pp.17-37, 2001, Enfances et Psy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat-providence et cohésion sociale en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Combemasle, J-P. Piriou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences économiques et sociales. Nouveau manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La découverte, pp.569-585, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l’espace domestique dans les trajectoires post-divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires familiales et espaces de vie en milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.371-394, 1998, Sociologie, 978-2-7297-1054-5. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pul.9851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caring for very young children and dependent elderly people in France: Towards a commodification of social care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Math</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Renaudat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jane Lewis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, social care and welfare state restructuring in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-174, 1998, 9781138316393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités familiales : débat scientifique, enjeu politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire ou faire-faire ? : Famille et services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-73, 1995, Le sens social, 978-2-7535-3780-4. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.23821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait de Robert Castel , in Bulletin d'histoire de la sociologie, n°15-16, mars 2025, p. 45-47. Édité par le réseau thématique 49 « Histoire de la sociologie » de l'Association française de sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les lycéens se représentent l’avenir en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.4xc54v5qj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États-providence européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03854816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combating energy poverty in France: a decade of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPN Flash Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03854809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress towards a law on ageing in France: the country recognises a fifth branch of the social security system centred on autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPN Flash Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03854804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France in the face of COVID-19: From lockdown to crises and responses for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPN Flash Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des politiques sociales en direction des familles monoparentales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Millar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the French top-down management of the COVID 19 pandemic on residential care homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being at school, an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04738639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From educating mothers to neuroparenting: Ideas and controversies in parenting issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04330139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Castel (mars 1933 – mars 2013). Portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04370064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie, développement personnel et bien-être : Robert Castel, un visionnaire des effets de la culture psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04789215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Lone / one parent families versus lone / single mothers. L’internationalisation d’un problème public”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04149492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Médico-social : les mots pour le dire à l'échelle internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexes de l’article « C’est quand qu’on va où ? ». Les rapports socialement différenciés à l’avenir des lycéen·ne·s en temps de crises, Revue des sciences sociales, n°69, pp. 20 – 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04043889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Médico-social : les mots pour le dire à l’échelle internationale”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04149503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner sur le chemin de l’emploi : le rôle d’une mission locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04772971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentalité positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03544705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPN Country Profile France 2021-2022 EUROPEAN COMMISSION Directorate-General for Employment, Social Affairs and Inclusion Directorate D -Social rights and inclusion Unit D.2 -Social protection systems Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03893486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions familiales : regard rétrospectif sur un parcours sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène Hikikomori au moment du passage à l'âge adulte et ses enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04772922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governmental response to the COVID-19 pandemic in Long-Term Care residences for older people: preparedness, responses and challenges for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pistes pour comprendre le phénomène du retrait social des jeunes dans les sociétés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03356681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Understanding changes in welfare state regimes: some considerations”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04149499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idéologie du bonheur de chacun à la défense de la joie pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes adultes en France. Un débat politique et scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pugeault-Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02445544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la solidarité en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfance : une question politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02091973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French social and long term care system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02058183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la parentalité ; gouverner par les parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01575377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les parents dans leur travail éducatif et de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Hammouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sellenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions le divorce peut-il être pensé comme un risque?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion autour de l'ouvrage &amp;quot;Être un bon parent: une injonction contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thévenot Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)-Discovering parents and parenting in France: What really is new?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On What Condition can Divorce be Considered as a Risk?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What really is new under the spotlight? (Re)-discovering parents and parenting in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baby Friendly State: Lessons from the French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalité en question. Perspectives sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access for children in need to the key services covered by the European Child Guarantee – France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPN Thematic Report: Social protection and inclusion policy responses to the COVID-19 crisis - France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alis Sopadzhiyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Valdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Social Policy Network (ESPN); European Commission. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social protection and inclusion policy responses to the COVID-19 crisis : France 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alis Sopadzhiyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Valdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau européen de la politique sociale de la Commission européenne. 2021, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03977365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPN Thematic Report on Access to essential services for low-income people – France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Meslet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Social Policy Network (ESPN); European Commission. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the 2021 SPC-COM report on long-term care for older people in the EU France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European, social policy network. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03655384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chaire 'Lien social et sante – Social Care' – quelques leçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EHESP; CNSA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01174849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les «nouveaux risques sociaux»: Le cas des politiques en direction de l’enfance et de la parentalité dans les systèmes de protection sociale européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Keppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR-10-ORA-005, ANR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01168719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à la parentalité. Généalogie et contours d'une politique émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'analyse stratégique. 2012, pp.5-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les parents à être parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre d'analyse stratégique. 2012, 196 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTICULER VIE FAMILIALE ET VIE PROFESSIONNELLE AVEC DES HORAIRES DE TRAVAIL NON STANDARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EHESP. 2007, 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du Haut conseil de la population et de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lesnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national de l'entrepreneuriat(CNE); Haut conseil de la population et de la famille. 2003, 210 p., graphiques, tableaux, bibliographie, références bibliographiques et notes en bas de page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider un parent âgé dépendant Impact sur la vie professionnelle et sociale des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRAPE; EHESP. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative de la mise en oeuvre de la Prestation Spécifique Dépendance (PSD). Première partie, enquête PSD domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Loncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Bréchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction de la recherche des études, de l'évaluation et des statistiques (DREES) Ministère de l'Emploi et de la Solidarité. 2000, 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'une &amp;quot;élite du Welfare&amp;quot; ? Sociologie des sommets de l'Etat en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hassenteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 6051 CRAPE. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prestation expérimentale dépendance en Ille-et-Vilaine : leçons d'un apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Mohaër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Schweyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Nationale de la Santé Publique (ENSP). 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui doit nourrir L'Enfant don't le père est absent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Caisse Nationale des Allocations Familiales. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médiations familiales. Structures, modèles d'intervention, publics et rapports au judiciaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Maunaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bellamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 92 05 042 00 210 75 01, ministère de la justice. service de la recherche. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau relationnel et support social. Des notions pertinentes pour penser l'articulation entre santé et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 34689, université de Caen. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation politique de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université René Descartes - Paris V, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00941425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes et les carrières, XIXe-XXe siècle. Les interprètes après 1964 : portraits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mots de la science » : P comme parentalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Deroeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mots de la science » : P comme parentalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Deroeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId497"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137580v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Kose" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Davisse-Paturet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pastorello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-025-02951-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04161125v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lecoeur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9981" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149473v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0214" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Silberzan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.840940" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Spire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157904v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508611v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ramos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.141.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gu&#233;deney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Kammerer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.639.0054" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buzaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03497227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna-Eve Franck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052888" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10521-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Perron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/prv.2021.0012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.141.0231" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094688v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leloup" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073739ar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272041v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Warszawski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/qsp/2020040" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073751ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451465v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082982v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2019.3349" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02464676v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067814ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375645v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.091.0061" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082971v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082976v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2019.3350" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082987v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.196.0051" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2017.1377410" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597194v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Seguin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;venot Anne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1603.0540" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.039.0003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178946v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S147474641500024X" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.09.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shidasp Siami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Elatrous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2013.280502" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02518392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.124.0111" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770752v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-012-0228-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393841v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barreyre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Belzile" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776148v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773614v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798749v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cherlin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Cross-Barnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1103.0647" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393918v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Boismenu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776149v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.322.0045" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771075v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0958928710380479" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776145v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776152v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.157.0114" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770787v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9515.2010.00720.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9GJ8KKW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2007.2306" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153389v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan-Youinou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9515.2006.00475.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6RSTN8M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152790v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155864v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155724v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.122.0064" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152786v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152759v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Charbonneau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/012855ar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157786v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02519156v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gardin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2005.2142" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.163.0017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154960v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Millar" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.163.0072" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155346v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152602v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9515.2004.00408" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0SGQ058-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763199v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155348v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jcfs.35.4.615" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153663v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152274v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008276ar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152276v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008279ar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152279v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain No&#235;l" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007888ar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202009v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Jo&#235;l" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colombini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227631v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Bagavos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199963v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/lawfam/15.1.135" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.006.0083" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201836v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227618v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201853v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227643v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moha&#235;r" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04074225v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lhuillier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9515.1995.tb00476.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FDKD78M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04594438v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201845v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791884v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513356v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666450v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914159v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Sopadzhiyan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914738v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roth&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914740v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brochard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377412v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169022v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172074v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Castel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804225v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794604v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794563v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Daly" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudie Knijn" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Ostner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804238v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191346v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806885v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804246v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806891v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794568v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794632v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04325958v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804342v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804351v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794620v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keppens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794614v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794660v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert R&#233;jean" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794642v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Abbott" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fabiani" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804258v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794679v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804347v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794356v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794680v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794692v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794684v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804282v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ravaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794694v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804359v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172110v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178882v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160600v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160597v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160598v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05268536v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04781401v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854791v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081457v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija L Castr&#233;n" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Crespi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Antoine Gauthier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Gouveia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-73306-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081470v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vellut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Figueiredo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.vellu.2021.01" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546713v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231830v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/23872" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.23872" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141799v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141805v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/etre-un-bon-parent/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142191v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143080v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763546v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763541v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Hamel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemoine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02479488v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/concilier-vie-familiale-et-vie-professionnelle-quelles-politiques-en-europe/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.lebih.2008.01" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172429v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Chopart" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/que-reste-t-il-des-classes-sociales/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171316v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kessler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafore" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lewis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mormiche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/1077/la-dependance-des-personnes-agees" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14898" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171301v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_exclusion_l_etat_des_savoirs-9782707125408" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941401v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230006v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.bristoluniversitypress.co.uk/long-term-care-and-older-people-in-western-europe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56687/9781447367314-008" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838812v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843254v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04874301v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843241v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843201v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04874263v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398802v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic-Harrache" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843307v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087011v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227354v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854822v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483661v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-societe-qui-vient-collectif/9782021481624" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087003v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_du_fouet_et_de_la_fess%C3%A9e_Corriger_et_punir" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087004v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macvarish" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087008v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.vellu.2021.01.0025" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087010v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.vellu.2021.01.0155" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498118v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.scell.2021.01.0017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954209v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502885v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476832v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480883v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/50_questions_de_sociologie" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746007v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296031v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guiraudon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441787v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784719340.00020" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875244v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/sante-et-epanouissement-de-l-enfant-dans-quel-envi--9782749260648-page-39.htm" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02442080v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/allongement-de-la-vie--9782707197474-page-261.htm" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263693v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/vers-un-etat-social-actif-a-la-francaise/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179541v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781207v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110099815/index.shtml#book_presentation" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336864v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319085449#aboutBook" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188460v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166713v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166698v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02519170v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp708.7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089388v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232106v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/iheid/5952" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheid.5952" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787549v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949150v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787645v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787639v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787546v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444395556.ch3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787675v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788725v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789334v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788727v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787556v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789339v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949117v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297178v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183451v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183452v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185755v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/ricerca/scheda_libro.aspx?CodiceLibro=1534.2.18" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183450v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=18975&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179932v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Overstretched%3A+European+Families+Up+Against+the+Demands+of+Work+and+Care-p-9781405132121" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183453v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://numerique.banq.qc.ca/patrimoine/details/52327/46672" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178199v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178202v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/maternite-et-parentalite/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227666v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178198v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178200v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178197v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178196v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/solidarity-between-the-sexes-and-the-generations-9781843763581.html" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177022v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177020v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/14902?lang=fr" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14902" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177017v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/solidarites-familiales-en-questions-9782275023199.html" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176998v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/14943?lang=fr" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14943" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177014v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177015v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.scienceshumaines.com/familles-permanence-et-metamorphoses_fr-238.htm" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177012v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201832v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202011v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231959v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pul/9851" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.9851" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199946v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Math" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Renaudat" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Social-Care-and-Welfare-State-Restructuring-in-Europe/Lewis/p/book/9781138316393" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232107v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/23821" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.23821" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985736v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05235649v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4xc54v5qj" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854809v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legros" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854816v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854804v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094731v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202014v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389652v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738639v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330139v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370064v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789215v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149503v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149492v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04779280v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043889v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772922v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772971v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544705v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908241v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893486v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huteau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Valdes" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247565v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356681v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571785v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445544v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pugeault-Cicchelli" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429171v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149499v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058183v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091973v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575377v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572229v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Hammouche" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sellenet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376022v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492411v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435740v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393020v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279146v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201828v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201825v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371958v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chevalier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977365v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04554676v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04554691v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Meslet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03655384v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168719v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Keppens" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174849v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787635v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143449v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169471v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02185668v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Granet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169486v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230148v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bigot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Br&#233;chat" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166215v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bachir" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bussat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Genieys" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171302v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248316v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lefaucheur" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166217v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bellamy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166579v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00941425v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02869233v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05263343v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Deroeux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05274131v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137580v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Kose" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Davisse-Paturet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pastorello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-025-02951-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149473v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0214" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04161125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lecoeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9981" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Silberzan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.840940" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03497227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna-Eve Franck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052888" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gu&#233;deney" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Kammerer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.639.0054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508611v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ramos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.141.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buzaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Spire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10521-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Perron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/prv.2021.0012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508597v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.141.0231" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157904v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Warszawski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/qsp/2020040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094688v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leloup" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073739ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073751ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.091.0061" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02464676v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067814ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2019.3350" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082987v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2019.3349" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.196.0051" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2017.1377410" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597194v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Seguin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;venot Anne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1603.0540" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.039.0003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178946v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S147474641500024X" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.09.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shidasp Siami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Elatrous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2013.280502" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-012-0228-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02518392v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.124.0111" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776148v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barreyre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Belzile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798749v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cherlin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Cross-Barnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1103.0647" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Boismenu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776149v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.322.0045" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773614v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.157.0114" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771075v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0958928710380479" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770787v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9515.2010.00720.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9GJ8KKW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2007.2306" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153389v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan-Youinou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9515.2006.00475.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6RSTN8M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.122.0064" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152759v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Charbonneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/012855ar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02519156v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gardin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2005.2142" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157786v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155864v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Millar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.163.0072" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936490v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.163.0017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9515.2004.00408" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0SGQ058-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155346v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763199v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155348v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jcfs.35.4.615" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152274v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008276ar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152276v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008279ar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152279v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain No&#235;l" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007888ar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153663v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202009v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Jo&#235;l" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colombini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199963v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/lawfam/15.1.135" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227631v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Bagavos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.006.0083" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201836v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227618v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201853v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227643v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moha&#235;r" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04074225v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lhuillier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9515.1995.tb00476.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FDKD78M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04594438v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201845v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791884v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513356v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666450v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914159v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Sopadzhiyan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914738v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roth&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377412v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914740v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brochard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169022v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191346v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794604v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794563v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Daly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudie Knijn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Ostner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804238v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806891v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804246v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794568v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172074v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Castel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804225v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794660v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert R&#233;jean" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794614v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04325958v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804342v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804351v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794620v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keppens" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794642v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Abbott" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fabiani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804258v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794679v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804347v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794632v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794356v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794692v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794684v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794680v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804282v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ravaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794694v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804359v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172110v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178882v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160600v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160597v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160598v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04781401v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05268536v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854791v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081457v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija L Castr&#233;n" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Crespi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Antoine Gauthier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Gouveia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-73306-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081470v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vellut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Figueiredo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.vellu.2021.01" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546713v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231830v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/23872" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.23872" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141805v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/etre-un-bon-parent/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142191v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141799v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143080v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763546v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763541v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Hamel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemoine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02479488v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/concilier-vie-familiale-et-vie-professionnelle-quelles-politiques-en-europe/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.lebih.2008.01" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172429v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Chopart" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/que-reste-t-il-des-classes-sociales/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171316v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kessler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafore" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lewis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mormiche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/1077/la-dependance-des-personnes-agees" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14898" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171301v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_exclusion_l_etat_des_savoirs-9782707125408" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941401v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838812v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843254v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230006v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.bristoluniversitypress.co.uk/long-term-care-and-older-people-in-western-europe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56687/9781447367314-008" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04874263v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04874301v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843241v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843201v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398802v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic-Harrache" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843307v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227354v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087011v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483661v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-societe-qui-vient-collectif/9782021481624" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087003v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_du_fouet_et_de_la_fess%C3%A9e_Corriger_et_punir" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854822v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954209v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498118v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.scell.2021.01.0017" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502885v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087004v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macvarish" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087008v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.vellu.2021.01.0025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087010v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.vellu.2021.01.0155" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480883v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/50_questions_de_sociologie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476832v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875244v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/sante-et-epanouissement-de-l-enfant-dans-quel-envi--9782749260648-page-39.htm" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441787v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784719340.00020" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746007v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296031v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guiraudon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02442080v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/allongement-de-la-vie--9782707197474-page-261.htm" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263693v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/vers-un-etat-social-actif-a-la-francaise/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179541v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781207v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110099815/index.shtml#book_presentation" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336864v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319085449#aboutBook" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188460v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166713v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166698v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089388v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232106v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/iheid/5952" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheid.5952" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02519170v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp708.7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787549v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949150v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787645v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787639v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787546v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444395556.ch3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789334v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787675v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788725v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787556v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788727v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789339v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949117v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183452v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183451v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185755v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/ricerca/scheda_libro.aspx?CodiceLibro=1534.2.18" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297178v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179932v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Overstretched%3A+European+Families+Up+Against+the+Demands+of+Work+and+Care-p-9781405132121" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183450v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=18975&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183453v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://numerique.banq.qc.ca/patrimoine/details/52327/46672" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178199v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178202v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/maternite-et-parentalite/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178198v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227666v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178200v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178197v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178196v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/solidarity-between-the-sexes-and-the-generations-9781843763581.html" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177017v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/solidarites-familiales-en-questions-9782275023199.html" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176998v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/14943?lang=fr" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14943" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177020v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/14902?lang=fr" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14902" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177022v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177015v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.scienceshumaines.com/familles-permanence-et-metamorphoses_fr-238.htm" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177012v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177014v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201832v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202011v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231959v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pul/9851" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.9851" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199946v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Math" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Renaudat" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Social-Care-and-Welfare-State-Restructuring-in-Europe/Lewis/p/book/9781138316393" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232107v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/23821" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.23821" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985736v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05235649v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4xc54v5qj" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854816v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854809v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legros" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854804v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094731v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202014v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389652v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738639v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330139v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370064v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789215v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149492v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04779280v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043889v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149503v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772971v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544705v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893486v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huteau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Valdes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908241v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772922v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247565v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356681v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149499v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429171v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445544v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pugeault-Cicchelli" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571785v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091973v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058183v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575377v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572229v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Hammouche" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sellenet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376022v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492411v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435740v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393020v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279146v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201828v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201825v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371958v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chevalier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04554676v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977365v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04554691v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Meslet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03655384v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174849v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168719v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Keppens" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787635v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143449v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169471v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02185668v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Granet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169486v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230148v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bigot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Br&#233;chat" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166215v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bachir" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bussat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Genieys" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171302v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248316v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lefaucheur" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166217v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bellamy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166579v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00941425v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02869233v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05263343v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Deroeux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05274131v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>