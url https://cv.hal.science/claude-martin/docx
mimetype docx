--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Director of research at CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après un baccalauréat Mathélem (C) (1973), une première année de médecine, il entreprend des études de psychologie (DEA à l’université de Caen (1978) et une allocation de recherche doctorale du gouvernement canadien à l'université Laval de Québec (1979-1980), séjour au cours duquel il a été assistant de recherche en psychologie sociale et en psychologie appliquée à la santé. A son retour en France, il entreprend des études de sociologie (Doctorat de l’université de Paris 8, sous la direction de Robert Castel, et enfin une Habilitation à diriger des recherches de l’université de Paris 5 avec François de Singly). Claude Martin a été successivement chargé d’enseignement contractuel puis ingénieur d’étude à l’université de Caen (1982-1992), professeur à l’Ecole Nationale de Santé Publique (1992-1996), puis chercheur au CNRS (depuis 1996). Il a créé et dirigé plusieurs équipes de recherche, dont le Centre de recherche sur le travail social de l’Université de Caen (1982-1992), le Laboratoire d’analyse des politiques sociales et sanitaires (Lapss) de l’ENSP (1992-2008), puis le centre interdisciplinaire de recherche sur les soins de longue durée (SoLo) de 2008 à 2011. Il a dirigé l'UMR 6051 Arènes - CRAPE de décembre 2010 à décembre 2016.Il a été professeur invité de l’Institut national de la recherche scientifique « Culture et société » à Montréal (1999-2000); titulaire de la chaire ‘Social Care - Lien social et santé’ créée par l’EHESP en 2009 et soutenue par la CNSA (Caisse nationale de solidarité pour l’autonomie) (2011-2016) (voir Leçon inaugurale au Collège de France avec Florence Weber et Jean-François Ravaud). Il a été également chercheur associé au pôle « vieillesse et vieillissement » de l’INED et membre du comité de direction du GDR vieillissement jusqu'en décembre 2016. Il enseigne la sociologie et les politiques sociales dans plusieurs universités : universités de Paris Descartes, de Haute Bretagne, Science Po Rennes, EHESP et Conservatoire National des Arts et Métiers. Claude Martin a été titulaire de la Chaire de recherche &amp;quot;Enfance, famille et parentalité&amp;quot; soutenue par la Caisse nationale des allocations familiales de mars 2017 à avril 2020. Depuis octobre 2020, Claude Martin est directeur du programme prioritaire de recherche sur l'autonomie. Ce programme de 30 millions d'€ du PIA3, est porté par le CNRS et l'ANR en est l'opérateur sur la période 2021-2026. Il est (ou a été) membre de plusieurs comités de rédaction de revues de sciences sociales : Sociologie (PUF), Social Policy and Administration (Blackwell), International Journal of Care and Caring (Policy Press), Revue de Politiques sociales et familiales (CNAF), Gérontologie et sociétés (CNAV), Análise Social (Université de Lisbonne), Journal of Community Positive Practices (Open access journal Roumain) et a codirigé la revue internationale Lien social et Politiques avec Frédéric Lesemann, puis Jane Jenson et Johanne Charbonneau jusqu'en 2018 (en accès libre sur erudit.org). Il est également directeur de collection aux Presses de l’EHESP et membre du comité de la collection « Res Publica » des Presses Universitaires de Rennes. Nommé par Laurence Rossignol, ministre de la Famille, de l’Enfance et des Droits des Femmes au grade de Chevalier dans l’ordre de la Légion d’honneur au 1er janvier 2017. La cérémonie de remise de médaille s’est déroulée le 29 mars 2017. Cursus Claude Martin a développé ses travaux de recherche à l'articulation de la sociologie de la famille et des politiques sociales. Ses premiers travaux en sociologie ont porté sur les trajectoires post-divorce et ses conséquences en termes de vulnérabilité. C'est dans ce cadre qu'il s'intéresse au caractère protecteur des liens sociaux primaires, ce qu'il qualifie de capital relationnel. Il a ensuite mené des recherches sur les transformations de la famille et leurs modes de régulation par les pouvoirs publics (en droit civil et en droit social). Il a ainsi mené plusieurs recherches sur la comparaison des politiques familiales en Europe, et plus particulièrement sur les politiques de prise en charge de la petite enfance. S'intéressant à la question de l'articulation des formes privées et publiques de solidarités, ces recherches l'ont conduit à développer au début des années 1990 un nouveau champ de recherche sur la prise en charge des personnes âgées dépendantes, sur le rôle des proches dans la protection contre les risques de l'existence et à étudier plus largement l'évolution des systèmes nationaux de protection sociale en Europe, sous l'angle des pratiques et des politiques de care (« prendre soin »). Fortement impliqué dans des travaux à l'échelle européenne, son champ de recherche actuel est qualifié dans les pays anglo-saxons par l'expression Social Care, c'est-à-dire la combinaison de solidarités entre proches et d'interventions professionnelles ou de prestations et services mis en œuvre pour soutenir les personnes vulnérables ou dépendantes, du fait de leur âge (petite enfance ou personnes très âgées), d'un handicap ou d'incapacités, ou de leur état de santé. Claude Martin a développé cette réflexion sur le rôle des liens sociaux dans la promotion du bien-être dans le cadre de la chaire CNSA &amp;quot;Social Care -Lien social et santé&amp;quot; à l'EHESP. L’ensemble de ses travaux aborde la question du genre et les figures contemporaines de la solidarité.Claude Martin a mené ses recherches avec le soutien de nombreuses institutions, dont la Commission européenne (PCRDT), la Direction de la recherche, des études, de l’évaluation et des statistiques (DREES) et la mission de la recherche (MIRE) du ministère des Affaires sociales et de la santé, la direction de la recherche de la Caisse nationale des allocations familiales, le Haut Conseil de la Population et de la Famille et l'Agence Nationale de la Recherche. Ses derniers travaux ont porté sur les tensions entre vie professionnelle et vie familiale, dans le cadre d'un programme blanc de l'ANR, « Workers under pressure and social care » (WOUPS), sur la vulnérabilité des personnes âgées (programme thématique ANR vulnérabilité) et également sur la prise en charge de patients atteints de la maladie d’Alzheimer (financé par la Caisse Nationale de Solidarité pour l’Autonomie). Il a terminé en 2015 une recherche comparative (ANR internationale) sur les politiques de l’enfance et les nouveaux risques sociaux, dans le cadre du programme « Open Research Area » soutenu par les agences de la recherche française, hollandaise, allemande et britannique. Il achève actuellement une recherche sur la souffrance psychique lors du passage à l'âge adulte avec le soutien de l'IRESP. Il a remis en mars 2017 un rapport à la CNAF sur les politiques de soutien à la parentalité et a obtenu le soutien de la CNAF pour être titulaire d'une chaire de recherche sur &amp;quot;Enfance, bien-être, parentalité&amp;quot;. Cette chaire (2017-2020) a trois objectifs: dresser un état de l'art sur les question de bien-être (déterminants, mesure) en particulier le bien-être des enfants, des adolescents et des jeunes; produire des analyses secondaires de bases de données internationales sur ces questions (HBSC, OCDE, Children's world) et organiser plusieurs séances d'un séminaire international avec les meilleurs spécialistes de ces questions au plan international. Claude Martin a participé à un programme de recherche européen piloté par des collègues de la London School of Economics and political sciences : European network on Long Term Care, quality, cost effectiveness and dependency prevention. Il est également le responsable de l'équipe française de l'European Social Policy Network financé par la Commission Européenne (2015-18). Ce réseau de 35 experts nationaux vient d'être a nouveau sélectionné par la commission européenne pour quatre ans (2019-2022) et il en est le responsable scientifique pour la France. Claude Martin a publié et/ou dirigé 26 ouvrages, une centaine d'articles dans des revues à comité de lecture et 150 chapitres dans des ouvrages collectifs, dont près d'un tiers en langue anglaise. Malgré les réserves qui doivent être adressées aux mesures d’impact, environ 350 de ses publications recueillent plus de 8000 citations sur google scholar en janvier 2022 (facteur h=42 et i10=123 - h42 signifie 42 références citées au moins 42 fois et i10 correspond au nombre de citations citées au moins 10 fois). Son indice sur Researchgate est de 34,19 avec plus de 90,000 consultations (reads) de ses publications. (0) Supprimer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master psychology, (France and Canada) PhD sociology (Paris 8); HDR (Sorbonne). Research professor CNRS; Chair &amp;quot;social care&amp;quot; CNSA (2009-15); Director of research unit UMR 6051(2010-16). Chair Childhood, parenting and well-being (CNAF) (2017-20). Research interests: care; family and parenting policies; long-term care; welfare states. Current work: child well-being. Director of a research program on autonomy at the CNRS (2020-2026</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (77)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderating effects of self-defined sexual orientation on the relation between social factors and depressive symptoms or suicidal ideation among French young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junko Kose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Davisse-Paturet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pastorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00127-025-02951-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Évolution d’un champ de recherche au prisme d’un parcours sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.213-228. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.020.0214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04149473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est quand qu’on va où ? » Les rapports socialement différenciés à l’avenir des lycéen·ne·s en temps de crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Revue des Sciences sociales, 69, pp.88-99. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.9981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Isolation Among Older Adults in the Time of COVID-19: A Gender Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.840940. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.840940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social inequalities and dynamics of the early COVID-19 epidemic: a prospective cohort study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanna-Eve Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.e052888. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2021-052888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03497227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à la parentalité peut-il être mis en équations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guédeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école des parents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 639, pp.54-57. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/epar.639.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter son logement au temps du confinement. Expériences contrastées et inégalités. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonvalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Habiter son logement au temps du confinement Expériences contrastées et inégalités, n°141 (141), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpsf.141.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets inégaux de la crise sanitaire et du confinement sur le bien-être des lycéen·ne·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences &amp; Bonheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.55-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03474800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When lockdown policies amplify social inequalities in COVID-19 infections: evidence from a cross-sectional population-based survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.705. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-10521-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Socially Differentiated Impact of School-related Factors on Children's Life Satisfaction: The French Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Perron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (2), pp.89-117. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/prv.2021.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to Well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°141 (141), pp.231-240. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpsf.141.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When lockdown policies amplify social inequalities in COVID-19 infections: evidence from a cross-sectional populationbased survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (705)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre décennies de rapports et de propositions pour dessiner le chemin vers une cinquième branche du système français de protection sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 01, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03157904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités sociales au temps du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Warszawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/qsp/2020040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalisation du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.5-18. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1073739ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectiviser la question parentale. Les apports des parenting culture studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.252-259. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1073751ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée positive au service de la parentalité ou l'inverse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp. 61-69. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spi.091.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02375645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding children’s well-being: A political issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131-132, pp.148-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Child Well-Being: Evolution of a Notion, Ambiguities of Dimensions and Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1067814ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures du bien-être des enfants Revue de littérature sur les grandes enquêtes internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/caf.2019.3350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idéologie du bonheur de chacun à la défense de la joie pour tous. Lectures critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisée des savoirs - Penser la vulnérabilité. Les apports de Robert Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 04, pp.667-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02451465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches du bien-être Un champ de recherche multidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°141 (4), pp.231-240. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/caf.2019.3349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions des valeurs et référentiels des politiques familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 196-197, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.196.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work, family and public policy dynamics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03906701.2017.1377410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques d’accueil des enfants en France et en Europe. Atouts, limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.301-308. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.172.0301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot;Le non-recours aux politiques sociales, Philippe Warin, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01597194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion autour de l'ouvrage &amp;quot;Être un bon parent : une injonction contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thévenot Anne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, familles et migration, 13, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quelles conditions peut-on penser le divorce comme un risque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 71, pp.540-542. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.1603.0540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parent, mode d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands Dossiers Des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.10-11. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gdsh.039.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenting Support in France: Policy in an Ideological Battlefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (4), pp.609-620. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S147474641500024X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la vulnérabilité. Les apports de Robert Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (4), pp.293-298. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00915581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Fluid Resuscitation With Colloids vs Crystalloids on Mortality in Critically Ill Patients Presenting With Hypovolemic Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shidasp Siami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Elatrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 310 (17), </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2013.280502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification of care policy measures supporting older people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10433-012-0228-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des personnes âgées dépendantes en Europe : le vécu des aidants familiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (4), pp.111. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vsoc.124.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens familiaux face à la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 258, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aidants informels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barreyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Belzile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.7-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Together Apart in France and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cherlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Cross-Barnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol.66 (n°3-4,), pp.561-582. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.1103.0647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00798749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance des personnes âgées : expériences rennaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Boismenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, 160p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des politiques de la famille en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 322, pp.44-50. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.322.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les pays européens prennent en charge la dépendance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00773614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier vie familiale et vie professionnelle : un objectif européen dans le modèle français des politiques de la famille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157, pp.114-123. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.157.0114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reframing of family policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (5), pp.410-421. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0958928710380479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques pour la dépendance en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66, pp.61-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforming Long-term Care Policy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (4), pp.392-410. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9515.2010.00720.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des effets du divorce et du non divorce sur les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 89, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/caf.2007.2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00250087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Case Study of Care Systems towards Frail Elderly People: Germany, Spain, France, Italy, United Kingdom and Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (1), p. 26-46. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9515.2006.00475.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00153389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre sous pression. L'inconciliable vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, p. 64-75. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.122.0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalidad: controversias en torno de un problema público</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ventana, Revista de Estudios de Genero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (22), p. 7-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités : le temps, un enjeu social et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Charbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, p. 5-10. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/012855ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d’une offre de garde face aux horaires de travail atypiques et flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 80 (1), pp.25-40. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/caf.2005.2142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parentalité à la condition parentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'école des parents et des éducateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famiglia e l'infanzia come « affari di Stato. Le politiche familiari in Francia e in Europa »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, p. 201-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition d'une offre de garde face aux horaires atypiques et flexibles : Leçons de quelques expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 80, p. 11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques sociales en direction des ménages monoparentaux : tendances européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Millar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue : Recherche sur le couple et la famille </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 163, p. 72-88. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.163.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désarroi des professionnels face à la précarité monoparentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n o 163 (1), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.163.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Working Hours: Consequences for Childcare Arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (6), p. 565-590. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9515.2004.00408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désarroi des professionnels face à la précarité monoparentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue : Recherche sur le couple et la famille </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 163, p. 17-24. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.163.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Familles et politiques familiales, 322, pp. 29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01763199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politisation de la prise en charge de la petite enfance. Vues d'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, p. 75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Adults in France: Becoming Adult in the Context of Increased Autonomy and Dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Family Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35 (4), p. 615-626. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/jcfs.35.4.615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société des savoirs, gouvernance et démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50, p.7-14. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/008276ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs aux prises avec l'opinion : l'exemple des effets du divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50, p.57-71. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/008279ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratisation du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48, p. 5-15. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/007888ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter avant de légiférer : l'exemple de la prestation dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 895, p. 55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00153663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des personnes âgées dépendantes en Allemagne, Espagne, France, Italie, Royaume-Uni et Suède. Une étude de cas-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Joël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Colombini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes et Résultats Drees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 176, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PACS and marriage and cohabitation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Law, Policy and the Family</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (3), pp.135-158. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/lawfam/15.1.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faible fécondité en Europe. Un séminaire de l'observatoire européen des affaires familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Bagavos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Observer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de prise en charge des personnes âgées dépendantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6, pp.83-103. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.006.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La repolitisation de la famille contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Commaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre - Revue annuelle de philosophie et de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.129-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défendre les intérêts familiaux en Europe. Le rôle des associations familiales dans la définition de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8, pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prestation spécifique dépendance à domicile en pratiques dans six départements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Schweyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes et Résultats Drees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment identifier le rôle des associations familiales dans la définition de l’action publique en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Observer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Prestation Spécifique Dépendance à la lumière des leçons de l'expérimentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Mohaër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Schweyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84, pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Review Article The Obscure Objectives of Family Policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 29 (4), pp.371-376. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9515.1995.tb00476.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi dépend la dépendance ? Réflexions sur la loi instaurant une prestation spécifique dépendance aux personnes âgées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Sociologie et de Demographie Medicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 39 (2-3), pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets pervers de la solidarité: le cas des femmes seules avec enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actions et recherches sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 9 (4), pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la dépendance à l’autonomie, petite généalogie d’un secteur de l’action publique et sociale Séminaire « Autonomie(s) » séance 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire sur l'autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPR autonomie, Institut longévité, vieillesse et vieillissement, FEDRAH, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04791884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PENSER LES ÂGES DE LA VIE ET LA SUCCESSION DES GÉNÉRATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférencier invité à la pleinière au Haut conseil Enfance, Famille et Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCFEA, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04513356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des deux côtés du miroir : Les apprentissages d'un passeur entre sciences sociales et administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La MIRE: 40 ans d'animation et de valorisation de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur les approches du social care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alis Sopadzhiyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS « Les organisations du welfare : pratiques, expériences et politiques des institutions sociales, sanitaires et médico-sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMES3 - Centre de recherche médecine, science, santé et société, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestations de troubles qualifiés de psychiques lors du passage à l'âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'EHESS "Sociohistoire du handicap : catégories, traitement social et expériences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des hautes études en sciences sociales (EHESS), Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politisation de la longévité : une configuration singulière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"savoirs, pratiques, politiques", Les sciences sociales et les transformations contemporaines des mondes de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches Médecine, Sciences, santé, santé mentale et sociétés CERMES 3, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles psychiques lors du passage à l’âge adulte, quel accompagnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeudis en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Rennes, Sep 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment je tente de penser l’aller-mieux et la résilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir, se rétablir, aller mieux en santé mentale et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jan 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, famille : le temps des grandes transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements et pensées du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens familiaux face à la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien familial à l’aube du XXIe siècle. Ombres et lumières : Approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation pour le lien social, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01191346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Parental Support Policies: a Policy Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop of the PolChi network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenting Support in four European Countries. Elements for a comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trudie Knijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Ostner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Espanet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien social et santé. L'apport des recherches sur le social care dans la compréhension du bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçon inaugurale de la Chaire " Social Care - Lien social et santé "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la condition parentale contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée départementale de l'accompagnement à la scolarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structuration des Centre de mémoire, de ressources et de recherche sur les trajectoires de prise en charge de patients souffrant de la maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème rencontres scientifiques de la CNSA pour l'autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condition parentale face à la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Congrès de l'Association internationale des sociologues de langue française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, famille : le temps des grandes transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du bureau des temps de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau des temps, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01172074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à la parentalité : éléments d'une généalogie d'une politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le contrat de responsabilité parentale en question "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à l'autonomie des personnes âgées en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hébert Réjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Regards croisés "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental responsibilities: elements for a genealogy of a policy shift in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual ESPAnet Conference Sustainability and transformation in European Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding changes in welfare state regimes: some considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Encontro de Sociologia dos Açores: Coesão social, cidadania e sustentabilidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade dos Açores, Nov 2011, Ponta Delgada, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04325958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la précarité et du précariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la société de neuro-psychiatrie de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de la famille en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque organisé par la revue Projet sur la politique familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenting programs in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Keppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du programme PolChi de l'ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A world wide sociology. Enjeux actuels de l'internationalisation des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Sapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être parent aujourd'hui. Approche sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Être parent aujourd'hui : de l'intimité de la relation parentale à l'élaboration d'une politique publique "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international sur la vulnérabilité dans le cadre du projet ANR VULAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condition parentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque organisé par l'APRTF (Association parisienne de recherche et de travail sur les familles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche globale de la question de l'articulation des temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler et prendre soin d'un parent âgé dépendant : analyse comparée dans 6 pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études France-Québec, " Conciliation travail - famille : entre gouvernance et gouvernements. Comparaison France - Québec "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care management policies and practices : Lessons from abroad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on case management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Belesbat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on French Family Policies: What can we learn from the French Case?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" National Plans and Family Policies in Europe: Best practices, partnership and Governance "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question familiale et la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Reid Hall. Séminaire international autour de Robert Castel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chaire sur le Social care à l'EHESP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du lundi de l'EHESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminisation de la pauvreté : la situation des familles monoparentales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " monoparentalité et pauvreté "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condition parentale contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique du Réseau parentalité 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, St-Nicolas de Redon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familialist option of the french Work/family balance policies: elements for a discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work/family balance: politics and policy issues in relation to gender equality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINEFOGO Network and ESRC gender equality network, London School of Economics, Mar 2007, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01172110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parentalité à la condition parentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles formes de parentalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des parents et des éducateurs, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payment for care for dependent elderly people: Policy issue in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Conference on « The Direct Employment of Domiciliary Care by Older People »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working and Caring : Active Daughters and Daughters in Law Caring for a Dependant Elderly Parent in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Social Policy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four generation families and social care in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the European seminar organized by R. Trifiletti, S. Simoni on the SOCCARE project for the European PCRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being at school. A public problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. Wiley, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04781401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être des enfants à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions Ltd, pp.342, 2025, 9781789482171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being at school: A social problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 336p., 2024, 978-1-394-34061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03854791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Family Sociology in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maija L Castrén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Antoine Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The Palgrave Handbook of Family Sociology in Europe, 978-3-030-73308-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03081457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikikomori. Une expérience de confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vellut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Fansten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2-8109-0900-1. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.vellu.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03081470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les parents dans leur travail éducatif et de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 2018, 978-2111454903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'après divorce : Lien familial et vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le sens social, 978-2-7535-3720-0. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.23872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un bon parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 256 p., 2014, 978-2-8109-0260-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements et pensées du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 368 p., 2014, Sciences humaines, 9782707173065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01142191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et perte d'autonomie : des défis pour la recherche en sciences sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'EHESP, 168 p., 2014, 978-2-8109-0143-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work and Care under Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trudie Knijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam University Press, 195 p., 2013, Care &amp; Welfare, 9789089645425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements et pensées du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">la Découverte, 361 p., 2012, 9782707173065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les parents à être parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, 50, 254 p., 2012, Politiques sociales, 9782110091772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier vie familiale & vie professionnelle en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 386p., 2008, 978-2-85952-974-1. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.lebih.2008.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il des classes sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Chopart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions ENSP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 298 p., 2004, 978-2-85952-868-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00172429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépendance des personnes âgées : quelles politiques en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lafore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 372p., 2003, 2-86847-535-3. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.14898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion, l'état des savoirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Schweyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 588p., 1996, 9782707125408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches action sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIRE. La Documentation Française, pp.135, 1986, Le point sur, 2-11-001629-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unequal impact of school-related factors to explain low levels of subjective well-being among students in France, the United Kingdom and Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Well-being at school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2025, education and society, 978-1-789-45217-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04838812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding changes in welfare state regimes: some considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coesão social, cidadania e sustentabilidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Azores Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04843254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the French top-down management of the COVID-19 pandemic on residential care homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long-Term Care and Older People in Western Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-115, 2025, 978-1447367284. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56687/9781447367314-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Well-being at School: A Social Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Well-being at School: A Social Problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.15-42, 2024, 978-1-394-34061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unequal Impact of School-related Factors on Low Levels of Subjective Well-being Among Students in France, the UK and Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Well-being at School. A Social Problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, p.141-175, 2024, 978-1-394-34061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From educating mothers to neuroparenting: Ideas and controversies in parenting issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education, parenting and mental health care in Europe: The contradictions of building autonomous individuals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.129-144, 2024, 978-1-032-45478-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04843241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médico-social : les mots pour le dire à l’échelle internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interroger le médico-social: regards des sciences sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.59-79, 2024, 9978-2-10-086632-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04843201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High School Experience. Between School, Peers and Parental Expectations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Le Trividic-Harrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child’s Well-Being at School: A Social Problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La monoparentalité a des conséquences négatives sur le bien-être des enfants »?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les familles monoparentales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le cavalier bleu, pp.59-68, 2024, 979-10-318-0674-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04843307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lone / one parent families versus lone / single mothers. L’internationalisation d’un problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les familles monoparentales. Conditions de vie, vécu et action publique. Un état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la documentation française, pp.265-269, 2023, 9782111578159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating Parents: critical policy issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Handbook of Family Policy: A Life-Course Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://global.oup.com/academic/product/the-oxford-handbook-of-family-policy-9780197518151?cc=fr&amp;lang=en&#, 2023, 9780197518151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille ou saisir la famille qui vient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Fassin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société qui vient, sous la direction de Didier Fassin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782021481624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentalité positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2130818984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des deux côtés du miroir : Les apprentissages d’un passeur entre sciences sociales et administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La MIRE, 40 ans d’animation et de valorisation de la recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-30, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03854822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vellut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Fansten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vellut, Natacha, Martin, Claude, Figueiredo, Cristina, Fansten, Maïa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hikikomori, une expérience de confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, 2021, 978-2-8109-0900-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard rétrospectif sur l’éducation des parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régine Scelles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parentalités en mouvement, des pratiques à inventer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, édition érès, pp.17-32, 2021, collection « L’école des parents », 978-2749270487. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.scell.2021.01.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El care: ¿cómo imponerlo en la acción pública?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Damamme, H. Hirata, P. Molinier (Coords), M. Wlosko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El trabajo: entre lo público, lo privado y lo intimo. Comparaciones y desafíos internacionales del cuidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUNLA, 2021, 978-987-4937-95-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03502885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a ‘parenting regime’: globalizing tendencies and localised variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macvarish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Family Sociology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-3-030-73305-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène hikikomori : Le moment du passage à l’âge adulte et ses enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hikikomori : une expérience de confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-8109-0900-1. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.vellu.2021.01.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner sur le chemin de l’emploi : Le rôle d’une mission locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BROCHARD Alice, MARTIN Claude, ROTHé Céline, « 10. Accompagner sur le chemin de l’emploi : le rôle d’une mission locale », dans : Natacha Vellut éd., Hikikomori. Une expérience de confinement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, 2021, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.vellu.2021.01.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi les parents sont-ils responsables?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Paugam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 questions de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 385-392, 2020, 978-2130820673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les conséquences de la longévité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Paugam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 questions de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, p. 365-374, 2020, 978-2130820673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03476832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bien-être à l'épanouissement de l'enfant. Investissement social et investissement parental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Bonnefoy, Bénédicte Caucat, Cécile Garrigues et Pierre Suesser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et épanouissement de l’enfant : dans quel environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">editions Erès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-66, 2018, 978-2749260648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01875244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggers and drivers of change in framing parenting support in Northwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trudie Knijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Ostner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Family Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.152-166, 2018, 978-178471934-0. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781784719340.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement ou investissement des parents: pour quel bien-être des enfants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Accompagner les parents dans leur travail éducatif et de soin. Savoirs, questions et perspectives pour l’action publique et la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2018, 978-2-11-145490-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01746007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers for Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guiraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bent Greve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of the Welfare State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.283 - 292, 2018, 9781138631649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longévité et nouveaux risques sociaux. Pour une politique des âges de la vie dans une société du Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Guillemard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allongement de la vie : quels défis, quelles politiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-278, 2017, 978-2707197474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un plaidoyer pour une élite sociale locale et un Positive Welfare [Préface]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un état social actif à la française?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 5-8, 2016, 978-2-8109-0412-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southern Welfare States: Configuration of the Welfare Balance between State and the Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Europe? Italy, Spain, Portugal, and Greece from the 1950s until the present day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-100, 2015, 9783593504827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il cibler des populations « à risques » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut conseil de la santé publique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé en France. Problèmes et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, La Documentation française, collection "Avis et rapports",</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 94-95, 2015, Santé, bioéthique, 978-2-11-009981-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01781207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonvalet Catherine; Clément Céline; Ogg Jim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewing the Family : A History of the Baby Boomers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-3-319-08545-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01336864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question familiale face à la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements et pensées du changement. Echanges avec Robert Castel. 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-260, 2014, 978 2 7071 7306 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que font les parents ? Construction d'un problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'EHESP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Être un bon parent". Une injonction contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, 2014, 978 2 8109 0260 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance, soins de longue durée et politiques publiques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillesses et vieillissements. Regards sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de rennes, pp.127-140, 2014, 978-2-7535-2946-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Workers under pressure and social care arrangements: A research framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trudie Knijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work and Care under Pressure. Care Arrangements across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, pp.7-31, 2013, Work and care under pressure. Care arrangements across Europe, 9789089645425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le social care ? Une revue de questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, migrations et globalisation de la reproduction sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graduate Institute Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-104, 2013, Cahiers genre et développement, 978-2-940503-94-0. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.iheid.5952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working caregivers ‘living under pressure’ in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work and Care under Pressure. Care Arrangements across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, pp.101-124, 2013, 9789089645425. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt6wp708.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrangements de garde et horaires de travail non standard : analyse comparative de trois pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Le Borgne-Uguen, Muriel Rebourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entraide familiale : régulations juridiques et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.61-80, 2012, Des sociétés, 978-2-7535-1791-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à la parentalité : généalogie et contours d'une politique publique émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aider les parents à être parents. Le soutien à la parentalité, une perspective internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.29-64, 2012, Centre d'analyse stratégique, 978-2-11-009177-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question familiale face à la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert CASTEL, Claude MARTIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements et pensée du changement : échanges avec Robert Castel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.246-260, 2012, Recherches, 9782707173065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Politiche familiari in Francia: Una prospettiva di Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riccardo Prandini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche familiari europee : Convergenze e divergenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci editore, Chapitre 4, 2012, Collana dell'Osservatorio nazionale sulla famiglia, 978-8843063079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforming Long-Term Care Policy in France: Private-Public Complementarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joan Costa-Font. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reforming Long-Term Care in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.35-52, 2011, 978-1444338737. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444395556.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borraz Olivier et Guiraudon Virginie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques publiques, tome 2 : Changer la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science Po, pp.31-55, 2010, 978-2-7246-1148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désaffiliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paugam Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 100 mots de la sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.12, 2010, Que-Sais-Je ?, 978-2130574057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paugam Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 100 mots de la sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.61, 2010, Que-Sais-Je ?, 978-2130574057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00788725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fassin Didier, Hauray Boris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé publique : l'état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.257-268, 2010, Hors collection Sciences Humaines, 9782707164902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paugam Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 100 mots de la sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.107, 2010, Que-Sais-Je ?, 978-2130574057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00788727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisation et politiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Corcuff, Christian Le Bart, François de Singly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'individu aujourd'hui : débats sociologiques et contrepoints philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.245-254, 2010, 978-2-7535-1083-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la conciliation vie familiale - vie professionnelle en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">presses de l'EHESP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier vie familiale et vie professionnelle en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, pp.5-34, 2008, Lien social et politiques, 978-2-85952-974-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalité : une question politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La famille change-t-elle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, p. 59-70, 2006, 978-2749205731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille a-t-elle changé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La famille change-t-elle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, p. 7-18, 2006, 978-2749205731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family and Work in France : Innovative Experiences in Care Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconciling family and work: new challenges for social policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Angelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 101-118, 2006, 9788846475954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00185755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family and work in France: innovative experiences in care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconciling Family and Work: New Challenges for Social Policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, pp.101-118, 2006, 9788846475954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01297178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Working Hours: Consequences for Childcare Arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overstretched. European Families Up Against the Demands of Work and Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-33, 2005, 978-1-405-13212-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00179932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisation, famille et lien social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 311-326, 2005, 2-7475-7859-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard sur la famille française et européenne : Conférence de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la diversité des familles – Mieux comprendre pour mieux soutenir Actes du Colloque – 10 et 11 mai 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernement du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 171-183, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de l'enfance en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants, adultes : vers une égalité de statuts ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universalis, p. 171-182, 2004, 978-2852297814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalité : controverses autour d'un problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternité et parentalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions ENSP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 25-35, 2004, 978-2-85952-897-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour des classes sociales ou amnésie sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que reste-t-il des classes sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions ENSP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-19, 2004, 978-2-85952-868-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rediscovery of family solidarity: Backgrounds and concepts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarity between the Sexes and the Generations: Transformations in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-17, 2004, 1-84376-358-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et générations : grandes tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état de la France 2003-2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, p. 75-82, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des politiques sociales en direction des familles monoparentales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Millar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les familles monoparentales en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAF, p. 36-76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rediscovery of Family Solidarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarity between the Sexes and the Generations: Transformations in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwards Elgar Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 3-17, 2004, 978 1 84376 358 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solidarités familiales : bon ou mauvais objet sociologique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarités familiales en questions. Entraide et transmission.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.P., 2003, 978-2-275-02319-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les paniers de services aux personnes âgées dépendantes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dépendance des personnes âgées. Quelles politiques en Europe ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 339-355, 2003, 978-2-86847-535-0. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.14943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00176998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir autonome : un défi européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dépendance des personnes âgées. Quelles politiques en Europe ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-25., 2003, 978-2-86847-535-0. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.14902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accueil des jeunes enfants en Europe. Quelles leçons pour le cas français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accueil des jeunes enfants en France : Etat des lieux et pistes d'amélioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, p. 137-192, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités familiales : l'illusion du renouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familles. Permanence et métamorphoses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Sciences humaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 107-112, 2002, 9782912601162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille: une valeur en hausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation du travail : un temps nouveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KPMG, p. 91-94., 2002, Les clés de l'avenir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et générations : grandes tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état de la France 2002-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, p. 88-94, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements et permanences dans la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Huerre et L. Renard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parents et adolescents: des interactions au fil du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, pp.17-37, 2001, Enfances et Psy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat-providence et cohésion sociale en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Combemasle, J-P. Piriou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences économiques et sociales. Nouveau manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La découverte, pp.569-585, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l’espace domestique dans les trajectoires post-divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires familiales et espaces de vie en milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.371-394, 1998, Sociologie, 978-2-7297-1054-5. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pul.9851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caring for very young children and dependent elderly people in France: Towards a commodification of social care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Math</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Renaudat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jane Lewis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, social care and welfare state restructuring in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-174, 1998, 9781138316393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités familiales : débat scientifique, enjeu politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire ou faire-faire ? : Famille et services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-73, 1995, Le sens social, 978-2-7535-3780-4. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.23821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait de Robert Castel , in Bulletin d'histoire de la sociologie, n°15-16, mars 2025, p. 45-47. Édité par le réseau thématique 49 « Histoire de la sociologie » de l'Association française de sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les lycéens se représentent l’avenir en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.4xc54v5qj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États-providence européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03854816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combating energy poverty in France: a decade of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPN Flash Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03854809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress towards a law on ageing in France: the country recognises a fifth branch of the social security system centred on autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPN Flash Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03854804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France in the face of COVID-19: From lockdown to crises and responses for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPN Flash Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des politiques sociales en direction des familles monoparentales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Millar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the French top-down management of the COVID 19 pandemic on residential care homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being at school, an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04738639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From educating mothers to neuroparenting: Ideas and controversies in parenting issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04330139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Castel (mars 1933 – mars 2013). Portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04370064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie, développement personnel et bien-être : Robert Castel, un visionnaire des effets de la culture psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04789215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Lone / one parent families versus lone / single mothers. L’internationalisation d’un problème public”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04149492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Médico-social : les mots pour le dire à l'échelle internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexes de l’article « C’est quand qu’on va où ? ». Les rapports socialement différenciés à l’avenir des lycéen·ne·s en temps de crises, Revue des sciences sociales, n°69, pp. 20 – 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04043889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Médico-social : les mots pour le dire à l’échelle internationale”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04149503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner sur le chemin de l’emploi : le rôle d’une mission locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04772971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentalité positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03544705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPN Country Profile France 2021-2022 EUROPEAN COMMISSION Directorate-General for Employment, Social Affairs and Inclusion Directorate D -Social rights and inclusion Unit D.2 -Social protection systems Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03893486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions familiales : regard rétrospectif sur un parcours sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène Hikikomori au moment du passage à l'âge adulte et ses enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04772922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governmental response to the COVID-19 pandemic in Long-Term Care residences for older people: preparedness, responses and challenges for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pistes pour comprendre le phénomène du retrait social des jeunes dans les sociétés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03356681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Understanding changes in welfare state regimes: some considerations”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04149499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idéologie du bonheur de chacun à la défense de la joie pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes adultes en France. Un débat politique et scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pugeault-Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02445544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la solidarité en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfance : une question politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02091973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French social and long term care system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02058183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la parentalité ; gouverner par les parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01575377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les parents dans leur travail éducatif et de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Hammouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sellenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions le divorce peut-il être pensé comme un risque?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion autour de l'ouvrage &amp;quot;Être un bon parent: une injonction contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thévenot Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)-Discovering parents and parenting in France: What really is new?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On What Condition can Divorce be Considered as a Risk?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What really is new under the spotlight? (Re)-discovering parents and parenting in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baby Friendly State: Lessons from the French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalité en question. Perspectives sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access for children in need to the key services covered by the European Child Guarantee – France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPN Thematic Report: Social protection and inclusion policy responses to the COVID-19 crisis - France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alis Sopadzhiyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Valdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Social Policy Network (ESPN); European Commission. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social protection and inclusion policy responses to the COVID-19 crisis : France 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alis Sopadzhiyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Valdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau européen de la politique sociale de la Commission européenne. 2021, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03977365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPN Thematic Report on Access to essential services for low-income people – France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Meslet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Social Policy Network (ESPN); European Commission. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the 2021 SPC-COM report on long-term care for older people in the EU France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European, social policy network. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03655384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chaire 'Lien social et sante – Social Care' – quelques leçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EHESP; CNSA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01174849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les «nouveaux risques sociaux»: Le cas des politiques en direction de l’enfance et de la parentalité dans les systèmes de protection sociale européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Keppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR-10-ORA-005, ANR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01168719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à la parentalité. Généalogie et contours d'une politique émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'analyse stratégique. 2012, pp.5-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les parents à être parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre d'analyse stratégique. 2012, 196 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTICULER VIE FAMILIALE ET VIE PROFESSIONNELLE AVEC DES HORAIRES DE TRAVAIL NON STANDARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EHESP. 2007, 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du Haut conseil de la population et de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lesnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national de l'entrepreneuriat(CNE); Haut conseil de la population et de la famille. 2003, 210 p., graphiques, tableaux, bibliographie, références bibliographiques et notes en bas de page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider un parent âgé dépendant Impact sur la vie professionnelle et sociale des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRAPE; EHESP. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative de la mise en oeuvre de la Prestation Spécifique Dépendance (PSD). Première partie, enquête PSD domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Loncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Bréchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction de la recherche des études, de l'évaluation et des statistiques (DREES) Ministère de l'Emploi et de la Solidarité. 2000, 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'une &amp;quot;élite du Welfare&amp;quot; ? Sociologie des sommets de l'Etat en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hassenteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 6051 CRAPE. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prestation expérimentale dépendance en Ille-et-Vilaine : leçons d'un apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Mohaër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Schweyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Nationale de la Santé Publique (ENSP). 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui doit nourrir L'Enfant don't le père est absent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Caisse Nationale des Allocations Familiales. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médiations familiales. Structures, modèles d'intervention, publics et rapports au judiciaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Maunaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bellamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 92 05 042 00 210 75 01, ministère de la justice. service de la recherche. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau relationnel et support social. Des notions pertinentes pour penser l'articulation entre santé et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 34689, université de Caen. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation politique de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université René Descartes - Paris V, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00941425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes et les carrières, XIXe-XXe siècle. Les interprètes après 1964 : portraits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mots de la science » : P comme parentalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Deroeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mots de la science » : P comme parentalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Deroeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId497"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.40625px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Martin </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Director of research at CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après un baccalauréat Mathélem (C) (1973), une première année de médecine, il entreprend des études de psychologie (DEA à l’université de Caen (1978) et une allocation de recherche doctorale du gouvernement canadien à l'université Laval de Québec (1979-1980), séjour au cours duquel il a été assistant de recherche en psychologie sociale et en psychologie appliquée à la santé. A son retour en France, il entreprend des études de sociologie (Doctorat de l’université de Paris 8, sous la direction de Robert Castel, et enfin une Habilitation à diriger des recherches de l’université de Paris 5 avec François de Singly). Claude Martin a été successivement chargé d’enseignement contractuel puis ingénieur d’étude à l’université de Caen (1982-1992), professeur à l’Ecole Nationale de Santé Publique (1992-1996), puis chercheur au CNRS (depuis 1996). Il a créé et dirigé plusieurs équipes de recherche, dont le Centre de recherche sur le travail social de l’Université de Caen (1982-1992), le Laboratoire d’analyse des politiques sociales et sanitaires (Lapss) de l’ENSP (1992-2008), puis le centre interdisciplinaire de recherche sur les soins de longue durée (SoLo) de 2008 à 2011. Il a dirigé l'UMR 6051 Arènes - CRAPE de décembre 2010 à décembre 2016.Il a été professeur invité de l’Institut national de la recherche scientifique « Culture et société » à Montréal (1999-2000); titulaire de la chaire ‘Social Care - Lien social et santé’ créée par l’EHESP en 2009 et soutenue par la CNSA (Caisse nationale de solidarité pour l’autonomie) (2011-2016) (voir Leçon inaugurale au Collège de France avec Florence Weber et Jean-François Ravaud). Il a été également chercheur associé au pôle « vieillesse et vieillissement » de l’INED et membre du comité de direction du GDR vieillissement jusqu'en décembre 2016. Il enseigne la sociologie et les politiques sociales dans plusieurs universités : universités de Paris Descartes, de Haute Bretagne, Science Po Rennes, EHESP et Conservatoire National des Arts et Métiers. Claude Martin a été titulaire de la Chaire de recherche &amp;quot;Enfance, famille et parentalité&amp;quot; soutenue par la Caisse nationale des allocations familiales de mars 2017 à avril 2020. Depuis octobre 2020, Claude Martin est directeur du programme prioritaire de recherche sur l'autonomie. Ce programme de 30 millions d'€ du PIA3, est porté par le CNRS et l'ANR en est l'opérateur sur la période 2021-2026. Il est (ou a été) membre de plusieurs comités de rédaction de revues de sciences sociales : Sociologie (PUF), Social Policy and Administration (Blackwell), International Journal of Care and Caring (Policy Press), Revue de Politiques sociales et familiales (CNAF), Gérontologie et sociétés (CNAV), Análise Social (Université de Lisbonne), Journal of Community Positive Practices (Open access journal Roumain) et a codirigé la revue internationale Lien social et Politiques avec Frédéric Lesemann, puis Jane Jenson et Johanne Charbonneau jusqu'en 2018 (en accès libre sur erudit.org). Il est également directeur de collection aux Presses de l’EHESP et membre du comité de la collection « Res Publica » des Presses Universitaires de Rennes. Nommé par Laurence Rossignol, ministre de la Famille, de l’Enfance et des Droits des Femmes au grade de Chevalier dans l’ordre de la Légion d’honneur au 1er janvier 2017. La cérémonie de remise de médaille s’est déroulée le 29 mars 2017. Cursus Claude Martin a développé ses travaux de recherche à l'articulation de la sociologie de la famille et des politiques sociales. Ses premiers travaux en sociologie ont porté sur les trajectoires post-divorce et ses conséquences en termes de vulnérabilité. C'est dans ce cadre qu'il s'intéresse au caractère protecteur des liens sociaux primaires, ce qu'il qualifie de capital relationnel. Il a ensuite mené des recherches sur les transformations de la famille et leurs modes de régulation par les pouvoirs publics (en droit civil et en droit social). Il a ainsi mené plusieurs recherches sur la comparaison des politiques familiales en Europe, et plus particulièrement sur les politiques de prise en charge de la petite enfance. S'intéressant à la question de l'articulation des formes privées et publiques de solidarités, ces recherches l'ont conduit à développer au début des années 1990 un nouveau champ de recherche sur la prise en charge des personnes âgées dépendantes, sur le rôle des proches dans la protection contre les risques de l'existence et à étudier plus largement l'évolution des systèmes nationaux de protection sociale en Europe, sous l'angle des pratiques et des politiques de care (« prendre soin »). Fortement impliqué dans des travaux à l'échelle européenne, son champ de recherche actuel est qualifié dans les pays anglo-saxons par l'expression Social Care, c'est-à-dire la combinaison de solidarités entre proches et d'interventions professionnelles ou de prestations et services mis en œuvre pour soutenir les personnes vulnérables ou dépendantes, du fait de leur âge (petite enfance ou personnes très âgées), d'un handicap ou d'incapacités, ou de leur état de santé. Claude Martin a développé cette réflexion sur le rôle des liens sociaux dans la promotion du bien-être dans le cadre de la chaire CNSA &amp;quot;Social Care -Lien social et santé&amp;quot; à l'EHESP. L’ensemble de ses travaux aborde la question du genre et les figures contemporaines de la solidarité.Claude Martin a mené ses recherches avec le soutien de nombreuses institutions, dont la Commission européenne (PCRDT), la Direction de la recherche, des études, de l’évaluation et des statistiques (DREES) et la mission de la recherche (MIRE) du ministère des Affaires sociales et de la santé, la direction de la recherche de la Caisse nationale des allocations familiales, le Haut Conseil de la Population et de la Famille et l'Agence Nationale de la Recherche. Ses derniers travaux ont porté sur les tensions entre vie professionnelle et vie familiale, dans le cadre d'un programme blanc de l'ANR, « Workers under pressure and social care » (WOUPS), sur la vulnérabilité des personnes âgées (programme thématique ANR vulnérabilité) et également sur la prise en charge de patients atteints de la maladie d’Alzheimer (financé par la Caisse Nationale de Solidarité pour l’Autonomie). Il a terminé en 2015 une recherche comparative (ANR internationale) sur les politiques de l’enfance et les nouveaux risques sociaux, dans le cadre du programme « Open Research Area » soutenu par les agences de la recherche française, hollandaise, allemande et britannique. Il achève actuellement une recherche sur la souffrance psychique lors du passage à l'âge adulte avec le soutien de l'IRESP. Il a remis en mars 2017 un rapport à la CNAF sur les politiques de soutien à la parentalité et a obtenu le soutien de la CNAF pour être titulaire d'une chaire de recherche sur &amp;quot;Enfance, bien-être, parentalité&amp;quot;. Cette chaire (2017-2020) a trois objectifs: dresser un état de l'art sur les question de bien-être (déterminants, mesure) en particulier le bien-être des enfants, des adolescents et des jeunes; produire des analyses secondaires de bases de données internationales sur ces questions (HBSC, OCDE, Children's world) et organiser plusieurs séances d'un séminaire international avec les meilleurs spécialistes de ces questions au plan international. Claude Martin a participé à un programme de recherche européen piloté par des collègues de la London School of Economics and political sciences : European network on Long Term Care, quality, cost effectiveness and dependency prevention. Il est également le responsable de l'équipe française de l'European Social Policy Network financé par la Commission Européenne (2015-18). Ce réseau de 35 experts nationaux vient d'être a nouveau sélectionné par la commission européenne pour quatre ans (2019-2022) et il en est le responsable scientifique pour la France. Claude Martin a publié et/ou dirigé 26 ouvrages, une centaine d'articles dans des revues à comité de lecture et 150 chapitres dans des ouvrages collectifs, dont près d'un tiers en langue anglaise. Malgré les réserves qui doivent être adressées aux mesures d’impact, environ 350 de ses publications recueillent plus de 8000 citations sur google scholar en janvier 2022 (facteur h=42 et i10=123 - h42 signifie 42 références citées au moins 42 fois et i10 correspond au nombre de citations citées au moins 10 fois). Son indice sur Researchgate est de 34,19 avec plus de 90,000 consultations (reads) de ses publications. (0) Supprimer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master psychology, (France and Canada) PhD sociology (Paris 8); HDR (Sorbonne). Research professor CNRS; Chair &amp;quot;social care&amp;quot; CNSA (2009-15); Director of research unit UMR 6051(2010-16). Chair Childhood, parenting and well-being (CNAF) (2017-20). Research interests: care; family and parenting policies; long-term care; welfare states. Current work: child well-being. Director of a research program on autonomy at the CNRS (2020-2026</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderating effects of self-defined sexual orientation on the relation between social factors and depressive symptoms or suicidal ideation among French young adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junko Kose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Davisse-Paturet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Pastorello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Psychiatry and Psychiatric Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00127-025-02951-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Évolution d’un champ de recherche au prisme d’un parcours sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.213-228. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rf.020.0214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04149473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« C’est quand qu’on va où ? » Les rapports socialement différenciés à l’avenir des lycéen·ne·s en temps de crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Lecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Revue des Sciences sociales, 69, pp.88-99. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.9981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Isolation Among Older Adults in the Time of COVID-19: A Gender Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lena Silberzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.840940. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpubh.2022.840940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03715726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social inequalities and dynamics of the early COVID-19 epidemic: a prospective cohort study in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanna-Eve Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.e052888. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2021-052888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03497227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter son logement au temps du confinement. Expériences contrastées et inégalités. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bonvalet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Habiter son logement au temps du confinement Expériences contrastées et inégalités, n°141 (141), pp.5-10. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpsf.141.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à la parentalité peut-il être mis en équations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guédeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Kammerer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'école des parents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 639, pp.54-57. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/epar.639.0054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets inégaux de la crise sanitaire et du confinement sur le bien-être des lycéen·ne·s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences &amp; Bonheur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6, pp.55-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03474800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When lockdown policies amplify social inequalities in COVID-19 infections: evidence from a cross-sectional population-based survey in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (1), pp.705. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-10521-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Socially Differentiated Impact of School-related Factors on Children's Life Satisfaction: The French Example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Perron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (2), pp.89-117. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/prv.2021.0012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approaches to Well-being</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°141 (141), pp.231-240. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpsf.141.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03508597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quatre décennies de rapports et de propositions pour dessiner le chemin vers une cinquième branche du système français de protection sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDSS. Revue de droit sanitaire et social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 01, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03157904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inégalités sociales au temps du Covid-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Bajos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Warszawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Pailhé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Counil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/qsp/2020040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalisation du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Leloup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.5-18. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1073739ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectiviser la question parentale. Les apports des parenting culture studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.252-259. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1073751ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Child Well-Being: Evolution of a Notion, Ambiguities of Dimensions and Measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances, Familles, Générations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33, pp.[En ligne]. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1067814ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pensée positive au service de la parentalité ou l'inverse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spirale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp. 61-69. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spi.091.0061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02375645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding children’s well-being: A political issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 131-132, pp.148-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mesures du bien-être des enfants Revue de littérature sur les grandes enquêtes internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/caf.2019.3350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idéologie du bonheur de chacun à la défense de la joie pour tous. Lectures critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La croisée des savoirs - Penser la vulnérabilité. Les apports de Robert Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 04, pp.667-677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02451465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les approches du bien-être Un champ de recherche multidimensionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Buzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des politiques sociales et familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°141 (4), pp.231-240. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/caf.2019.3349⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03082982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions des valeurs et référentiels des politiques familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, n° 196-197, pp.51-60. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.196.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work, family and public policy dynamics in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Sociology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03906701.2017.1377410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01609432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques d’accueil des enfants en France et en Europe. Atouts, limites et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.301-308. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.172.0301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de l'ouvrage &amp;quot;Le non-recours aux politiques sociales, Philippe Warin, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01597194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion autour de l'ouvrage &amp;quot;Être un bon parent : une injonction contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thévenot Anne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches familiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, familles et migration, 13, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À quelles conditions peut-on penser le divorce comme un risque ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 71, pp.540-542. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.1603.0540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parent, mode d'emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grands Dossiers Des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39, pp.10-11. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/gdsh.039.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenting Support in France: Policy in an Ideological Battlefield</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (4), pp.609-620. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S147474641500024X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la vulnérabilité. Les apports de Robert Castel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (4), pp.293-298. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.alter.2013.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00915581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Fluid Resuscitation With Colloids vs Crystalloids on Mortality in Critically Ill Patients Presenting With Hypovolemic Shock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shidasp Siami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souheil Elatrous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Ophthalmology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 310 (17), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2013.280502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification of care policy measures supporting older people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (2), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10433-012-0228-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des personnes âgées dépendantes en Europe : le vécu des aidants familiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (4), pp.111. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vsoc.124.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aidants informels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Aline Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Barreyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Belzile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.7-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens familiaux face à la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 258, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Together Apart in France and the United States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cherlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitlin Cross-Barnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, vol.66 (n°3-4,), pp.561-582. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.1103.0647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00798749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance des personnes âgées : expériences rennaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle de Boismenu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique : Nantes / Saint Nazaire : la revue urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, 160p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02393918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux des politiques de la famille en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 322, pp.44-50. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.322.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les pays européens prennent en charge la dépendance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Place publique (Rennes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 13, pp.12-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00773614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reframing of family policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (5), pp.410-421. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0958928710380479⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00771075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles politiques pour la dépendance en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur l'actualité : mensuel de la vie publique en France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 66, pp.61-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier vie familiale et vie professionnelle : un objectif européen dans le modèle français des politiques de la famille ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 157, pp.114-123. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.157.0114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00776152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforming Long-term Care Policy in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (4), pp.392-410. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9515.2010.00720.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des effets du divorce et du non divorce sur les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 89, pp.9-19. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/caf.2007.2306⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00250087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparative Case Study of Care Systems towards Frail Elderly People: Germany, Spain, France, Italy, United Kingdom and Sweden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40 (1), p. 26-46. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9515.2006.00475.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00153389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivre sous pression. L'inconciliable vie quotidienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122, p. 64-75. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.122.0064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalidad: controversias en torno de un problema público</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ventana, Revista de Estudios de Genero</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11 (22), p. 7-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporalités : le temps, un enjeu social et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Charbonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 54, p. 5-10. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/012855ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parentalité à la condition parentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'école des parents et des éducateurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, p. 6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00157786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation d’une offre de garde face aux horaires de travail atypiques et flexibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gardin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 80 (1), pp.25-40. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/caf.2005.2142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famiglia e l'infanzia come « affari di Stato. Le politiche familiari in Francia e in Europa »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, p. 201-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition d'une offre de garde face aux horaires atypiques et flexibles : Leçons de quelques expérimentations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches et prévisions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 80, p. 11-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques sociales en direction des ménages monoparentaux : tendances européennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Millar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue : Recherche sur le couple et la famille </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 163, p. 72-88. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.163.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00154960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désarroi des professionnels face à la précarité monoparentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue. Familles &amp; couples</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n o 163 (1), pp.17-24. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.163.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04936490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le désarroi des professionnels face à la précarité monoparentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Rossi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue : Recherche sur le couple et la famille </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 163, p. 17-24. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dia.163.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Working Hours: Consequences for Childcare Arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 38 (6), p. 565-590. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9515.2004.00408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers français : documents d'actualité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Familles et politiques familiales, 322, pp. 29-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01763199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politisation de la prise en charge de la petite enfance. Vues d'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sociographe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, p. 75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00155348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Adults in France: Becoming Adult in the Context of Increased Autonomy and Dependency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Comparative Family Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 35 (4), p. 615-626. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/jcfs.35.4.615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société des savoirs, gouvernance et démocratie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50, p.7-14. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/008276ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savoirs aux prises avec l'opinion : l'exemple des effets du divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50, p.57-71. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/008279ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La démocratisation du social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Noël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lien social et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 48, p. 5-15. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/007888ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00152279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter avant de légiférer : l'exemple de la prestation dépendance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problèmes Politiques et Sociaux - Articles et Documents d'Actualité Mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 895, p. 55-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00153663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en charge des personnes âgées dépendantes en Allemagne, Espagne, France, Italie, Royaume-Uni et Suède. Une étude de cas-types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eve Joël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Colombini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes et Résultats Drees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 176, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PACS and marriage and cohabitation in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Théry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Law, Policy and the Family</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (3), pp.135-158. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/lawfam/15.1.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La faible fécondité en Europe. Un séminaire de l'observatoire européen des affaires familiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Bagavos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Observer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de prise en charge des personnes âgées dépendantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 6, pp.83-103. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.006.0083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La repolitisation de la famille contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Commaille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre - Revue annuelle de philosophie et de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.129-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défendre les intérêts familiaux en Europe. Le rôle des associations familiales dans la définition de l’action publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 8, pp.64-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prestation spécifique dépendance à domicile en pratiques dans six départements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Schweyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes et Résultats Drees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 64, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment identifier le rôle des associations familiales dans la définition de l’action publique en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Family Observer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Prestation Spécifique Dépendance à la lumière des leçons de l'expérimentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Mohaër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Schweyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérontologie et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 84, pp.85-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Review Article The Obscure Objectives of Family Policies in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Policy and Administration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 29 (4), pp.371-376. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9515.1995.tb00476.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi dépend la dépendance ? Réflexions sur la loi instaurant une prestation spécifique dépendance aux personnes âgées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Sociologie et de Demographie Medicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 39 (2-3), pp.179-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04594438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets pervers de la solidarité: le cas des femmes seules avec enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actions et recherches sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1982, 9 (4), pp.113-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la dépendance à l’autonomie, petite généalogie d’un secteur de l’action publique et sociale Séminaire « Autonomie(s) » séance 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire sur l'autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPR autonomie, Institut longévité, vieillesse et vieillissement, FEDRAH, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04791884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PENSER LES ÂGES DE LA VIE ET LA SUCCESSION DES GÉNÉRATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">conférencier invité à la pleinière au Haut conseil Enfance, Famille et Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HCFEA, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04513356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des deux côtés du miroir : Les apprentissages d'un passeur entre sciences sociales et administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La MIRE: 40 ans d'animation et de valorisation de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retours sur les approches du social care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alis Sopadzhiyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire EHESS « Les organisations du welfare : pratiques, expériences et politiques des institutions sociales, sanitaires et médico-sociales »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CERMES3 - Centre de recherche médecine, science, santé et société, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifestations de troubles qualifiés de psychiques lors du passage à l'âge adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'EHESS "Sociohistoire du handicap : catégories, traitement social et expériences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des hautes études en sciences sociales (EHESS), Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La politisation de la longévité : une configuration singulière ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"savoirs, pratiques, politiques", Les sciences sociales et les transformations contemporaines des mondes de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches Médecine, Sciences, santé, santé mentale et sociétés CERMES 3, May 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01377412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles psychiques lors du passage à l’âge adulte, quel accompagnement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeudis en santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Rennes, Sep 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment je tente de penser l’aller-mieux et la résilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guérir, se rétablir, aller mieux en santé mentale et ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale des sociologues de langue française, Jan 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, famille : le temps des grandes transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements et pensées du changement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens familiaux face à la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le lien familial à l’aube du XXIe siècle. Ombres et lumières : Approche pluridisciplinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation pour le lien social, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01191346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Parental Support Policies: a Policy Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Workshop of the PolChi network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenting Support in four European Countries. Elements for a comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Daly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trudie Knijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Ostner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Espanet Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien social et santé. L'apport des recherches sur le social care dans la compréhension du bien-être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leçon inaugurale de la Chaire " Social Care - Lien social et santé "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la structuration des Centre de mémoire, de ressources et de recherche sur les trajectoires de prise en charge de patients souffrant de la maladie d'Alzheimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème rencontres scientifiques de la CNSA pour l'autonomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner la condition parentale contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée départementale de l'accompagnement à la scolarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Laval, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00806891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condition parentale face à la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXème Congrès de l'Association internationale des sociologues de langue française.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rabat, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail, famille : le temps des grandes transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence du bureau des temps de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bureau des temps, May 2012, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01172074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à la parentalité : éléments d'une généalogie d'une politique publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Le contrat de responsabilité parentale en question "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à l'autonomie des personnes âgées en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hébert Réjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Regards croisés "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding changes in welfare state regimes: some considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Encontro de Sociologia dos Açores: Coesão social, cidadania e sustentabilidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade dos Açores, Nov 2011, Ponta Delgada, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04325958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de la précarité et du précariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la société de neuro-psychiatrie de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de la famille en France et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque organisé par la revue Projet sur la politique familiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenting programs in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Keppens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire du programme PolChi de l'ANR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Göttingen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental responsibilities: elements for a genealogy of a policy shift in the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual ESPAnet Conference Sustainability and transformation in European Social Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être parent aujourd'hui. Approche sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" Être parent aujourd'hui : de l'intimité de la relation parentale à l'élaboration d'une politique publique "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A world wide sociology. Enjeux actuels de l'internationalisation des sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Abbott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Sapiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Fabiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir la vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international sur la vulnérabilité dans le cadre du projet ANR VULAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condition parentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque organisé par l'APRTF (Association parisienne de recherche et de travail sur les familles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche globale de la question de l'articulation des temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVème congrès de l'Association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler et prendre soin d'un parent âgé dépendant : analyse comparée dans 6 pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études France-Québec, " Conciliation travail - famille : entre gouvernance et gouvernements. Comparaison France - Québec "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question familiale et la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de Reid Hall. Séminaire international autour de Robert Castel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Care management policies and practices : Lessons from abroad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International workshop on case management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Belesbat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflections on French Family Policies: What can we learn from the French Case?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" National Plans and Family Policies in Europe: Best practices, partnership and Governance "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chaire sur le Social care à l'EHESP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du lundi de l'EHESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Féminisation de la pauvreté : la situation des familles monoparentales en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international " monoparentalité et pauvreté "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00794694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La condition parentale contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence publique du Réseau parentalité 35</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, St-Nicolas de Redon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00804359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familialist option of the french Work/family balance policies: elements for a discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work/family balance: politics and policy issues in relation to gender equality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CINEFOGO Network and ESRC gender equality network, London School of Economics, Mar 2007, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01172110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la parentalité à la condition parentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouvelles formes de parentalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des parents et des éducateurs, Nov 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01178882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Payment for care for dependent elderly people: Policy issue in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the International Conference on « The Direct Employment of Domiciliary Care by Older People »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working and Caring : Active Daughters and Daughters in Law Caring for a Dependant Elderly Parent in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Social Policy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Four generation families and social care in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the European seminar organized by R. Trifiletti, S. Simoni on the SOCCARE project for the European PCRD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00160598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being at school. A public problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. Wiley, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04781401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bien-être des enfants à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions Ltd, pp.342, 2025, 9781789482171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being at school: A social problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley-ISTE, 336p., 2024, 978-1-394-34061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03854791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Family Sociology in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maija L Castrén</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabella Crespi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Antoine Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Gouveia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The Palgrave Handbook of Family Sociology in Europe, 978-3-030-73308-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03081457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hikikomori. Une expérience de confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vellut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Fansten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, 978-2-8109-0900-1. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.vellu.2021.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03081470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les parents dans leur travail éducatif et de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Documentation Française, 2018, 978-2111454903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'après divorce : Lien familial et vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Le sens social, 978-2-7535-3720-0. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.23872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être un bon parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 256 p., 2014, 978-2-8109-0260-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements et pensées du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 368 p., 2014, Sciences humaines, 9782707173065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01142191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap et perte d'autonomie : des défis pour la recherche en sciences sociales.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Weber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'EHESP, 168 p., 2014, 978-2-8109-0143-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Work and Care under Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trudie Knijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amsterdam University Press, 195 p., 2013, Care &amp; Welfare, 9789089645425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements et pensées du changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">la Découverte, 361 p., 2012, 9782707173065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les parents à être parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française, 50, 254 p., 2012, Politiques sociales, 9782110091772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00763541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier vie familiale & vie professionnelle en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l’EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 386p., 2008, 978-2-85952-974-1. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.lebih.2008.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il des classes sociales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Noël Chopart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions ENSP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 298 p., 2004, 978-2-85952-868-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00172429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépendance des personnes âgées : quelles politiques en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Kessler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Lafore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Lewis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 372p., 2003, 2-86847-535-3. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.14898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exclusion, l'état des savoirs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Paugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Schweyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 588p., 1996, 9782707125408</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches action sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MIRE. La Documentation Française, pp.135, 1986, Le point sur, 2-11-001629-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00941401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unequal impact of school-related factors to explain low levels of subjective well-being among students in France, the United Kingdom and Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wiley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Well-being at school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, 2025, education and society, 978-1-789-45217-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04838812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding changes in welfare state regimes: some considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coesão social, cidadania e sustentabilidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Azores Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04843254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the French top-down management of the COVID-19 pandemic on residential care homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Long-Term Care and Older People in Western Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Policy Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.99-115, 2025, 978-1447367284. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56687/9781447367314-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of Well-being at School: A Social Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Well-being at School: A Social Problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, pp.15-42, 2024, 978-1-394-34061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unequal Impact of School-related Factors on Low Levels of Subjective Well-being Among Students in France, the UK and Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Well-being at School. A Social Problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-ISTE, p.141-175, 2024, 978-1-394-34061-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From educating mothers to neuroparenting: Ideas and controversies in parenting issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education, parenting and mental health care in Europe: The contradictions of building autonomous individuals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.129-144, 2024, 978-1-032-45478-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04843241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médico-social : les mots pour le dire à l’échelle internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interroger le médico-social: regards des sciences sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.59-79, 2024, 9978-2-10-086632-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04843201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The High School Experience. Between School, Peers and Parental Expectations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Grimault-Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Le Trividic-Harrache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Nédélec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child’s Well-Being at School: A Social Problem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La monoparentalité a des conséquences négatives sur le bien-être des enfants »?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur les familles monoparentales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le cavalier bleu, pp.59-68, 2024, 979-10-318-0674-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04843307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lone / one parent families versus lone / single mothers. L’internationalisation d’un problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les familles monoparentales. Conditions de vie, vécu et action publique. Un état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, la documentation française, pp.265-269, 2023, 9782111578159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04227354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating Parents: critical policy issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Handbook of Family Policy: A Life-Course Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://global.oup.com/academic/product/the-oxford-handbook-of-family-policy-9780197518151?cc=fr&amp;lang=en&#, 2023, 9780197518151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille ou saisir la famille qui vient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Fassin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La société qui vient, sous la direction de Didier Fassin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782021481624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentalité positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du fouet et de la fessée. Corriger et punir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2130818984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des deux côtés du miroir : Les apprentissages d’un passeur entre sciences sociales et administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La MIRE, 40 ans d’animation et de valorisation de la recherche.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.27-30, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03854822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epilogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Vellut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Fansten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vellut, Natacha, Martin, Claude, Figueiredo, Cristina, Fansten, Maïa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hikikomori, une expérience de confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, 2021, 978-2-8109-0900-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard rétrospectif sur l’éducation des parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régine Scelles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parentalités en mouvement, des pratiques à inventer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, édition érès, pp.17-32, 2021, collection « L’école des parents », 978-2749270487. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.scell.2021.01.0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El care: ¿cómo imponerlo en la acción pública?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Damamme, H. Hirata, P. Molinier (Coords), M. Wlosko. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">El trabajo: entre lo público, lo privado y lo intimo. Comparaciones y desafíos internacionales del cuidad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUNLA, 2021, 978-987-4937-95-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03502885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a ‘parenting regime’: globalizing tendencies and localised variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Macvarish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Family Sociology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-3-030-73305-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène hikikomori : Le moment du passage à l’âge adulte et ses enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hikikomori : une expérience de confinement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2021, 978-2-8109-0900-1. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.vellu.2021.01.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner sur le chemin de l’emploi : Le rôle d’une mission locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BROCHARD Alice, MARTIN Claude, ROTHé Céline, « 10. Accompagner sur le chemin de l’emploi : le rôle d’une mission locale », dans : Natacha Vellut éd., Hikikomori. Une expérience de confinement.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, 2021, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.vellu.2021.01.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi les parents sont-ils responsables?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Paugam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 questions de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 385-392, 2020, 978-2130820673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les conséquences de la longévité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Paugam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 questions de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, p. 365-374, 2020, 978-2130820673</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03476832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du bien-être à l'épanouissement de l'enfant. Investissement social et investissement parental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maryse Bonnefoy, Bénédicte Caucat, Cécile Garrigues et Pierre Suesser. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et épanouissement de l’enfant : dans quel environnement ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">editions Erès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.39-66, 2018, 978-2749260648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01875244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triggers and drivers of change in framing parenting support in Northwestern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trudie Knijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilona Ostner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Family Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.152-166, 2018, 978-178471934-0. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781784719340.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02441787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engagement ou investissement des parents: pour quel bien-être des enfants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Accompagner les parents dans leur travail éducatif et de soin. Savoirs, questions et perspectives pour l’action publique et la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, 2018, 978-2-11-145490-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01746007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drivers for Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Guiraudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bent Greve. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of the Welfare State</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.283 - 292, 2018, 9781138631649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longévité et nouveaux risques sociaux. Pour une politique des âges de la vie dans une société du Care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Marie Guillemard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Allongement de la vie : quels défis, quelles politiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.261-278, 2017, 978-2707197474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un plaidoyer pour une élite sociale locale et un Positive Welfare [Préface]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vers un état social actif à la française?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 5-8, 2016, 978-2-8109-0412-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Southern Welfare States: Configuration of the Welfare Balance between State and the Family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Campus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Europe? Italy, Spain, Portugal, and Greece from the 1950s until the present day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-100, 2015, 9783593504827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01179541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il cibler des populations « à risques » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Haut conseil de la santé publique. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé en France. Problèmes et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris, La Documentation française, collection "Avis et rapports",</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 94-95, 2015, Santé, bioéthique, 978-2-11-009981-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01781207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonvalet Catherine; Clément Céline; Ogg Jim. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewing the Family : A History of the Baby Boomers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-3-319-08545-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01336864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question familiale face à la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements et pensées du changement. Echanges avec Robert Castel. 2e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.246-260, 2014, 978 2 7071 7306 5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01188460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mais que font les parents ? Construction d'un problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'EHESP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Être un bon parent". Une injonction contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, 2014, 978 2 8109 0260 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01166713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépendance, soins de longue durée et politiques publiques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PUR. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vieillesses et vieillissements. Regards sociologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de rennes, pp.127-140, 2014, 978-2-7535-2946-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Workers under pressure and social care arrangements: A research framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trudie Knijn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work and Care under Pressure. Care Arrangements across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, pp.7-31, 2013, Work and care under pressure. Care arrangements across Europe, 9789089645425</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le social care ? Une revue de questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre, migrations et globalisation de la reproduction sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graduate Institute Publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.85-104, 2013, Cahiers genre et développement, 978-2-940503-94-0. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.iheid.5952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working caregivers ‘living under pressure’ in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work and Care under Pressure. Care Arrangements across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Amsterdam University Press, pp.101-124, 2013, 9789089645425. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt6wp708.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02519170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arrangements de garde et horaires de travail non standard : analyse comparative de trois pays européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Le Borgne-Uguen, Muriel Rebourg. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'entraide familiale : régulations juridiques et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.61-80, 2012, Des sociétés, 978-2-7535-1791-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à la parentalité : généalogie et contours d'une politique publique émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La documentation française. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aider les parents à être parents. Le soutien à la parentalité, une perspective internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La documentation française, pp.29-64, 2012, Centre d'analyse stratégique, 978-2-11-009177-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00949150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question familiale face à la montée des incertitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert CASTEL, Claude MARTIN. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changements et pensée du changement : échanges avec Robert Castel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.246-260, 2012, Recherches, 9782707173065</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Politiche familiari in Francia: Una prospettiva di Policy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Riccardo Prandini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiche familiari europee : Convergenze e divergenze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carocci editore, Chapitre 4, 2012, Collana dell'Osservatorio nazionale sulla famiglia, 978-8843063079</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reforming Long-Term Care Policy in France: Private-Public Complementarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joan Costa-Font. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reforming Long-Term Care in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, pp.35-52, 2011, 978-1444338737. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444395556.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Borraz Olivier et Guiraudon Virginie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politiques publiques, tome 2 : Changer la société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Science Po, pp.31-55, 2010, 978-2-7246-1148-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désaffiliation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paugam Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 100 mots de la sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.12, 2010, Que-Sais-Je ?, 978-2130574057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paugam Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 100 mots de la sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.61, 2010, Que-Sais-Je ?, 978-2130574057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00788725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hypothèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paugam Serge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 100 mots de la sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.107, 2010, Que-Sais-Je ?, 978-2130574057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00788727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Vieillissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fassin Didier, Hauray Boris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé publique : l'état des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.257-268, 2010, Hors collection Sciences Humaines, 9782707164902</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisation et politiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Corcuff, Christian Le Bart, François de Singly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'individu aujourd'hui : débats sociologiques et contrepoints philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.245-254, 2010, 978-2-7535-1083-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00789339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la conciliation vie familiale - vie professionnelle en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">presses de l'EHESP. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier vie familiale et vie professionnelle en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'EHESP, pp.5-34, 2008, Lien social et politiques, 978-2-85952-974-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalité : une question politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La famille change-t-elle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, p. 59-70, 2006, 978-2749205731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille a-t-elle changé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La famille change-t-elle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, p. 7-18, 2006, 978-2749205731</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family and Work in France : Innovative Experiences in Care Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconciling family and work: new challenges for social policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Angelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 101-118, 2006, 9788846475954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00185755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family and work in France: innovative experiences in care services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Giovanni Rossi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconciling Family and Work: New Challenges for Social Policies in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franco Angeli, pp.101-118, 2006, 9788846475954</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01297178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualisation, famille et lien social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le lien social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 311-326, 2005, 2-7475-7859-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Working Hours: Consequences for Childcare Arrangements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan-Youinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overstretched. European Families Up Against the Demands of Work and Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blackwell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-33, 2005, 978-1-405-13212-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00179932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un regard sur la famille française et européenne : Conférence de clôture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sur la diversité des familles – Mieux comprendre pour mieux soutenir Actes du Colloque – 10 et 11 mai 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernement du Québec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 171-183, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00183453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de l'enfance en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfants, adultes : vers une égalité de statuts ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universalis, p. 171-182, 2004, 978-2852297814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalité : controverses autour d'un problème public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maternité et parentalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions ENSP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 25-35, 2004, 978-2-85952-897-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rediscovery of family solidarity: Backgrounds and concepts?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edward Elgar. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarity between the Sexes and the Generations: Transformations in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-17, 2004, 1-84376-358-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour des classes sociales ou amnésie sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que reste-t-il des classes sociales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">éditions ENSP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-19, 2004, 978-2-85952-868-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et générations : grandes tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état de la France 2003-2004.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, p. 75-82, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des politiques sociales en direction des familles monoparentales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Millar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les familles monoparentales en Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNAF, p. 36-76, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rediscovery of Family Solidarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarity between the Sexes and the Generations: Transformations in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwards Elgar Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 3-17, 2004, 978 1 84376 358 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00178196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les solidarités familiales : bon ou mauvais objet sociologique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarités familiales en questions. Entraide et transmission.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.P., 2003, 978-2-275-02319-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les paniers de services aux personnes âgées dépendantes en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dépendance des personnes âgées. Quelles politiques en Europe ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes; Presses universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 339-355, 2003, 978-2-86847-535-0. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.14943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00176998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vieillir autonome : un défi européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dépendance des personnes âgées. Quelles politiques en Europe ?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 9-25., 2003, 978-2-86847-535-0. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.14902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accueil des jeunes enfants en Europe. Quelles leçons pour le cas français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'accueil des jeunes enfants en France : Etat des lieux et pistes d'amélioration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation française, p. 137-192, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités familiales : l'illusion du renouveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Familles. Permanence et métamorphoses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Sciences humaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 107-112, 2002, 9782912601162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La famille: une valeur en hausse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organisation du travail : un temps nouveau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, KPMG, p. 91-94., 2002, Les clés de l'avenir</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles et générations : grandes tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'état de la France 2002-2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, p. 88-94, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00177014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements et permanences dans la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Huerre et L. Renard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parents et adolescents: des interactions au fil du temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, pp.17-37, 2001, Enfances et Psy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat-providence et cohésion sociale en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">P. Combemasle, J-P. Piriou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences économiques et sociales. Nouveau manuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La découverte, pp.569-585, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l’espace domestique dans les trajectoires post-divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trajectoires familiales et espaces de vie en milieu urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.371-394, 1998, Sociologie, 978-2-7297-1054-5. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pul.9851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caring for very young children and dependent elderly people in France: Towards a commodification of social care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Math</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Renaudat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jane Lewis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, social care and welfare state restructuring in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashgate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-174, 1998, 9781138316393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00199946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarités familiales : débat scientifique, enjeu politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire ou faire-faire ? : Famille et services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-73, 1995, Le sens social, 978-2-7535-3780-4. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.23821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portrait de Robert Castel , in Bulletin d'histoire de la sociologie, n°15-16, mars 2025, p. 45-47. Édité par le réseau thématique 49 « Histoire de la sociologie » de l'Association française de sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04985736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les lycéens se représentent l’avenir en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/AAK.4xc54v5qj⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combating energy poverty in France: a decade of experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPN Flash Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03854809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">États-providence européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03854816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progress towards a law on ageing in France: the country recognises a fifth branch of the social security system centred on autonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPN Flash Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03854804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France in the face of COVID-19: From lockdown to crises and responses for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESPN Flash Report</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des politiques sociales en direction des familles monoparentales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Millar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00202014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarifier le débat sur les parentalités à paraître dans revue Empan, n°143, 2026</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05606782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the French top-down management of the COVID 19 pandemic on residential care homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05389652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being at school, an introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04738639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From educating mothers to neuroparenting: Ideas and controversies in parenting issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04330139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Castel (mars 1933 – mars 2013). Portrait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04370064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomie, développement personnel et bien-être : Robert Castel, un visionnaire des effets de la culture psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04789215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Lone / one parent families versus lone / single mothers. L’internationalisation d’un problème public”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04149492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 2. Médico-social : les mots pour le dire à l'échelle internationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annexes de l’article « C’est quand qu’on va où ? ». Les rapports socialement différenciés à l’avenir des lycéen·ne·s en temps de crises, Revue des sciences sociales, n°69, pp. 20 – 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Diter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04043889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Médico-social : les mots pour le dire à l’échelle internationale”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04149503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner sur le chemin de l’emploi : le rôle d’une mission locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04772971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parentalité positive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03544705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions familiales : regard rétrospectif sur un parcours sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03908241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPN Country Profile France 2021-2022 EUROPEAN COMMISSION Directorate-General for Employment, Social Affairs and Inclusion Directorate D -Social rights and inclusion Unit D.2 -Social protection systems Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03893486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène Hikikomori au moment du passage à l'âge adulte et ses enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04772922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Governmental response to the COVID-19 pandemic in Long-Term Care residences for older people: preparedness, responses and challenges for the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pistes pour comprendre le phénomène du retrait social des jeunes dans les sociétés contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03356681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Understanding changes in welfare state regimes: some considerations”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04149499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'idéologie du bonheur de chacun à la défense de la joie pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02429171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les jeunes adultes en France. Un débat politique et scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Cicchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Pugeault-Cicchelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02445544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la solidarité en temps de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfance : une question politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02091973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French social and long term care system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02058183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner la parentalité ; gouverner par les parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01575377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accompagner les parents dans leur travail éducatif et de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Hammouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Modak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Sellenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01572229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions le divorce peut-il être pensé comme un risque?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01376022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion autour de l'ouvrage &amp;quot;Être un bon parent: une injonction contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thévenot Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Neyrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01492411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Re)-Discovering parents and parenting in France: What really is new?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On What Condition can Divorce be Considered as a Risk?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01393020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What really is new under the spotlight? (Re)-discovering parents and parenting in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Baby Friendly State: Lessons from the French Case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parentalité en question. Perspectives sociologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00201825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access for children in need to the key services covered by the European Child Guarantee – France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Commission. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPN Thematic Report: Social protection and inclusion policy responses to the COVID-19 crisis - France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alis Sopadzhiyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Valdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Social Policy Network (ESPN); European Commission. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social protection and inclusion policy responses to the COVID-19 crisis : France 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alis Sopadzhiyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Valdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Réseau européen de la politique sociale de la Commission européenne. 2021, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03977365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESPN Thematic Report on Access to essential services for low-income people – France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Huteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Meslet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Social Policy Network (ESPN); European Commission. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04554691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the 2021 SPC-COM report on long-term care for older people in the EU France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] European, social policy network. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03655384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner les «nouveaux risques sociaux»: Le cas des politiques en direction de l’enfance et de la parentalité dans les systèmes de protection sociale européens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Campéon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Keppens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Rothé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ANR-10-ORA-005, ANR. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01168719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chaire 'Lien social et sante – Social Care' – quelques leçons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EHESP; CNSA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01174849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le soutien à la parentalité. Généalogie et contours d'une politique émergente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'analyse stratégique. 2012, pp.5-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00787635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider les parents à être parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pierre Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre d'analyse stratégique. 2012, 196 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARTICULER VIE FAMILIALE ET VIE PROFESSIONNELLE AVEC DES HORAIRES DE TRAVAIL NON STANDARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] EHESP. 2007, 136 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du Haut conseil de la population et de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Granet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lesnard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre national de l'entrepreneuriat(CNE); Haut conseil de la population et de la famille. 2003, 210 p., graphiques, tableaux, bibliographie, références bibliographiques et notes en bas de page</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aider un parent âgé dépendant Impact sur la vie professionnelle et sociale des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CRAPE; EHESP. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01169486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude qualitative de la mise en oeuvre de la Prestation Spécifique Dépendance (PSD). Première partie, enquête PSD domicile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanche Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Loncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Bréchat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Frinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Direction de la recherche des études, de l'évaluation et des statistiques (DREES) Ministère de l'Emploi et de la Solidarité. 2000, 47 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'émergence d'une &amp;quot;élite du Welfare&amp;quot; ? Sociologie des sommets de l'Etat en interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Hassenteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bachir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Bussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Genieys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 6051 CRAPE. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prestation expérimentale dépendance en Ille-et-Vilaine : leçons d'un apprentissage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Mohaër</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Schweyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecole Nationale de la Santé Publique (ENSP). 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui doit nourrir L'Enfant don't le père est absent?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Caisse Nationale des Allocations Familiales. 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médiations familiales. Structures, modèles d'intervention, publics et rapports au judiciaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Maunaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bellamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 92 05 042 00 210 75 01, ministère de la justice. service de la recherche. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau relationnel et support social. Des notions pertinentes pour penser l'articulation entre santé et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 34689, université de Caen. 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation politique de la famille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sociologie. Université René Descartes - Paris V, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00941425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hommes et les carrières, XIXe-XXe siècle. Les interprètes après 1964 : portraits.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Jean Vigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité Tice-Dsirn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02869233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mots de la science » : P comme parentalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Deroeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mots de la science » : P comme parentalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iris Deroeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId497"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137580v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Kose" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Davisse-Paturet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pastorello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-025-02951-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149473v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0214" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04161125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lecoeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9981" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Silberzan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.840940" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03497227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna-Eve Franck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052888" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232074v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gu&#233;deney" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Kammerer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.639.0054" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508611v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ramos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.141.0005" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buzaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Spire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10521-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Perron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/prv.2021.0012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508597v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.141.0231" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157904v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Warszawski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/qsp/2020040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094688v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leloup" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073739ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094703v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073751ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375645v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.091.0061" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082971v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02464676v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067814ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082976v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2019.3350" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082987v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082982v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2019.3349" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.196.0051" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609432v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2017.1377410" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232075v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0301" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597194v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Seguin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278955v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;venot Anne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231828v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1603.0540" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.039.0003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178946v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S147474641500024X" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915581v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.09.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737578v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shidasp Siami" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Elatrous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2013.280502" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-012-0228-6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02518392v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.124.0111" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776148v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393841v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barreyre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Belzile" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798749v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cherlin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Cross-Barnet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1103.0647" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Boismenu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776149v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.322.0045" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773614v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776152v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.157.0114" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771075v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0958928710380479" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770787v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9515.2010.00720.x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9GJ8KKW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250087v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2007.2306" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153389v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan-Youinou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9515.2006.00475.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6RSTN8M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155724v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.122.0064" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152786v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152759v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Charbonneau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/012855ar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02519156v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gardin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2005.2142" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157786v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155864v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154960v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Millar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.163.0072" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936490v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.163.0017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9515.2004.00408" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0SGQ058-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155346v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763199v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155348v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152681v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jcfs.35.4.615" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152274v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008276ar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152276v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008279ar" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152279v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain No&#235;l" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007888ar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153663v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202009v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Jo&#235;l" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colombini" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199963v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/lawfam/15.1.135" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227631v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Bagavos" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.006.0083" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201836v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227618v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201853v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227643v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171403v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moha&#235;r" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04074225v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lhuillier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9515.1995.tb00476.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FDKD78M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04594438v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201845v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791884v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513356v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666450v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914159v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Sopadzhiyan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914738v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roth&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377412v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914740v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brochard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169022v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806885v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191346v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794604v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794563v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Daly" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudie Knijn" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Ostner" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804238v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806891v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804246v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794568v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172074v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Castel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804225v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794660v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert R&#233;jean" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794614v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04325958v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804342v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804351v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794620v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keppens" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794642v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Abbott" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fabiani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804258v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794679v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804347v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794632v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794356v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794692v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794684v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794680v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804282v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ravaud" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794694v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804359v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172110v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178882v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160600v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160597v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160598v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04781401v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05268536v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854791v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081457v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija L Castr&#233;n" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Crespi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Antoine Gauthier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Gouveia" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-73306-3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081470v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vellut" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Figueiredo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.vellu.2021.01" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546713v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231830v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/23872" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.23872" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141805v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/etre-un-bon-parent/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142191v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141799v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143080v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763546v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763541v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Hamel" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemoine" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02479488v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/concilier-vie-familiale-et-vie-professionnelle-quelles-politiques-en-europe/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.lebih.2008.01" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172429v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Chopart" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/que-reste-t-il-des-classes-sociales/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171316v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kessler" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafore" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lewis" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mormiche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/1077/la-dependance-des-personnes-agees" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14898" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171301v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_exclusion_l_etat_des_savoirs-9782707125408" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941401v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838812v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843254v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230006v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.bristoluniversitypress.co.uk/long-term-care-and-older-people-in-western-europe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56687/9781447367314-008" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04874263v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04874301v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843241v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843201v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398802v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic-Harrache" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843307v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227354v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087011v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483661v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-societe-qui-vient-collectif/9782021481624" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087003v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_du_fouet_et_de_la_fess%C3%A9e_Corriger_et_punir" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854822v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954209v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498118v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.scell.2021.01.0017" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502885v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087004v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macvarish" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087008v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.vellu.2021.01.0025" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087010v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.vellu.2021.01.0155" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480883v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/50_questions_de_sociologie" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476832v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875244v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/sante-et-epanouissement-de-l-enfant-dans-quel-envi--9782749260648-page-39.htm" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441787v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784719340.00020" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746007v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296031v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guiraudon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02442080v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/allongement-de-la-vie--9782707197474-page-261.htm" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263693v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/vers-un-etat-social-actif-a-la-francaise/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179541v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781207v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110099815/index.shtml#book_presentation" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336864v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319085449#aboutBook" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188460v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166713v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166698v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089388v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232106v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/iheid/5952" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheid.5952" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02519170v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp708.7" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787549v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949150v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787645v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787639v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787546v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444395556.ch3" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789334v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787675v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788725v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787556v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788727v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789339v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949117v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183452v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183451v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185755v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/ricerca/scheda_libro.aspx?CodiceLibro=1534.2.18" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297178v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179932v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Overstretched%3A+European+Families+Up+Against+the+Demands+of+Work+and+Care-p-9781405132121" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183450v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=18975&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183453v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://numerique.banq.qc.ca/patrimoine/details/52327/46672" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178199v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178202v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/maternite-et-parentalite/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178198v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227666v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178200v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178197v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178196v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/solidarity-between-the-sexes-and-the-generations-9781843763581.html" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177017v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/solidarites-familiales-en-questions-9782275023199.html" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176998v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/14943?lang=fr" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14943" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177020v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/14902?lang=fr" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14902" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177022v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177015v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.scienceshumaines.com/familles-permanence-et-metamorphoses_fr-238.htm" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177012v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177014v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201832v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202011v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231959v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pul/9851" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.9851" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199946v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Math" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Renaudat" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Social-Care-and-Welfare-State-Restructuring-in-Europe/Lewis/p/book/9781138316393" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232107v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/23821" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.23821" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985736v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05235649v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4xc54v5qj" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854816v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854809v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legros" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854804v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094731v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202014v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389652v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738639v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330139v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370064v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789215v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149492v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04779280v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043889v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149503v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772971v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544705v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893486v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huteau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Valdes" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908241v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772922v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247565v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356681v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149499v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429171v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445544v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pugeault-Cicchelli" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571785v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091973v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058183v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575377v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572229v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Hammouche" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sellenet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376022v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492411v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435740v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393020v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279146v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201828v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201825v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371958v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chevalier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04554676v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977365v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04554691v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Meslet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03655384v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174849v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168719v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Keppens" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787635v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143449v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169471v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02185668v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Granet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169486v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230148v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bigot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Br&#233;chat" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166215v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bachir" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bussat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Genieys" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171302v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248316v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lefaucheur" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166217v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bellamy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166579v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00941425v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02869233v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05263343v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Deroeux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05274131v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137580v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junko Kose" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Davisse-Paturet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pastorello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Melchior" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00127-025-02951-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149473v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rf.020.0214" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04161125v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Diter" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lecoeur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.9981" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715726v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Silberzan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bajos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2022.840940" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03497227v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Counil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanna-Eve Franck" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jusot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Pailh&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052888" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508611v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ramos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bonvalet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.141.0005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232074v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gu&#233;deney" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Kammerer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/epar.639.0054" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474800v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buzaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grimault-Leprince" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03198150v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Spire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10521-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Perron" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/prv.2021.0012" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508597v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.141.0231" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03157904v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272041v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Warszawski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/qsp/2020040" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094688v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leloup" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073739ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094703v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1073751ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02464676v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1067814ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375645v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spi.091.0061" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082971v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082976v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2019.3350" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082987v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451465v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03082982v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2019.3349" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232110v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.196.0051" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01609432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03906701.2017.1377410" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232075v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.172.0301" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01597194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Seguin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278955v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Neyrand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;venot Anne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231828v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1603.0540" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232054v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gdsh.039.0003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S147474641500024X" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00915581v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2013.09.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shidasp Siami" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souheil Elatrous" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2013.280502" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770752v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10433-012-0228-6" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02518392v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Camp&#233;on" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.124.0111" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393841v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aline Bloch" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barreyre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Belzile" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Couturier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776148v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798749v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cherlin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitlin Cross-Barnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1103.0647" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02393918v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle de Boismenu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.322.0045" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00773614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00771075v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0958928710380479" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776145v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776152v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.157.0114" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770787v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9515.2010.00720.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R9GJ8KKW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250087v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2007.2306" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Le Bihan-Youinou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9515.2006.00475.x" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V6RSTN8M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155724v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.122.0064" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152786v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152759v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Charbonneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/012855ar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00157786v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02519156v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gardin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2005.2142" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152790v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155864v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00154960v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Millar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.163.0072" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936490v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dia.163.0017" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155346v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152602v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9515.2004.00408" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N0SGQ058-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01763199v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155348v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152681v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cicchelli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/jcfs.35.4.615" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152274v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saint-Martin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008276ar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152276v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/008279ar" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152279v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain No&#235;l" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007888ar" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00153663v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202009v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Jo&#235;l" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Colombini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199963v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/lawfam/15.1.135" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227631v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Bagavos" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199952v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.006.0083" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201836v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Commaille" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201853v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Frinault" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jourdain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227643v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171403v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Moha&#235;r" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04074225v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lhuillier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9515.1995.tb00476.x" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0FDKD78M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04594438v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201845v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Gall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791884v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04513356v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666450v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914159v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alis Sopadzhiyan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914738v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roth&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01377412v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914740v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Brochard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169022v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806885v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01191346v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794604v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794563v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Daly" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudie Knijn" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilona Ostner" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804238v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804246v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00806891v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794568v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Castel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804225v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794660v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;bert R&#233;jean" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04325958v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804342v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804351v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794620v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Keppens" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794614v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804258v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794642v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Abbott" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Sapiro" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Fabiani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794679v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804347v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794632v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794356v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794680v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794692v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794684v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804282v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ravaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Weber" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794694v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00804359v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01172110v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01178882v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160600v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160597v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00160598v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04781401v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05268536v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854791v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081457v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija L Castr&#233;n" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Crespi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Antoine Gauthier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Gouveia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-73306-3" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03081470v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Vellut" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Figueiredo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Fansten" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.vellu.2021.01" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546713v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231830v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/23872" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.23872" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141805v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/etre-un-bon-parent/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01142191v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141799v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143080v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763546v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763541v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Hamel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lemoine" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02479488v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/concilier-vie-familiale-et-vie-professionnelle-quelles-politiques-en-europe/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.lebih.2008.01" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00172429v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean No&#235;l Chopart" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/que-reste-t-il-des-classes-sociales/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171316v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Kessler" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Lafore" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lewis" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mormiche" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/1077/la-dependance-des-personnes-agees" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14898" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171301v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Paugam" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/l_exclusion_l_etat_des_savoirs-9782707125408" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941401v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04838812v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843254v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230006v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://policy.bristoluniversitypress.co.uk/long-term-care-and-older-people-in-western-europe" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56687/9781447367314-008" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04874263v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04874301v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843241v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843201v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398802v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Le Trividic-Harrache" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn N&#233;d&#233;lec" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04843307v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04227354v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087011v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483661v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/la-societe-qui-vient-collectif/9782021481624" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087003v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Dictionnaire_du_fouet_et_de_la_fess%C3%A9e_Corriger_et_punir" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854822v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954209v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498118v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.scell.2021.01.0017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03502885v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087004v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macvarish" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087008v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.vellu.2021.01.0025" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087010v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.vellu.2021.01.0155" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480883v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/50_questions_de_sociologie" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03476832v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01875244v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/sante-et-epanouissement-de-l-enfant-dans-quel-envi--9782749260648-page-39.htm" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02441787v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781784719340.00020" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01746007v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02296031v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guiraudon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02442080v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/allongement-de-la-vie--9782707197474-page-261.htm" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263693v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/vers-un-etat-social-actif-a-la-francaise/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01179541v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01781207v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110099815/index.shtml#book_presentation" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336864v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/us/book/9783319085449#aboutBook" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01188460v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166713v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166698v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089388v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232106v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/iheid/5952" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheid.5952" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02519170v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp708.7" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787549v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00949150v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787645v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787639v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787546v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444395556.ch3" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789334v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787675v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788725v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00788727v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787556v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00789339v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949117v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183452v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183451v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00185755v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.francoangeli.it/ricerca/scheda_libro.aspx?CodiceLibro=1534.2.18" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297178v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183450v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=18975&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00179932v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-us/Overstretched%3A+European+Families+Up+Against+the+Demands+of+Work+and+Care-p-9781405132121" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183453v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://numerique.banq.qc.ca/patrimoine/details/52327/46672" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178199v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178202v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/maternite-et-parentalite/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227666v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178198v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178200v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178197v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178196v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/solidarity-between-the-sexes-and-the-generations-9781843763581.html" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177017v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/solidarites-familiales-en-questions-9782275023199.html" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00176998v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/14943?lang=fr" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14943" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177020v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/14902?lang=fr" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.14902" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177022v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177015v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.scienceshumaines.com/familles-permanence-et-metamorphoses_fr-238.htm" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177012v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00177014v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201832v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202011v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231959v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pul/9851" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pul.9851" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00199946v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Math" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Renaudat" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Gender-Social-Care-and-Welfare-State-Restructuring-in-Europe/Lewis/p/book/9781138316393" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232107v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pur/23821" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.23821" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04985736v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05235649v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.4xc54v5qj" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854809v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Legros" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854816v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03854804v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094731v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00202014v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05606782v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05389652v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04738639v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04330139v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04370064v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04789215v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149492v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04779280v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04043889v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149503v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772971v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03544705v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908241v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03893486v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Huteau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Valdes" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04772922v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247565v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03356681v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04149499v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429171v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02445544v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pugeault-Cicchelli" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571785v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091973v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02058183v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01575377v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01572229v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Hammouche" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Modak" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sellenet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376022v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01492411v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435740v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393020v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279146v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201828v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201825v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371958v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Chevalier" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04554676v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03977365v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04554691v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Meslet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03655384v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01168719v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Keppens" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01174849v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00787635v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143449v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169471v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02185668v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Granet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lesnard" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01169486v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230148v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Loncle" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bigot" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Br&#233;chat" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166215v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Hassenteufel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bachir" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bussat" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Genieys" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02171302v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248316v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Lefaucheur" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166217v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Maunaye" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bellamy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166579v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00941425v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/hal-02869233v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Vigny" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unit&#233; Tice-Dsirn" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ho" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05263343v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Deroeux" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05274131v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>