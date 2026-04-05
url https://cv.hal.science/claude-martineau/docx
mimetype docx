--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Martineau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and annotation of `location names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markarit Vartampetian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOtheca : Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Infotheca - Journal for Digital Humanities, 19 (2), pp.7-25. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18485/infotheca.2019.19.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNITEX/GRAMLAB: plateforme libre basée sur des lexiques et des grammaires pour le traitement des corpus textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RNTI-E34, pp.467-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de « segments complexes » : enrichissement des dictionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Linguistique et informatique, octobre-décembre 2015 (180), pp.407-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche semi-automatique pour la définition de motifs d'argumentation utilisés dans les résumés de projets scientifiques du domaine de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cetro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Eggermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Fouille de Données et Humanités Numériques, RNTI-SHS-2 (2), pp.47-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verbes préfixés en grec moderne: le préfixe συν</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Voskaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.176-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation et normalisation des entités nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arena Romanistica - Journal of Romance studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (4), pp.234-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction terminologique et corpus alignés Anglais Grec.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Tziafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arena Romanistica - Journal of Romance studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (?), pp.214-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New initiator for two-photon absorption induced polymerization with a microlaser at 1.06 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 138 (1-2), pp.353-356. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(03)00111-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced two-photon absorption properties of weakly conjugated oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (1-3), pp.555-557. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(02)00199-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient initiators for two-photon induced polymerization in the visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Anémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 362 (3-4), pp.291-295. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2614(02)01073-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text analysis, data quality and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMAS-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Calcutta, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of complex text segments in Modern Greek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Fotopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foufi Vassiliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Greek Linguistics (ICGL 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany. pp.307-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-leader multifractal analysis for text type identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Leonarduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States. pp.4661-4665, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Grammar - Dictionary-Graph approach for the extraction of complex text segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Different perspectives on computer text analysis and classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Bézout, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'information dans l'environnement Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres INRA-INRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Trousse, Nicolas Turenne, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms propres de personne en français et en grec : reconnaissance, extraction et enrichissement de dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanassis Mavropoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Lexis and Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nicosia, Chypre. pp.467-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection fine d'opinion et sentiments : attribution fine de la polarité et calcul incrémental de l'intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Migeotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Lexis and Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nicosia, Chypre. pp.319-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique des langues: extraction d'information dans les textes lié au logiciel Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Accès Brevets Innovation dédiée au BigData</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Analysis of Memoranda of Understanding for Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympia Tsaknaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Tziafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Greek Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de citations contenues dans des documents brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Young Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque international sur le lexique et la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Faro, Portugal. pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the adverbial coverage of a French morphological lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Language Resources and Evaluation Conference (LREC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istambul, Turkey. pp.2856-2862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Processing of technical texts in Modern Greek: Term Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympia Tsaknaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Tziafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Voskaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Greek Linguistics (ICGL '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Expérience de Fusion pour l'Annotation d'Entités Nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dessaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillemin-Lanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining NER Systems via a UIMA-based platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillemin-Lanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Migeotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st French-speaking meeting around the framework Apache UIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Entités Nommées : usage et degrés de précision et de désambiguïsation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Colloque international sur le Lexique et la Grammaire (LGC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Bonifacio, France. p. 105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique de formes dérivées dans les textes grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Yannacopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 13e conférence sur le traitement automatique des langues naturelles, TALN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Leuven, France. pp.198-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue naturelle et compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque international grammaires et lexiques comparés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TreeCloud & Unitex: an increased synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECLAVIT Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Champs-sur-Marne, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of linguistic resources for the extraction of &amp;quot;complex text segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Fotopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARSEME 2nd general meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération des ressources O&S (Opinions et Sentiments) du Projet DoXa pour Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation Finale du projet DoXa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Colombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Awareness: Event Extraction, Information Evaluation & Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delavallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacquelinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster session of 3rd Language &amp; Technology Conference : Human Language Technologies as a Challenge for Computer Science and Linguistics (LTC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Poznań, Poland. pp.539-543, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et maintenance des ressources linguistiques à l’aide d’UNITEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon européen de la recherche et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie, animaux, vocabulaire de la vivisection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gisèle Séginger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animalhumanité - Expérimentation et fiction : l’animalité au cœur du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LISAA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-231, 2018, Savoirs en Texte, 978-2-9566480-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and syntactic patterns of multiword names: A cross-language study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetla Koeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cvetana Krstev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duško Vitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiword expressions: Insights from a multi-lingual perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.31-62, 2018, Phraseology and Multiword Expressions, 978-3-96110-063-7. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1182589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des dictionnaires électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ζωή Γαβριηλίδου, Ανθή Ρεβυθιάδου. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Μελέτες αφιερωμένες στην Ομότιμη Καθηγήτρια Α.Π.Θ. Άννα Αναστασιάδη-Συμεωνίδη, Melanges offerts à Anna Anastassiades-Syméonides à l’occasion de sa retraite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">saitapublications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.232-245, 2014, 978-618-5040-57-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des entrées adverbiales du DELA issues des tables du Lexique-Grammaire du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laporte, Éric ; Smarsaro, Aucione ; Vale, Oto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogar é preciso: Linguística para processamento de línguas, PPGEL/UFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGEL/UFES, pp.243-257, 2013, 978-85-8087-104-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Semantic Search Engines for Opinion and Sentiment Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Sleem-Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bigorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leeley Daio Pires dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine El Bouhairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Christophe Jouis, Ismail Biskri, Jean-Gabriel Ganascia and Magali Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Generation Search Engines: Advanced Models for Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.igi-global.com/chapter/intelligent-semantic-search-engines-opinion/64426, pp.191-215, 2012, ISBN13: 9781466603301, ISBN10: 1466603305, EISBN13: 9781466603318. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0330-1.ch009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques d'usage dans un dictionnaire électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foufi Vassiliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Yannacopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Baider, Efi Lamprou, Monique Monville-Burston. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Marque en lexicographie. États présents, voies d’avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-260, 2011, 978-2-915806-98-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d’information avec l’environnement Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GramLab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une extraction fine des expressions des opinions & sentiments dans de grands corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Varga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils multilingues de génération de formes fléchies et dérivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIGM - Laboratoire d'Informatique Gaspard-Monge. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compactage des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zipstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Marne-la-Vallée. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de textes en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zipstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIGM - Laboratoire d'Informatique Gaspard-Monge. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de compression de texte avec dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 96-6, LIGM - Laboratoire d'Informatique Gaspard-Monge. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de texte à base de mots à l'aide de l'algorithme de Ziv, Lempel et Welch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 96-34, LIGM - Laboratoire d'Informatique Gaspard-Monge. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de textes en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique et langage [cs.CL]. Université de Marne-la-Vallée, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001MARN0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02076650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId126"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Martineau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and annotation of `location names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markarit Vartampetian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOtheca : Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Infotheca - Journal for Digital Humanities, 19 (2), pp.7-25. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18485/infotheca.2019.19.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNITEX/GRAMLAB: plateforme libre basée sur des lexiques et des grammaires pour le traitement des corpus textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RNTI-E34, pp.467-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de « segments complexes » : enrichissement des dictionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Linguistique et informatique, octobre-décembre 2015 (180), pp.407-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche semi-automatique pour la définition de motifs d'argumentation utilisés dans les résumés de projets scientifiques du domaine de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cetro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Eggermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Fouille de Données et Humanités Numériques, RNTI-SHS-2 (2), pp.47-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation et normalisation des entités nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arena Romanistica - Journal of Romance studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (4), pp.234-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction terminologique et corpus alignés Anglais Grec.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Tziafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arena Romanistica - Journal of Romance studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (?), pp.214-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verbes préfixés en grec moderne: le préfixe συν</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Voskaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.176-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New initiator for two-photon absorption induced polymerization with a microlaser at 1.06 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 138 (1-2), pp.353-356. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(03)00111-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced two-photon absorption properties of weakly conjugated oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (1-3), pp.555-557. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(02)00199-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient initiators for two-photon induced polymerization in the visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Anémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 362 (3-4), pp.291-295. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2614(02)01073-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text analysis, data quality and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMAS-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Calcutta, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of complex text segments in Modern Greek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Fotopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foufi Vassiliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Greek Linguistics (ICGL 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany. pp.307-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-leader multifractal analysis for text type identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Leonarduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States. pp.4661-4665, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Grammar - Dictionary-Graph approach for the extraction of complex text segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Different perspectives on computer text analysis and classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Bézout, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'information dans l'environnement Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres INRA-INRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Trousse, Nicolas Turenne, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection fine d'opinion et sentiments : attribution fine de la polarité et calcul incrémental de l'intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Migeotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Lexis and Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nicosia, Chypre. pp.319-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms propres de personne en français et en grec : reconnaissance, extraction et enrichissement de dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanassis Mavropoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Lexis and Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nicosia, Chypre. pp.467-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique des langues: extraction d'information dans les textes lié au logiciel Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Accès Brevets Innovation dédiée au BigData</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Analysis of Memoranda of Understanding for Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympia Tsaknaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Tziafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Greek Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de citations contenues dans des documents brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Young Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque international sur le lexique et la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Faro, Portugal. pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the adverbial coverage of a French morphological lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Language Resources and Evaluation Conference (LREC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istambul, Turkey. pp.2856-2862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Processing of technical texts in Modern Greek: Term Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympia Tsaknaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Tziafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Voskaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Greek Linguistics (ICGL '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining NER Systems via a UIMA-based platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillemin-Lanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Migeotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st French-speaking meeting around the framework Apache UIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Expérience de Fusion pour l'Annotation d'Entités Nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dessaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillemin-Lanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Entités Nommées : usage et degrés de précision et de désambiguïsation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Colloque international sur le Lexique et la Grammaire (LGC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Bonifacio, France. p. 105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique de formes dérivées dans les textes grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Yannacopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 13e conférence sur le traitement automatique des langues naturelles, TALN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Leuven, France. pp.198-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue naturelle et compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque international grammaires et lexiques comparés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TreeCloud & Unitex: an increased synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECLAVIT Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Champs-sur-Marne, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of linguistic resources for the extraction of &amp;quot;complex text segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Fotopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARSEME 2nd general meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération des ressources O&S (Opinions et Sentiments) du Projet DoXa pour Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation Finale du projet DoXa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Colombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Awareness: Event Extraction, Information Evaluation & Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delavallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacquelinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster session of 3rd Language &amp; Technology Conference : Human Language Technologies as a Challenge for Computer Science and Linguistics (LTC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Poznań, Poland. pp.539-543, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et maintenance des ressources linguistiques à l’aide d’UNITEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon européen de la recherche et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie, animaux, vocabulaire de la vivisection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gisèle Séginger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animalhumanité - Expérimentation et fiction : l’animalité au cœur du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LISAA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-231, 2018, Savoirs en Texte, 978-2-9566480-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and syntactic patterns of multiword names: A cross-language study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetla Koeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cvetana Krstev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duško Vitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiword expressions: Insights from a multi-lingual perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.31-62, 2018, Phraseology and Multiword Expressions, 978-3-96110-063-7. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1182589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des dictionnaires électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ζωή Γαβριηλίδου, Ανθή Ρεβυθιάδου. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Μελέτες αφιερωμένες στην Ομότιμη Καθηγήτρια Α.Π.Θ. Άννα Αναστασιάδη-Συμεωνίδη, Melanges offerts à Anna Anastassiades-Syméonides à l’occasion de sa retraite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">saitapublications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.232-245, 2014, 978-618-5040-57-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des entrées adverbiales du DELA issues des tables du Lexique-Grammaire du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laporte, Éric ; Smarsaro, Aucione ; Vale, Oto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogar é preciso: Linguística para processamento de línguas, PPGEL/UFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGEL/UFES, pp.243-257, 2013, 978-85-8087-104-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Semantic Search Engines for Opinion and Sentiment Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Sleem-Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bigorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leeley Daio Pires dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine El Bouhairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Christophe Jouis, Ismail Biskri, Jean-Gabriel Ganascia and Magali Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Generation Search Engines: Advanced Models for Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.igi-global.com/chapter/intelligent-semantic-search-engines-opinion/64426, pp.191-215, 2012, ISBN13: 9781466603301, ISBN10: 1466603305, EISBN13: 9781466603318. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0330-1.ch009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques d'usage dans un dictionnaire électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foufi Vassiliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Yannacopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Baider, Efi Lamprou, Monique Monville-Burston. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Marque en lexicographie. États présents, voies d’avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-260, 2011, 978-2-915806-98-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d’information avec l’environnement Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GramLab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une extraction fine des expressions des opinions & sentiments dans de grands corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Varga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils multilingues de génération de formes fléchies et dérivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIGM - Laboratoire d'Informatique Gaspard-Monge. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compactage des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zipstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Marne-la-Vallée. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de textes en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zipstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIGM - Laboratoire d'Informatique Gaspard-Monge. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de compression de texte avec dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 96-6, LIGM - Laboratoire d'Informatique Gaspard-Monge. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de texte à base de mots à l'aide de l'algorithme de Ziv, Lempel et Welch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 96-34, LIGM - Laboratoire d'Informatique Gaspard-Monge. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de textes en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique et langage [cs.CL]. Université de Marne-la-Vallée, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001MARN0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02076650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId126"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita Kyriacopoulou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markarit Vartampetian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/infotheca.2019.19.2.1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702235v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090607v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Eggermont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fista" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Voskaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakamura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Varga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Voyatzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Tziafa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lemercier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouriau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(03)00111-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GPT58T5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00199-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DQ30ZB8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R An&#233;mian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)01073-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6FMXP3D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Fotopoulou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foufi Vassiliki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gournay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790515v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanassis Mavropoulos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790253v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brizard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Migeotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympia Tsaknaki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Young Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786866v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tolone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621594v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dessaigne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ehrmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillemin-Lanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Yannacopoulou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572643v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448712v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delavallade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquelinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609198v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/lisaa/922" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579971v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Koeva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetana Krstev" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;ko Vitas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1182589" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448692v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saitapublications.gr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Sleem-Amer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bigorgne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeley Daio Pires dos Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine El Bouhairi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0330-1.ch009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448652v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068486v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068491v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laporte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zipstein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572638v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02076650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001MARN0123" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita Kyriacopoulou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markarit Vartampetian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/infotheca.2019.19.2.1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702235v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090607v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Eggermont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakamura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Varga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Voyatzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Tziafa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fista" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Voskaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lemercier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouriau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(03)00111-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GPT58T5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00199-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DQ30ZB8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R An&#233;mian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)01073-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6FMXP3D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Fotopoulou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foufi Vassiliki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gournay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brizard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Migeotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanassis Mavropoulos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympia Tsaknaki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Young Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786866v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tolone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillemin-Lanne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dessaigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ehrmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Yannacopoulou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572643v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448712v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delavallade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquelinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609198v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/lisaa/922" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579971v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Koeva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetana Krstev" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;ko Vitas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1182589" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448692v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saitapublications.gr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Sleem-Amer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bigorgne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeley Daio Pires dos Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine El Bouhairi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0330-1.ch009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448652v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068486v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068491v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laporte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zipstein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572638v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02076650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001MARN0123" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>