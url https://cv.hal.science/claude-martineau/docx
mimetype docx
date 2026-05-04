--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Martineau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and annotation of `location names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markarit Vartampetian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOtheca : Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Infotheca - Journal for Digital Humanities, 19 (2), pp.7-25. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18485/infotheca.2019.19.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNITEX/GRAMLAB: plateforme libre basée sur des lexiques et des grammaires pour le traitement des corpus textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RNTI-E34, pp.467-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de « segments complexes » : enrichissement des dictionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Linguistique et informatique, octobre-décembre 2015 (180), pp.407-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche semi-automatique pour la définition de motifs d'argumentation utilisés dans les résumés de projets scientifiques du domaine de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cetro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Eggermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Fouille de Données et Humanités Numériques, RNTI-SHS-2 (2), pp.47-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation et normalisation des entités nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arena Romanistica - Journal of Romance studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (4), pp.234-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction terminologique et corpus alignés Anglais Grec.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Tziafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arena Romanistica - Journal of Romance studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (?), pp.214-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verbes préfixés en grec moderne: le préfixe συν</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Voskaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.176-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New initiator for two-photon absorption induced polymerization with a microlaser at 1.06 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 138 (1-2), pp.353-356. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(03)00111-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced two-photon absorption properties of weakly conjugated oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (1-3), pp.555-557. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(02)00199-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient initiators for two-photon induced polymerization in the visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Anémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 362 (3-4), pp.291-295. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2614(02)01073-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text analysis, data quality and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMAS-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Calcutta, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of complex text segments in Modern Greek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Fotopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foufi Vassiliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Greek Linguistics (ICGL 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany. pp.307-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-leader multifractal analysis for text type identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Leonarduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States. pp.4661-4665, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Grammar - Dictionary-Graph approach for the extraction of complex text segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Different perspectives on computer text analysis and classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Bézout, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'information dans l'environnement Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres INRA-INRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Trousse, Nicolas Turenne, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection fine d'opinion et sentiments : attribution fine de la polarité et calcul incrémental de l'intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Migeotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Lexis and Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nicosia, Chypre. pp.319-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms propres de personne en français et en grec : reconnaissance, extraction et enrichissement de dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanassis Mavropoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Lexis and Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nicosia, Chypre. pp.467-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique des langues: extraction d'information dans les textes lié au logiciel Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Accès Brevets Innovation dédiée au BigData</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Analysis of Memoranda of Understanding for Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympia Tsaknaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Tziafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Greek Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de citations contenues dans des documents brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Young Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque international sur le lexique et la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Faro, Portugal. pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the adverbial coverage of a French morphological lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Language Resources and Evaluation Conference (LREC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istambul, Turkey. pp.2856-2862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Processing of technical texts in Modern Greek: Term Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympia Tsaknaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Tziafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Voskaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Greek Linguistics (ICGL '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining NER Systems via a UIMA-based platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillemin-Lanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Migeotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st French-speaking meeting around the framework Apache UIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Expérience de Fusion pour l'Annotation d'Entités Nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dessaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillemin-Lanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Entités Nommées : usage et degrés de précision et de désambiguïsation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Colloque international sur le Lexique et la Grammaire (LGC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Bonifacio, France. p. 105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique de formes dérivées dans les textes grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Yannacopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 13e conférence sur le traitement automatique des langues naturelles, TALN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Leuven, France. pp.198-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue naturelle et compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque international grammaires et lexiques comparés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TreeCloud & Unitex: an increased synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECLAVIT Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Champs-sur-Marne, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of linguistic resources for the extraction of &amp;quot;complex text segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Fotopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARSEME 2nd general meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération des ressources O&S (Opinions et Sentiments) du Projet DoXa pour Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation Finale du projet DoXa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Colombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Awareness: Event Extraction, Information Evaluation & Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delavallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacquelinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster session of 3rd Language &amp; Technology Conference : Human Language Technologies as a Challenge for Computer Science and Linguistics (LTC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Poznań, Poland. pp.539-543, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et maintenance des ressources linguistiques à l’aide d’UNITEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon européen de la recherche et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie, animaux, vocabulaire de la vivisection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gisèle Séginger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animalhumanité - Expérimentation et fiction : l’animalité au cœur du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LISAA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-231, 2018, Savoirs en Texte, 978-2-9566480-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and syntactic patterns of multiword names: A cross-language study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetla Koeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cvetana Krstev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duško Vitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiword expressions: Insights from a multi-lingual perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.31-62, 2018, Phraseology and Multiword Expressions, 978-3-96110-063-7. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1182589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des dictionnaires électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ζωή Γαβριηλίδου, Ανθή Ρεβυθιάδου. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Μελέτες αφιερωμένες στην Ομότιμη Καθηγήτρια Α.Π.Θ. Άννα Αναστασιάδη-Συμεωνίδη, Melanges offerts à Anna Anastassiades-Syméonides à l’occasion de sa retraite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">saitapublications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.232-245, 2014, 978-618-5040-57-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des entrées adverbiales du DELA issues des tables du Lexique-Grammaire du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laporte, Éric ; Smarsaro, Aucione ; Vale, Oto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogar é preciso: Linguística para processamento de línguas, PPGEL/UFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGEL/UFES, pp.243-257, 2013, 978-85-8087-104-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Semantic Search Engines for Opinion and Sentiment Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Sleem-Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bigorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leeley Daio Pires dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine El Bouhairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Christophe Jouis, Ismail Biskri, Jean-Gabriel Ganascia and Magali Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Generation Search Engines: Advanced Models for Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.igi-global.com/chapter/intelligent-semantic-search-engines-opinion/64426, pp.191-215, 2012, ISBN13: 9781466603301, ISBN10: 1466603305, EISBN13: 9781466603318. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0330-1.ch009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques d'usage dans un dictionnaire électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foufi Vassiliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Yannacopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Baider, Efi Lamprou, Monique Monville-Burston. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Marque en lexicographie. États présents, voies d’avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-260, 2011, 978-2-915806-98-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d’information avec l’environnement Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GramLab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une extraction fine des expressions des opinions & sentiments dans de grands corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Varga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils multilingues de génération de formes fléchies et dérivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIGM - Laboratoire d'Informatique Gaspard-Monge. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compactage des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zipstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Marne-la-Vallée. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de textes en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zipstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIGM - Laboratoire d'Informatique Gaspard-Monge. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de compression de texte avec dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 96-6, LIGM - Laboratoire d'Informatique Gaspard-Monge. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de texte à base de mots à l'aide de l'algorithme de Ziv, Lempel et Welch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 96-34, LIGM - Laboratoire d'Informatique Gaspard-Monge. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de textes en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique et langage [cs.CL]. Université de Marne-la-Vallée, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001MARN0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02076650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId126"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Martineau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and annotation of `location names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markarit Vartampetian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOtheca : Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Infotheca - Journal for Digital Humanities, 19 (2), pp.7-25. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18485/infotheca.2019.19.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNITEX/GRAMLAB: plateforme libre basée sur des lexiques et des grammaires pour le traitement des corpus textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RNTI-E34, pp.467-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de « segments complexes » : enrichissement des dictionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Linguistique et informatique, octobre-décembre 2015 (180), pp.407-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche semi-automatique pour la définition de motifs d'argumentation utilisés dans les résumés de projets scientifiques du domaine de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cetro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Eggermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Fouille de Données et Humanités Numériques, RNTI-SHS-2 (2), pp.47-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verbes préfixés en grec moderne: le préfixe συν</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Voskaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.176-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction terminologique et corpus alignés Anglais Grec.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Tziafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arena Romanistica - Journal of Romance studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (?), pp.214-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation et normalisation des entités nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arena Romanistica - Journal of Romance studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (4), pp.234-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New initiator for two-photon absorption induced polymerization with a microlaser at 1.06 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 138 (1-2), pp.353-356. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(03)00111-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced two-photon absorption properties of weakly conjugated oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (1-3), pp.555-557. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(02)00199-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient initiators for two-photon induced polymerization in the visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Anémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 362 (3-4), pp.291-295. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2614(02)01073-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text analysis, data quality and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMAS-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Calcutta, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of complex text segments in Modern Greek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Fotopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foufi Vassiliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Greek Linguistics (ICGL 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany. pp.307-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-leader multifractal analysis for text type identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Leonarduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States. pp.4661-4665, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Grammar - Dictionary-Graph approach for the extraction of complex text segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Different perspectives on computer text analysis and classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Bézout, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection fine d'opinion et sentiments : attribution fine de la polarité et calcul incrémental de l'intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Migeotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Lexis and Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nicosia, Chypre. pp.319-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms propres de personne en français et en grec : reconnaissance, extraction et enrichissement de dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanassis Mavropoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Lexis and Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nicosia, Chypre. pp.467-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'information dans l'environnement Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres INRA-INRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Trousse, Nicolas Turenne, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique des langues: extraction d'information dans les textes lié au logiciel Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Accès Brevets Innovation dédiée au BigData</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Analysis of Memoranda of Understanding for Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympia Tsaknaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Tziafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Greek Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de citations contenues dans des documents brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Young Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque international sur le lexique et la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Faro, Portugal. pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the adverbial coverage of a French morphological lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Language Resources and Evaluation Conference (LREC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istambul, Turkey. pp.2856-2862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Processing of technical texts in Modern Greek: Term Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympia Tsaknaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Tziafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Voskaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Greek Linguistics (ICGL '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Expérience de Fusion pour l'Annotation d'Entités Nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dessaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillemin-Lanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining NER Systems via a UIMA-based platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillemin-Lanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Migeotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st French-speaking meeting around the framework Apache UIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Entités Nommées : usage et degrés de précision et de désambiguïsation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Colloque international sur le Lexique et la Grammaire (LGC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Bonifacio, France. p. 105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique de formes dérivées dans les textes grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Yannacopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 13e conférence sur le traitement automatique des langues naturelles, TALN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Leuven, France. pp.198-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue naturelle et compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque international grammaires et lexiques comparés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TreeCloud & Unitex: an increased synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECLAVIT Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Champs-sur-Marne, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of linguistic resources for the extraction of &amp;quot;complex text segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Fotopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARSEME 2nd general meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération des ressources O&S (Opinions et Sentiments) du Projet DoXa pour Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation Finale du projet DoXa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Colombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Awareness: Event Extraction, Information Evaluation & Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delavallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacquelinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster session of 3rd Language &amp; Technology Conference : Human Language Technologies as a Challenge for Computer Science and Linguistics (LTC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Poznań, Poland. pp.539-543, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et maintenance des ressources linguistiques à l’aide d’UNITEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon européen de la recherche et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie, animaux, vocabulaire de la vivisection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gisèle Séginger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animalhumanité - Expérimentation et fiction : l’animalité au cœur du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LISAA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-231, 2018, Savoirs en Texte, 978-2-9566480-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and syntactic patterns of multiword names: A cross-language study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetla Koeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cvetana Krstev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duško Vitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiword expressions: Insights from a multi-lingual perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.31-62, 2018, Phraseology and Multiword Expressions, 978-3-96110-063-7. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1182589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des dictionnaires électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ζωή Γαβριηλίδου, Ανθή Ρεβυθιάδου. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Μελέτες αφιερωμένες στην Ομότιμη Καθηγήτρια Α.Π.Θ. Άννα Αναστασιάδη-Συμεωνίδη, Melanges offerts à Anna Anastassiades-Syméonides à l’occasion de sa retraite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">saitapublications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.232-245, 2014, 978-618-5040-57-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des entrées adverbiales du DELA issues des tables du Lexique-Grammaire du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laporte, Éric ; Smarsaro, Aucione ; Vale, Oto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogar é preciso: Linguística para processamento de línguas, PPGEL/UFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGEL/UFES, pp.243-257, 2013, 978-85-8087-104-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Semantic Search Engines for Opinion and Sentiment Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Sleem-Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bigorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leeley Daio Pires dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine El Bouhairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Christophe Jouis, Ismail Biskri, Jean-Gabriel Ganascia and Magali Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Generation Search Engines: Advanced Models for Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.igi-global.com/chapter/intelligent-semantic-search-engines-opinion/64426, pp.191-215, 2012, ISBN13: 9781466603301, ISBN10: 1466603305, EISBN13: 9781466603318. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0330-1.ch009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques d'usage dans un dictionnaire électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foufi Vassiliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Yannacopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Baider, Efi Lamprou, Monique Monville-Burston. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Marque en lexicographie. États présents, voies d’avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-260, 2011, 978-2-915806-98-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d’information avec l’environnement Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GramLab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une extraction fine des expressions des opinions & sentiments dans de grands corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Varga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils multilingues de génération de formes fléchies et dérivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIGM - Laboratoire d'Informatique Gaspard-Monge. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compactage des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zipstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Marne-la-Vallée. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de textes en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zipstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIGM - Laboratoire d'Informatique Gaspard-Monge. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de compression de texte avec dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 96-6, LIGM - Laboratoire d'Informatique Gaspard-Monge. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de texte à base de mots à l'aide de l'algorithme de Ziv, Lempel et Welch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 96-34, LIGM - Laboratoire d'Informatique Gaspard-Monge. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de textes en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique et langage [cs.CL]. Université de Marne-la-Vallée, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001MARN0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02076650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId126"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita Kyriacopoulou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markarit Vartampetian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/infotheca.2019.19.2.1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702235v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090607v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Eggermont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636975v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakamura" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Varga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Voyatzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826495v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Tziafa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621581v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fista" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Voskaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lemercier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouriau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(03)00111-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GPT58T5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00199-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DQ30ZB8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R An&#233;mian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)01073-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6FMXP3D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Fotopoulou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foufi Vassiliki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gournay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brizard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Migeotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanassis Mavropoulos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympia Tsaknaki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Young Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786866v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tolone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaillard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillemin-Lanne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621594v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dessaigne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ehrmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Yannacopoulou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572643v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448712v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delavallade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquelinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609198v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/lisaa/922" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579971v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Koeva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetana Krstev" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;ko Vitas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1182589" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448692v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saitapublications.gr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Sleem-Amer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bigorgne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeley Daio Pires dos Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine El Bouhairi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0330-1.ch009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448652v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068486v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068491v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laporte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zipstein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572638v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02076650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001MARN0123" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita Kyriacopoulou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markarit Vartampetian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/infotheca.2019.19.2.1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702235v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090607v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Eggermont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fista" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Voskaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Tziafa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakamura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Varga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Voyatzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lemercier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouriau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(03)00111-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GPT58T5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00199-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DQ30ZB8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R An&#233;mian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)01073-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6FMXP3D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Fotopoulou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foufi Vassiliki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gournay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790253v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brizard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Migeotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanassis Mavropoulos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympia Tsaknaki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Young Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786866v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tolone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621594v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dessaigne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ehrmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillemin-Lanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Yannacopoulou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572643v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448712v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delavallade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquelinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609198v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/lisaa/922" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579971v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Koeva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetana Krstev" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;ko Vitas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1182589" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448692v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saitapublications.gr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Sleem-Amer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bigorgne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeley Daio Pires dos Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine El Bouhairi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0330-1.ch009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448652v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068486v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068491v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laporte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zipstein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572638v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02076650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001MARN0123" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>