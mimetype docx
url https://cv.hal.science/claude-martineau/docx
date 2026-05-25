--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Martineau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and annotation of `location names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markarit Vartampetian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOtheca : Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Infotheca - Journal for Digital Humanities, 19 (2), pp.7-25. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18485/infotheca.2019.19.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNITEX/GRAMLAB: plateforme libre basée sur des lexiques et des grammaires pour le traitement des corpus textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RNTI-E34, pp.467-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de « segments complexes » : enrichissement des dictionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Linguistique et informatique, octobre-décembre 2015 (180), pp.407-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche semi-automatique pour la définition de motifs d'argumentation utilisés dans les résumés de projets scientifiques du domaine de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cetro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Eggermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Fouille de Données et Humanités Numériques, RNTI-SHS-2 (2), pp.47-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verbes préfixés en grec moderne: le préfixe συν</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Voskaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.176-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction terminologique et corpus alignés Anglais Grec.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Tziafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arena Romanistica - Journal of Romance studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (?), pp.214-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation et normalisation des entités nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arena Romanistica - Journal of Romance studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (4), pp.234-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New initiator for two-photon absorption induced polymerization with a microlaser at 1.06 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 138 (1-2), pp.353-356. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(03)00111-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced two-photon absorption properties of weakly conjugated oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (1-3), pp.555-557. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(02)00199-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient initiators for two-photon induced polymerization in the visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Anémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 362 (3-4), pp.291-295. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2614(02)01073-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text analysis, data quality and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMAS-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Calcutta, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of complex text segments in Modern Greek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Fotopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foufi Vassiliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Greek Linguistics (ICGL 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany. pp.307-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-leader multifractal analysis for text type identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Leonarduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States. pp.4661-4665, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Grammar - Dictionary-Graph approach for the extraction of complex text segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Different perspectives on computer text analysis and classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Bézout, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection fine d'opinion et sentiments : attribution fine de la polarité et calcul incrémental de l'intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Migeotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Lexis and Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nicosia, Chypre. pp.319-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms propres de personne en français et en grec : reconnaissance, extraction et enrichissement de dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanassis Mavropoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Lexis and Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nicosia, Chypre. pp.467-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'information dans l'environnement Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres INRA-INRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Trousse, Nicolas Turenne, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique des langues: extraction d'information dans les textes lié au logiciel Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Accès Brevets Innovation dédiée au BigData</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Analysis of Memoranda of Understanding for Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympia Tsaknaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Tziafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Greek Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de citations contenues dans des documents brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Young Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque international sur le lexique et la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Faro, Portugal. pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the adverbial coverage of a French morphological lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Language Resources and Evaluation Conference (LREC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istambul, Turkey. pp.2856-2862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Processing of technical texts in Modern Greek: Term Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympia Tsaknaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Tziafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Voskaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Greek Linguistics (ICGL '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Expérience de Fusion pour l'Annotation d'Entités Nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dessaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillemin-Lanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining NER Systems via a UIMA-based platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillemin-Lanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Migeotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st French-speaking meeting around the framework Apache UIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Entités Nommées : usage et degrés de précision et de désambiguïsation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Colloque international sur le Lexique et la Grammaire (LGC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Bonifacio, France. p. 105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique de formes dérivées dans les textes grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Yannacopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 13e conférence sur le traitement automatique des langues naturelles, TALN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Leuven, France. pp.198-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue naturelle et compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque international grammaires et lexiques comparés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TreeCloud & Unitex: an increased synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECLAVIT Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Champs-sur-Marne, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of linguistic resources for the extraction of &amp;quot;complex text segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Fotopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARSEME 2nd general meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération des ressources O&S (Opinions et Sentiments) du Projet DoXa pour Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation Finale du projet DoXa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Colombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Awareness: Event Extraction, Information Evaluation & Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delavallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacquelinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster session of 3rd Language &amp; Technology Conference : Human Language Technologies as a Challenge for Computer Science and Linguistics (LTC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Poznań, Poland. pp.539-543, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et maintenance des ressources linguistiques à l’aide d’UNITEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon européen de la recherche et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie, animaux, vocabulaire de la vivisection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gisèle Séginger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animalhumanité - Expérimentation et fiction : l’animalité au cœur du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LISAA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-231, 2018, Savoirs en Texte, 978-2-9566480-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and syntactic patterns of multiword names: A cross-language study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetla Koeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cvetana Krstev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duško Vitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiword expressions: Insights from a multi-lingual perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.31-62, 2018, Phraseology and Multiword Expressions, 978-3-96110-063-7. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1182589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des dictionnaires électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ζωή Γαβριηλίδου, Ανθή Ρεβυθιάδου. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Μελέτες αφιερωμένες στην Ομότιμη Καθηγήτρια Α.Π.Θ. Άννα Αναστασιάδη-Συμεωνίδη, Melanges offerts à Anna Anastassiades-Syméonides à l’occasion de sa retraite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">saitapublications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.232-245, 2014, 978-618-5040-57-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des entrées adverbiales du DELA issues des tables du Lexique-Grammaire du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laporte, Éric ; Smarsaro, Aucione ; Vale, Oto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogar é preciso: Linguística para processamento de línguas, PPGEL/UFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGEL/UFES, pp.243-257, 2013, 978-85-8087-104-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Semantic Search Engines for Opinion and Sentiment Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Sleem-Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bigorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leeley Daio Pires dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine El Bouhairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Christophe Jouis, Ismail Biskri, Jean-Gabriel Ganascia and Magali Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Generation Search Engines: Advanced Models for Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.igi-global.com/chapter/intelligent-semantic-search-engines-opinion/64426, pp.191-215, 2012, ISBN13: 9781466603301, ISBN10: 1466603305, EISBN13: 9781466603318. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0330-1.ch009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques d'usage dans un dictionnaire électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foufi Vassiliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Yannacopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Baider, Efi Lamprou, Monique Monville-Burston. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Marque en lexicographie. États présents, voies d’avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-260, 2011, 978-2-915806-98-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d’information avec l’environnement Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GramLab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une extraction fine des expressions des opinions & sentiments dans de grands corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Varga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils multilingues de génération de formes fléchies et dérivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIGM - Laboratoire d'Informatique Gaspard-Monge. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compactage des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zipstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Marne-la-Vallée. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de textes en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zipstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIGM - Laboratoire d'Informatique Gaspard-Monge. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de compression de texte avec dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 96-6, LIGM - Laboratoire d'Informatique Gaspard-Monge. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de texte à base de mots à l'aide de l'algorithme de Ziv, Lempel et Welch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 96-34, LIGM - Laboratoire d'Informatique Gaspard-Monge. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de textes en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique et langage [cs.CL]. Université de Marne-la-Vallée, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001MARN0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02076650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId126"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Martineau </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and annotation of `location names</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markarit Vartampetian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOtheca : Journal of Information and Library Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Infotheca - Journal for Digital Humanities, 19 (2), pp.7-25. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18485/infotheca.2019.19.2.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02382361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UNITEX/GRAMLAB: plateforme libre basée sur des lexiques et des grammaires pour le traitement des corpus textuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, RNTI-E34, pp.467-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de « segments complexes » : enrichissement des dictionnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Linguistique et informatique, octobre-décembre 2015 (180), pp.407-416</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une approche semi-automatique pour la définition de motifs d'argumentation utilisés dans les résumés de projets scientifiques du domaine de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Cetro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Breucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilde Eggermont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Fouille de Données et Humanités Numériques, RNTI-SHS-2 (2), pp.47-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090607v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les verbes préfixés en grec moderne: le préfixe συν</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Fista</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Voskaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lingvisticae investigationes : International Journal of Linguistics and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.176-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation et normalisation des entités nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arena Romanistica - Journal of Romance studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (4), pp.234-243</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00636975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction terminologique et corpus alignés Anglais Grec.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Tziafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arena Romanistica - Journal of Romance studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (?), pp.214-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New initiator for two-photon absorption induced polymerization with a microlaser at 1.06 μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Synthetic Metals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 138 (1-2), pp.353-356. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0379-6779(03)00111-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced two-photon absorption properties of weakly conjugated oligomers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (1-3), pp.555-557. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0925-3467(02)00199-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient initiators for two-photon induced polymerization in the visible range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Anémian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 362 (3-4), pp.291-295. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2614(02)01073-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01321623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text analysis, data quality and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMAS-2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Calcutta, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of complex text segments in Modern Greek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Fotopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foufi Vassiliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Greek Linguistics (ICGL 12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany. pp.307-326</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-leader multifractal analysis for text type identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Leonarduzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Abry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herwig Wendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gournay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Mar 2017, New Orleans, United States. pp.4661-4665, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2017.7953040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Local Grammar - Dictionary-Graph approach for the extraction of complex text segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Different perspectives on computer text analysis and classification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Labex Bézout, Oct 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'information dans l'environnement Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres INRA-INRIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brigitte Trousse, Nicolas Turenne, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection fine d'opinion et sentiments : attribution fine de la polarité et calcul incrémental de l'intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Varga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Migeotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Lexis and Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nicosia, Chypre. pp.319-334</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les noms propres de personne en français et en grec : reconnaissance, extraction et enrichissement de dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanassis Mavropoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International Conference on Lexis and Grammar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Nicosia, Chypre. pp.467-479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement automatique des langues: extraction d'information dans les textes lié au logiciel Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Schoen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Convention Accès Brevets Innovation dédiée au BigData</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Analysis of Memoranda of Understanding for Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympia Tsaknaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Tziafa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Greek Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Rhodes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de citations contenues dans des documents brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Kogkitsidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-Young Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème colloque international sur le lexique et la grammaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Faro, Portugal. pp.57-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01090581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the adverbial coverage of a French morphological lexicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Constant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Language Resources and Evaluation Conference (LREC'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istambul, Turkey. pp.2856-2862</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Processing of technical texts in Modern Greek: Term Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympia Tsaknaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleni Tziafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Voskaki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Greek Linguistics (ICGL '10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une Expérience de Fusion pour l'Annotation d'Entités Nommées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dessaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Ehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillemin-Lanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. 10pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining NER Systems via a UIMA-based platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillemin-Lanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Migeotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st French-speaking meeting around the framework Apache UIMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Nantes, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Entités Nommées : usage et degrés de précision et de désambiguïsation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Colloque international sur le Lexique et la Grammaire (LGC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Bonifacio, France. p. 105-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00461891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconnaissance automatique de formes dérivées dans les textes grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Yannacopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 13e conférence sur le traitement automatique des langues naturelles, TALN 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Leuven, France. pp.198-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue naturelle et compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème colloque international grammaires et lexiques comparés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TreeCloud & Unitex: an increased synergy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECLAVIT Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Champs-sur-Marne, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of linguistic resources for the extraction of &amp;quot;complex text segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aggeliki Fotopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PARSEME 2nd general meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération des ressources O&S (Opinions et Sentiments) du Projet DoXa pour Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation Finale du projet DoXa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Colombes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Awareness: Event Extraction, Information Evaluation & Risk Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Delavallade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacquelinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takuya Nakamura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster session of 3rd Language &amp; Technology Conference : Human Language Technologies as a Challenge for Computer Science and Linguistics (LTC'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Poznań, Poland. pp.539-543, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00621559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et maintenance des ressources linguistiques à l’aide d’UNITEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon européen de la recherche et de l’innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Paris, France. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie, animaux, vocabulaire de la vivisection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gambette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Lechevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gisèle Séginger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animalhumanité - Expérimentation et fiction : l’animalité au cœur du vivant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LISAA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.223-231, 2018, Savoirs en Texte, 978-2-9566480-1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01609198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic and syntactic patterns of multiword names: A cross-language study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetla Koeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cvetana Krstev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duško Vitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multiword expressions: Insights from a multi-lingual perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.31-62, 2018, Phraseology and Multiword Expressions, 978-3-96110-063-7. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1182589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des dictionnaires électroniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ζωή Γαβριηλίδου, Ανθή Ρεβυθιάδου. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Μελέτες αφιερωμένες στην Ομότιμη Καθηγήτρια Α.Π.Θ. Άννα Αναστασιάδη-Συμεωνίδη, Melanges offerts à Anna Anastassiades-Syméonides à l’occasion de sa retraite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">saitapublications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.232-245, 2014, 978-618-5040-57-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des entrées adverbiales du DELA issues des tables du Lexique-Grammaire du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stavroula Voyatzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laporte, Éric ; Smarsaro, Aucione ; Vale, Oto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogar é preciso: Linguística para processamento de línguas, PPGEL/UFES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGEL/UFES, pp.243-257, 2013, 978-85-8087-104-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Semantic Search Engines for Opinion and Sentiment Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mona Sleem-Amer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Bigorgne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leeley Daio Pires dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine El Bouhairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ed. Christophe Jouis, Ismail Biskri, Jean-Gabriel Ganascia and Magali Roux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Next Generation Search Engines: Advanced Models for Information Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, http://www.igi-global.com/chapter/intelligent-semantic-search-engines-opinion/64426, pp.191-215, 2012, ISBN13: 9781466603301, ISBN10: 1466603305, EISBN13: 9781466603318. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-0330-1.ch009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00727403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques d'usage dans un dictionnaire électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foufi Vassiliki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Yannacopoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabienne Baider, Efi Lamprou, Monique Monville-Burston. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Marque en lexicographie. États présents, voies d’avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-260, 2011, 978-2-915806-98-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01448652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d’information avec l’environnement Unitex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet GramLab</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tita Kyriacopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une extraction fine des expressions des opinions & sentiments dans de grands corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Brizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia Varga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils multilingues de génération de formes fléchies et dérivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIGM - Laboratoire d'Informatique Gaspard-Monge. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compactage des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zipstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université de Marne-la-Vallée. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de textes en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Zipstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] LIGM - Laboratoire d'Informatique Gaspard-Monge. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithmes de compression de texte avec dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 96-6, LIGM - Laboratoire d'Informatique Gaspard-Monge. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de texte à base de mots à l'aide de l'algorithme de Ziv, Lempel et Welch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 96-34, LIGM - Laboratoire d'Informatique Gaspard-Monge. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01572640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de textes en langue naturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Informatique et langage [cs.CL]. Université de Marne-la-Vallée, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001MARN0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02076650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId126"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita Kyriacopoulou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markarit Vartampetian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/infotheca.2019.19.2.1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702235v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090607v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Eggermont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fista" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Voskaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Tziafa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636975v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakamura" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Varga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Voyatzi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lemercier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouriau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(03)00111-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GPT58T5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00199-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DQ30ZB8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R An&#233;mian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)01073-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6FMXP3D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Fotopoulou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foufi Vassiliki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gournay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790253v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brizard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Migeotte" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790515v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanassis Mavropoulos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701828v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympia Tsaknaki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Young Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786866v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tolone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621594v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dessaigne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ehrmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillemin-Lanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Yannacopoulou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572643v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448712v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delavallade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquelinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609198v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/lisaa/922" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579971v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Koeva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetana Krstev" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;ko Vitas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1182589" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448692v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saitapublications.gr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Sleem-Amer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bigorgne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeley Daio Pires dos Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine El Bouhairi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0330-1.ch009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448652v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068486v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068491v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laporte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zipstein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572638v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02076650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001MARN0123" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tita Kyriacopoulou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markarit Vartampetian" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18485/infotheca.2019.19.2.1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702235v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Martinez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448686v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090607v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Breucker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde Eggermont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gambette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Fista" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Voskaki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636975v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takuya Nakamura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Varga" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stavroula Voyatzi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826495v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Tziafa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321511v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lemercier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Andraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Wang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouriau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0379-6779(03)00111-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GPT58T5-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321508v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lemercier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Andraud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0925-3467(02)00199-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5DQ30ZB8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321623v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R An&#233;mian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2614(02)01073-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M6FMXP3D-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378767v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579805v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aggeliki Fotopoulou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foufi Vassiliki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579780v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Abry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaffard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gournay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2017.7953040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613709v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701828v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brizard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Migeotte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790515v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanassis Mavropoulos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068485v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schoen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympia Tsaknaki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090581v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Kogkitsidou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-Young Kim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786866v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tolone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Constant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621582v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621594v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Brun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dessaigne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Ehrmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gaillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillemin-Lanne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637261v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jacquet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461891v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621331v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Yannacopoulou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572643v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702091v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448712v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068488v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Capet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delavallade" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquelinet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068507v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609198v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Lechevrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/lisaa/922" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579971v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Koeva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cvetana Krstev" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;ko Vitas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1182589" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448692v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.saitapublications.gr" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443984v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Sleem-Amer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bigorgne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeley Daio Pires dos Santos" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine El Bouhairi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-0330-1.ch009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448652v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068486v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068491v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572661v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laporte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zipstein" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068487v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572638v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572640v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02076650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001MARN0123" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>