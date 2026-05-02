--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -195,4259 +195,4229 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Netromorph acritarchs and related morphotypes in the middle Paleozoic: a proposal for classification</w:t>
+                <w:t xml:space="preserve">Morphospace of bifacial leafpoints from the eponymous Palaeolithic sites of Sajóbábony and Szeleta Cave (Hungary)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eiver Gelan Manzano</w:t>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Monnet</w:t>
+                <w:t xml:space="preserve">Zsolt Mester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth Mertens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Servais</w:t>
+                <w:t xml:space="preserve">Agnès Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01916122.2024.2446470⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 72, pp.105723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2026.105723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206205v1</w:t>
+                <w:t xml:space="preserve">hal-05596741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macrofloral biostratigraphy reflects late Carboniferous vegetation dynamics in the Nord‐Pas‐de‐Calais Coalfield, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Netromorph acritarchs and related morphotypes in the middle Paleozoic: a proposal for classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eiver Gelan Manzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azucena Molina‐solís</w:t>
+                <w:t xml:space="preserve">Kenneth Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher J Cleal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Borja Cascales‐miñana</w:t>
+                <w:t xml:space="preserve">Thomas Servais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/spp2.1551⟩</w:t>
+              <w:t xml:space="preserve">Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49 (3), 2446470 (23p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01916122.2024.2446470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728351v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rise and fall of the phacopids: the morphological history of a successful trilobite family</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Macrofloral biostratigraphy reflects late Carboniferous vegetation dynamics in the Nord‐Pas‐de‐Calais Coalfield, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azucena Molina‐solís</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Bault</w:t>
+                <w:t xml:space="preserve">Christopher J Cleal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Crônier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Borja Cascales‐miñana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pala.12673⟩</w:t>
+              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spp2.1551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412795v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative biochronology by unitary associations of late Albian ammonites from Europe and their biodiversity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Coupling of taxonomic diversity and morphological disparity in Devonian trilobites?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crônier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hugh Owen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Newsletters on Stratigraphy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/nos/2023/0773⟩</w:t>
+              <w:t xml:space="preserve">Historical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08912963.2023.2167601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04142994v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic and collaborative database for morphogeometric information of trilobites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Balseiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Randolfe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (1), pp.841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-023-02724-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04418979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of taxonomic diversity and morphological disparity in Devonian trilobites?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quantitative biochronology by unitary associations of late Albian ammonites from Europe and their biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jattiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugh Owen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08912963.2023.2167601⟩</w:t>
+              <w:t xml:space="preserve">Newsletters on Stratigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/nos/2023/0773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412702v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Silurian–Devonian terrestrial revolution: Diversity patterns and sampling bias of the vascular plant macrofossil record</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rise and fall of the phacopids: the morphological history of a successful trilobite family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crônier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Servais</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Balseiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 231, pp.104085. </w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 66 (5), pp.e12673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pala.12673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781211v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological disparity trends in Devonian trilobites from North Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Silurian–Devonian terrestrial revolution: Diversity patterns and sampling bias of the vascular plant macrofossil record</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Capel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Bault</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Christopher J Cleal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinzhuang Xue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pala.12623⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 231, pp.104085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04412266v1</w:t>
+                <w:t xml:space="preserve">hal-03781211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Devonian “griottes” facies of the Ben-Zireg area (Bechar Basin, southwestern Algeria): Stratigraphy, microfacies analysis and paleo-environmental reconstruction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Morphological disparity trends in Devonian trilobites from North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crônier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104730⟩</w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 65 (5), pp.6200304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pala.12623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04412208v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truncated bimodal latitudinal diversity gradient in early Paleozoic phytoplankton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upper Devonian “griottes” facies of the Ben-Zireg area (Bechar Basin, southwestern Algeria): Stratigraphy, microfacies analysis and paleo-environmental reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Abbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Zacaï</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Abdelkader Ouali Mehadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gary Mullins</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crônier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abd6709⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 196, pp.104730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192578v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Famennian (Late Devonian) ammonoids from the Ouarourout section (Saoura Valley, Algeria)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Truncated bimodal latitudinal diversity gradient in early Paleozoic phytoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Zacaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beaugrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Mullins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.08.002⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abd6709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034464v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity dynamics of Devonian terrestrial palynofloras from China: Regional and global significance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revision of the Cambro-Ordovician acritarch genus Vulcanisphaera Deunff, 1961</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiming Gong</w:t>
+                <w:t xml:space="preserve">David Kroeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianghong Dong</w:t>
+                <w:t xml:space="preserve">Mathilde Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Zacaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navid Navidi-Izad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Benachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102967⟩</w:t>
+              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 279, pp.104212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2020.104212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034272v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revision of the Cambro-Ordovician acritarch genus Vulcanisphaera Deunff, 1961</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Famennian (Late Devonian) ammonoids from the Ouarourout section (Saoura Valley, Algeria)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Allaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Abbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crônier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revpalbo.2020.104212⟩</w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106 (1), pp.102363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034249v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Devonian Griottes Limestone in NW Sahara (Algeria): Facies, environments and geodynamic significance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelkader Ouali Mehadji</w:t>
+                <w:t xml:space="preserve">Diversity dynamics of Devonian terrestrial palynofloras from China: Regional and global significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borja Cascales-Miñana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Cronier</w:t>
+                <w:t xml:space="preserve">Yiming Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Hamza Felllah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ninon Allaire</w:t>
+                <w:t xml:space="preserve">Xianghong Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (5), pp.71-96. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200, pp.102967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/2042/70192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034487v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tournaisian (Early Carboniferous) foraminifers of the Kuznetsk Basin (South-West Siberia, Russia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upper Devonian Griottes Limestone in NW Sahara (Algeria): Facies, environments and geodynamic significance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Abbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Ouali Mehadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Colpaert</w:t>
+                <w:t xml:space="preserve">Catherine Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Vachard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Irina Timokhina</w:t>
+                <w:t xml:space="preserve">Ahmed Hamza Felllah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Allaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2017003⟩</w:t>
+              <w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (5), pp.71-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/70192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034514v1</w:t>
+                <w:t xml:space="preserve">hal-03034487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity patterns of Silurian Radiolaria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tournaisian (Early Carboniferous) foraminifers of the Kuznetsk Basin (South-West Siberia, Russia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Colpaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vachard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Tetard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Monnet</w:t>
+                <w:t xml:space="preserve">Sébastien Clausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula J. Noble</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Irina Timokhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2017.07.011⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 188 (1-2), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2017003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577295v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative methods used for understanding the taxonomy of acritarchs: A case study of the Middle Ordovician genus Frankea Burmann, 1970</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biodiversity patterns of Silurian Radiolaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenhui Wang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Servais</w:t>
+                <w:t xml:space="preserve">Paula J. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taniel Danelian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palynology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01916122.2017.1366206⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 173, pp.77 - 83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2017.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034505v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revision of the genus Anasibirites Mojsisovics (Ammonoidea): An iconic and cosmopolitan taxon of the late Smithian (Early Triassic) extinction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative methods used for understanding the taxonomy of acritarchs: A case study of the Middle Ordovician genus Frankea Burmann, 1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Brayard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Wenhui Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Servais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/spp2.1036⟩</w:t>
+              <w:t xml:space="preserve">Palynology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (sup1), pp.69-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01916122.2017.1366206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01282981v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of Ordovician limestone-marl alternations in the Oslo-Asker District (Norway): Witnesses of primary glacio-eustasy or diagenetic rhythms?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revision of the genus Anasibirites Mojsisovics (Ammonoidea): An iconic and cosmopolitan taxon of the late Smithian (Early Triassic) extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jattiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Amberg</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Axel Munnecke</w:t>
+                <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep18787⟩</w:t>
+              <w:t xml:space="preserve">Papers in Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (1), pp.155-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/spp2.1036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034532v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eopolydiexodina (Middle Permian giant fusulinids) from Afghanistan: Biometry, morphometry, paleobiogeography, and end-Guadalupian events</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The nature of Ordovician limestone-marl alternations in the Oslo-Asker District (Norway): Witnesses of primary glacio-eustasy or diagenetic rhythms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Amberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Collart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wout Salenbien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Munnecke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2014.10.028⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep18787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034552v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutral aldoses derived from sequential acid hydrolysis of sediments as indicators of diagenesis over 120,000 years</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth trajectories of some major ammonoid sub-clades revealed by serial grinding tomography data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Guerardel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Carole Naglik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefan Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kolb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth de Baets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2015.01.011⟩</w:t>
+              <w:t xml:space="preserve">Lethaia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (1), pp.29-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/let.12085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128332v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoplankton dynamics from the Cambrian Explosion to the onset of the Great Ordovician Biodiversification Event: A review of Cambrian acritarch diversity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A new Gorstian radiolarian fauna from the upper Silurian of the Cape Phillips Formation, Cornwallis and Bathurst islands, Canadian Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tetard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula J. Noble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taniel Danelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thijs R.A. Vandenbroucke</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred C. Lenz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2015.09.005⟩</w:t>
+              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (10), pp.863 - 879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjes-2015-0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034536v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Gorstian radiolarian fauna from the upper Silurian of the Cape Phillips Formation, Cornwallis and Bathurst islands, Canadian Arctic</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Eopolydiexodina (Middle Permian giant fusulinids) from Afghanistan: Biometry, morphometry, paleobiogeography, and end-Guadalupian events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Colpaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alfred C. Lenz</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Vachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 52 (10), pp.863 - 879. </w:t>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 102, pp.127-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjes-2015-0028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2014.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514648v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth trajectories of some major ammonoid sub-clades revealed by serial grinding tomography data</w:t>
+                <w:t xml:space="preserve">Neutral aldoses derived from sequential acid hydrolysis of sediments as indicators of diagenesis over 120,000 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Naglik</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Melesio Quijada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Riboulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guerardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenneth de Baets</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Tribovillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lethaia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (1), pp.29-46. </w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.53-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/let.12085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.orggeochem.2015.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034556v1</w:t>
+                <w:t xml:space="preserve">hal-01128332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plus d'un siècle de femmes à la Société géologique du Nord : Reflet de leur place dans l'Enseignement Supérieur et la recherche française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phytoplankton dynamics from the Cambrian Explosion to the onset of the Great Ordovician Biodiversification Event: A review of Cambrian acritarch diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessie Cuvelier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Monnet</w:t>
+                <w:t xml:space="preserve">Stewart Molyneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thijs R.A. Vandenbroucke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la société géologique du Nord</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 151, pp.117-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2015.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485107v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globacrochordiceras gen. nov. (Acrochordiceratidae, late Early Triassic) and its significance for stress-induced evolutionary jumps in ammonoid lineages (cephalopods)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Plus d'un siècle de femmes à la Société géologique du Nord : Reflet de leur place dans l'Enseignement Supérieur et la recherche française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessie Cuvelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James F. Jenks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mitteilungen aus dem Museum für Naturkunde in Berlin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mémoires de la société géologique du Nord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.69-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851965v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific variability through ontogeny in early ammonoids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ecophenotypic variation of the Devonian benthic ostracod species Cavellina rhenana Krömmelbein, 1954: A paleoenvironmental proxy for the Ardenne (France–Belgium) and Rheno-Hercynian realm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Milhau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vreulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taniel Danelian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 392, pp.324-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.09.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1666/0094-8373-39.1.75⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03034579v1</w:t>
+                <w:t xml:space="preserve">hal-03034574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophenotypic variation of the Devonian benthic ostracod species Cavellina rhenana Krömmelbein, 1954: A paleoenvironmental proxy for the Ardenne (France–Belgium) and Rheno-Hercynian realm</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Globacrochordiceras gen. nov. (Acrochordiceratidae, late Early Triassic) and its significance for stress-induced evolutionary jumps in ammonoid lineages (cephalopods)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Jenks</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.09.015⟩</w:t>
+              <w:t xml:space="preserve">Mitteilungen aus dem Museum für Naturkunde in Berlin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (2), pp.197-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mmng.201300010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03034574v1</w:t>
+                <w:t xml:space="preserve">hal-00851965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biochronologie à haute résolution et événements globaux: exemple des ammonoïdes du Trias inférieur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Intraspecific variability through ontogeny in early ammonoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth de Baets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Klug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paleobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 39 (1), pp.75-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1666/0094-8373-39.1.75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114873v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale evolutionary trends of Acrochordiceratidae Arthaber, 1911 (Ammonoidea, Middle Triassic) and Cope’s rule</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Biochronologie à haute résolution et événements globaux: exemple des ammonoïdes du Trias inférieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Wasmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Stratigraphie, 122, pp.21-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2011.01112.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03034586v1</w:t>
+                <w:t xml:space="preserve">hal-01114873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel evolution controlled by adaptation and covariation in ammonoid cephalopods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Large-scale evolutionary trends of Acrochordiceratidae Arthaber, 1911 (Ammonoidea, Middle Triassic) and Cope’s rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Klug</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wasmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-11-115⟩</w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 55 (1), pp.87-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2011.01112.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034590v1</w:t>
+                <w:t xml:space="preserve">hal-03034586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative biochronology of Devonian ammonoids from Morocco and proposals for a refined unitary association method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Parallel evolution controlled by adaptation and covariation in ammonoid cephalopods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth de Baets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Klug</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lethaia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (115), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-11-115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1502-3931.2010.00256.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03034597v1</w:t>
+                <w:t xml:space="preserve">hal-03034590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revision of the genus Acrochordiceras Hyatt, 1877 (Ammonoidea, Middle Triassic): Morphology, biometry, biostratigraphy and intra-specific variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Quantitative biochronology of Devonian ammonoids from Morocco and proposals for a refined unitary association method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Klug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goudemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth de Baets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Guex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2010.00956.x⟩</w:t>
+              <w:t xml:space="preserve">Lethaia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 44 (4), pp.469-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1502-3931.2010.00256.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034602v1</w:t>
+                <w:t xml:space="preserve">hal-03034597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Good genes and good luck: ammonoid diversity and the End-Permian mass extinction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Revision of the genus Acrochordiceras Hyatt, 1877 (Ammonoidea, Middle Triassic): Morphology, biometry, biostratigraphy and intra-specific variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Wasmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 325 (5944), pp.1118-1121. </w:t>
+              <w:t xml:space="preserve">Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 53 (5), pp.961-996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1174638⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1475-4983.2010.00956.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00412260v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Cenomanian–Turonian boundary mass extinction (Late Cretaceous): New insights from ammonoid biodiversity patterns of Europe, Tunisia and the Western Interior (North America)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 282 (1-4), pp.88-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4475,738 +4445,872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonoids of the middle/late Anisian boundary (Middle Triassic) and the transgression of the Prezzo Limestone in eastern Lombardy-Giudicarie (Italy)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Good genes and good luck: ammonoid diversity and the End-Permian mass extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans Rieber</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Brühwiler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 101 (1), pp.61-84. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 325 (5944), pp.1118-1121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00015-008-1251-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.1174638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034618v1</w:t>
+                <w:t xml:space="preserve">hal-00412260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European ammonoid diversity questions the spreading of anoxia as primary cause for the Cenomanian/Turonian (Late Cretaceous) mass extinction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ammonoids of the middle/late Anisian boundary (Middle Triassic) and the transgression of the Prezzo Limestone in eastern Lombardy-Giudicarie (Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Brack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Rieber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 100 (1), pp.137-144. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00015-007-1209-1⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 101 (1), pp.61-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00015-008-1251-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03034683v1</w:t>
+                <w:t xml:space="preserve">hal-03034618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonite-based correlations in the Cenomanian-lower Turonian of north-west Europe, central Tunisia and the Western Interior (North America)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">European ammonoid diversity questions the spreading of anoxia as primary cause for the Cenomanian/Turonian (Late Cretaceous) mass extinction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cretaceous Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cretres.2007.01.007⟩</w:t>
+              <w:t xml:space="preserve">Swiss Journal of Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 100 (1), pp.137-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00015-007-1209-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03034624v1</w:t>
+                <w:t xml:space="preserve">hal-03034683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISOPAQ, a MATLAB program for stratigraphic and isopach mapping: Example application to the French Bajocian (Jurassic) sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ammonite-based correlations in the Cenomanian-lower Turonian of north-west Europe, central Tunisia and the Western Interior (North America)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thiry-Bastien</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cretaceous Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (6), pp.1017-1032. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cretres.2007.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0098-3004(03)00134-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034629v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cenomanian (early Late Cretaceous) ammonoid faunas of western Europe. Part II: Diversity patterns and the end-Cenomanian anoxic event</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Escarguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Guex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 96, pp.381-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5169/seals-169028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cenomanian (early Late Cretaceous) ammonoid faunas of western Europe. Part I: Biochronology (unitary associations) and diachronism of datums</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">ISOPAQ, a MATLAB program for stratigraphic and isopach mapping: Example application to the French Bajocian (Jurassic) sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bucher</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thiry-Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5169/seals-168946⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 29 (9), pp.1101-1110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0098-3004(03)00134-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034805v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cenomanian (early Late Cretaceous) ammonoid faunas of western Europe. Part I: Biochronology (unitary associations) and diachronism of datums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 95, pp.57-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5169/seals-168946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Biochronologie quantitative (associations unitaires) des faunes d’ammonites du Cénomanien du sud-est de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 170 (5), pp.599-610</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03034826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5216,881 +5320,881 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Trends of Triassic Ammonoids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Chapter 9 : Ammonoid Intraspecific Variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth de Baets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret M. Yacobucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_2⟩</w:t>
+              <w:t xml:space="preserve">Ammonoid Paleobiology: From Anatomy to Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 43, Springer, pp.359-426, 2015, Topics In Geobiology, 978-94-017-9629-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9630-9_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185853v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01247654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Patterns of Ammonoids: Phenotypic Trends, Convergence, and Parallel Evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ammonoids and quantitative biochronology - A unitary association perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kenneth de Baets</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 44, Springer, pp.95-142, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_5⟩</w:t>
+              <w:t xml:space="preserve">, 44, Springer, pp.277-298, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03034744v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammonoids and quantitative biochronology - A unitary association perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Biogeography of Triassic ammonoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Brayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Escarguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Jenks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 44, Springer, pp.277-298, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_11⟩</w:t>
+              <w:t xml:space="preserve">, 44, Springer, pp.163-187, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186045v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography of Triassic ammonoids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Biostratigraphy of Triassic ammonoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James F. Jenks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Balini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hugo Bucher</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximiliano Meier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 44, Springer, pp.163-187, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_7⟩</w:t>
+              <w:t xml:space="preserve">, 44, Springer, pp.329-388, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186042v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biostratigraphy of Triassic ammonoids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evolutionary Trends of Triassic Ammonoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maximiliano Meier</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Brosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 44, Springer, pp.329-388, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_13⟩</w:t>
+              <w:t xml:space="preserve">, 44, Springer, pp.25-50, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186049v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buckman’s Rules of Covariation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evolutionary Patterns of Ammonoids: Phenotypic Trends, Convergence, and Parallel Evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Klug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth de Baets</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Klug C., Korn D., De Baets K., Kruta I., Mapes R. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 44, Springer, pp.67-94, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_4⟩</w:t>
+              <w:t xml:space="preserve">, 44, Springer, pp.95-142, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041099v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03034744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapter 9 : Ammonoid Intraspecific Variability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Buckman’s Rules of Covariation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth de Baets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaret Yacobucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Klug C., Korn D., De Baets K., Kruta I., Mapes R. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ammonoid Paleobiology: From Anatomy to Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9630-9_9⟩</w:t>
+              <w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44, Springer, pp.67-94, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01247654v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId197"/>
+      <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6158,51 +6262,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B958900"/>
+    <w:nsid w:val="334636DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6389,51 +6493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0899-8392" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198635753" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8498-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206205v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiver Gelan Manzano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mertens" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servais" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2024.2446470" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Molina&#8208;sol&#237;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Cleal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Cascales&#8208;mi&#241;ana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1551" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bault" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cr&#244;nier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Balseiro" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Serra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12673" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142994v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lehmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Owen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nos/2023/0773" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418979v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Randolfe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bignon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02724-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412702v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2023.2167601" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Capel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhuang Xue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104085" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412266v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12623" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412208v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Abbache" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouali Mehadji" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Allaire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104730" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192578v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mullins" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd6709" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.08.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034272v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Shen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Cascales-Mi&#241;ana" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Gong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghong Dong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102967" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034249v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kroeck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanchon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Navidi-Izad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Benachour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2020.104212" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034487v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cronier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamza Felllah" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70192" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colpaert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vachard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clausen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Timokhina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577295v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Noble" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.07.011" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Wang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2017.1366206" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282981v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bucher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Jenks" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1036" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5WB6PF2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034532v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Amberg" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Collart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Salenbien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Egger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Munnecke" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18787" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034552v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.10.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128332v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2015.01.011" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034536v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Nowak" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Molyneux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs R.A. Vandenbroucke" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.09.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514648v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred C. Lenz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034556v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Naglik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goetz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kolb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth de Baets" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12085" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CT32V41R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cuvelier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851965v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmng.201300010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034579v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klug" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/0094-8373-39.1.75" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034574v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Milhau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vreulx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.09.015" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17M6LV6R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114873v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034586v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guex" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wasmer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2011.01112.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034590v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-115" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034597v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudemand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3931.2010.00256.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DBB4B9656902A421DE002ECC77D48C4C692537D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034602v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2010.00956.x" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412260v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1174638" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.08.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034618v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brack" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rieber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-008-1251-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034683v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-007-1209-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034624v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2007.01.007" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV35MQM9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034629v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiry-Bastien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(03)00134-1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QB4FXL4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034794v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-169028" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034805v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-168946" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034826v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185853v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brosse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034744v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_5" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186045v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_11" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186042v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Balini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Meier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_13" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041099v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Yacobucci" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_4" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247654v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Yacobucci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9630-9_9" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0899-8392" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198635753" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8498-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596741v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mester" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105723" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiver Gelan Manzano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mertens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2024.2446470" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Molina&#8208;sol&#237;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Cleal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Cascales&#8208;mi&#241;ana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1551" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412702v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cr&#244;nier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2023.2167601" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Serra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Balseiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Randolfe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02724-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142994v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lehmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Owen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nos/2023/0773" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12673" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Capel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhuang Xue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104085" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12623" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Abbache" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouali Mehadji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Allaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104730" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mullins" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd6709" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kroeck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Navidi-Izad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Benachour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2020.104212" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.08.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034272v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Shen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Cascales-Mi&#241;ana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Gong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghong Dong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102967" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cronier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamza Felllah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70192" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colpaert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vachard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clausen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Timokhina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577295v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Noble" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.07.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034505v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2017.1366206" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282981v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bucher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Jenks" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1036" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5WB6PF2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Amberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Collart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Salenbien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Egger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Munnecke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18787" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Naglik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goetz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kolb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth de Baets" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12085" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CT32V41R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514648v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred C. Lenz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.10.028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2015.01.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034536v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Nowak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Molyneux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs R.A. Vandenbroucke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.09.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485107v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cuvelier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034574v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Milhau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vreulx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.09.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17M6LV6R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851965v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmng.201300010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034579v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klug" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/0094-8373-39.1.75" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114873v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034586v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guex" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wasmer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2011.01112.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-115" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034597v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudemand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3931.2010.00256.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DBB4B9656902A421DE002ECC77D48C4C692537D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034602v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2010.00956.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.08.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412260v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1174638" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034618v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brack" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rieber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-008-1251-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-007-1209-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034624v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2007.01.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV35MQM9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034794v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-169028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034629v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiry-Bastien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(03)00134-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QB4FXL4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034805v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-168946" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034826v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247654v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Yacobucci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9630-9_9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186045v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186042v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186049v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Balini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Meier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_13" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185853v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brosse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034744v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041099v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Yacobucci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>