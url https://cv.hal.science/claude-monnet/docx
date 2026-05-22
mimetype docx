--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -1,6207 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6155 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Monnet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claude-monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0899-8392</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198635753</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://scholar.google.fr/citations?sortby=pubdate&hl=en&user=9KwiNO8AAAAJ&view_op=list_works</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-8498-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphospace of bifacial leafpoints from the eponymous Palaeolithic sites of Sajóbábony and Szeleta Cave (Hungary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsolt Mester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Lamotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 72, pp.105723. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2026.105723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Netromorph acritarchs and related morphotypes in the middle Paleozoic: a proposal for classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eiver Gelan Manzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 49 (3), 2446470 (23p.). </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01916122.2024.2446470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrofloral biostratigraphy reflects late Carboniferous vegetation dynamics in the Nord‐Pas‐de‐Calais Coalfield, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azucena Molina‐solís</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales‐miñana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spp2.1551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04728351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of taxonomic diversity and morphological disparity in Devonian trilobites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crônier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08912963.2023.2167601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic and collaborative database for morphogeometric information of trilobites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Balseiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Randolfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.841. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02724-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04418979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative biochronology by unitary associations of late Albian ammonites from Europe and their biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jattiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Lehmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Owen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newsletters on Stratigraphy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/nos/2023/0773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rise and fall of the phacopids: the morphological history of a successful trilobite family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crônier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Balseiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Serra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 66 (5), pp.e12673. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Silurian–Devonian terrestrial revolution: Diversity patterns and sampling bias of the vascular plant macrofossil record</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliott Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J Cleal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinzhuang Xue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 231, pp.104085. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2022.104085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological disparity trends in Devonian trilobites from North Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crônier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 65 (5), pp.6200304. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/pala.12623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Devonian “griottes” facies of the Ben-Zireg area (Bechar Basin, southwestern Algeria): Stratigraphy, microfacies analysis and paleo-environmental reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Abbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Ouali Mehadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crônier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 196, pp.104730. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04412208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truncated bimodal latitudinal diversity gradient in early Paleozoic phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Zacaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gary Mullins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abd6709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03192578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the Cambro-Ordovician acritarch genus Vulcanisphaera Deunff, 1961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Kroeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Blanchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Zacaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navid Navidi-Izad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Benachour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Palaeobotany and Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 279, pp.104212. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.revpalbo.2020.104212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Famennian (Late Devonian) ammonoids from the Ouarourout section (Saoura Valley, Algeria)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Abbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Crônier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Paléontologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 106 (1), pp.102363. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.annpal.2019.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity dynamics of Devonian terrestrial palynofloras from China: Regional and global significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Borja Cascales-Miñana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yiming Gong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianghong Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200, pp.102967. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2019.102967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upper Devonian Griottes Limestone in NW Sahara (Algeria): Facies, environments and geodynamic significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Abbache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Ouali Mehadji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Cronier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Hamza Felllah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ninon Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de Géologie / Notebooks on Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (5), pp.71-96. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tournaisian (Early Carboniferous) foraminifers of the Kuznetsk Basin (South-West Siberia, Russia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vachard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Timokhina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 188 (1-2), pp.2. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2017003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biodiversity patterns of Silurian Radiolaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula J. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taniel Danelian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 173, pp.77 - 83. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2017.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative methods used for understanding the taxonomy of acritarchs: A case study of the Middle Ordovician genus Frankea Burmann, 1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palynology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41 (sup1), pp.69-79. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01916122.2017.1366206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the genus Anasibirites Mojsisovics (Ammonoidea): An iconic and cosmopolitan taxon of the late Smithian (Early Triassic) extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jattiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papers in Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), pp.155-188. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/spp2.1036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nature of Ordovician limestone-marl alternations in the Oslo-Asker District (Norway): Witnesses of primary glacio-eustasy or diagenetic rhythms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Amberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Collart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wout Salenbien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Munnecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep18787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eopolydiexodina (Middle Permian giant fusulinids) from Afghanistan: Biometry, morphometry, paleobiogeography, and end-Guadalupian events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Colpaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vachard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102, pp.127-145. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2014.10.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral aldoses derived from sequential acid hydrolysis of sediments as indicators of diagenesis over 120,000 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melesio Quijada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Riboulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guerardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tribovillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 81, pp.53-63. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orggeochem.2015.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton dynamics from the Cambrian Explosion to the onset of the Great Ordovician Biodiversification Event: A review of Cambrian acritarch diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hendrik Nowak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Servais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stewart Molyneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thijs R.A. Vandenbroucke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 151, pp.117-131. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2015.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Gorstian radiolarian fauna from the upper Silurian of the Cape Phillips Formation, Cornwallis and Bathurst islands, Canadian Arctic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Tetard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula J. Noble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taniel Danelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred C. Lenz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian journal of earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (10), pp.863 - 879. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/cjes-2015-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth trajectories of some major ammonoid sub-clades revealed by serial grinding tomography data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Naglik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth de Baets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48 (1), pp.29-46. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/let.12085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus d'un siècle de femmes à la Société géologique du Nord : Reflet de leur place dans l'Enseignement Supérieur et la recherche française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la société géologique du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.69-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globacrochordiceras gen. nov. (Acrochordiceratidae, late Early Triassic) and its significance for stress-induced evolutionary jumps in ammonoid lineages (cephalopods)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mitteilungen aus dem Museum für Naturkunde in Berlin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (2), pp.197-215. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mmng.201300010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraspecific variability through ontogeny in early ammonoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth de Baets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Klug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paleobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.75-94. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1666/0094-8373-39.1.75⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecophenotypic variation of the Devonian benthic ostracod species Cavellina rhenana Krömmelbein, 1954: A paleoenvironmental proxy for the Ardenne (France–Belgium) and Rheno-Hercynian realm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Maillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Milhau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vreulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taniel Danelian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 392, pp.324-334. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2013.09.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochronologie à haute résolution et événements globaux: exemple des ammonoïdes du Trias inférieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géochronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Stratigraphie, 122, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale evolutionary trends of Acrochordiceratidae Arthaber, 1911 (Ammonoidea, Middle Triassic) and Cope’s rule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wasmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (1), pp.87-107. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4983.2011.01112.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel evolution controlled by adaptation and covariation in ammonoid cephalopods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth de Baets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Klug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (115), </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-11-115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative biochronology of Devonian ammonoids from Morocco and proposals for a refined unitary association method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Klug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Goudemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth de Baets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lethaia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (4), pp.469-489. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1502-3931.2010.00256.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the genus Acrochordiceras Hyatt, 1877 (Ammonoidea, Middle Triassic): Morphology, biometry, biostratigraphy and intra-specific variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wasmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeontology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 53 (5), pp.961-996. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1475-4983.2010.00956.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good genes and good luck: ammonoid diversity and the End-Permian mass extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brühwiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 325 (5944), pp.1118-1121. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1174638⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00412260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cenomanian–Turonian boundary mass extinction (Late Cretaceous): New insights from ammonoid biodiversity patterns of Europe, Tunisia and the Western Interior (North America)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 282 (1-4), pp.88-104. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2009.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonoids of the middle/late Anisian boundary (Middle Triassic) and the transgression of the Prezzo Limestone in eastern Lombardy-Giudicarie (Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Brack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Rieber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (1), pp.61-84. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00015-008-1251-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European ammonoid diversity questions the spreading of anoxia as primary cause for the Cenomanian/Turonian (Late Cretaceous) mass extinction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Swiss Journal of Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 100 (1), pp.137-144. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00015-007-1209-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonite-based correlations in the Cenomanian-lower Turonian of north-west Europe, central Tunisia and the Western Interior (North America)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cretaceous Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (6), pp.1017-1032. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cretres.2007.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISOPAQ, a MATLAB program for stratigraphic and isopach mapping: Example application to the French Bajocian (Jurassic) sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Thiry-Bastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (9), pp.1101-1110. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0098-3004(03)00134-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenomanian (early Late Cretaceous) ammonoid faunas of western Europe. Part II: Diversity patterns and the end-Cenomanian anoxic event</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 96, pp.381-398. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5169/seals-169028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cenomanian (early Late Cretaceous) ammonoid faunas of western Europe. Part I: Biochronology (unitary associations) and diachronism of datums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eclogae Geologicae Helvetiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 95, pp.57-73. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5169/seals-168946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochronologie quantitative (associations unitaires) des faunes d’ammonites du Cénomanien du sud-est de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 170 (5), pp.599-610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonoids and quantitative biochronology - A unitary association perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer, pp.277-298, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogeography of Triassic ammonoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Escarguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer, pp.163-187, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biostratigraphy of Triassic ammonoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Jenks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Balini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximiliano Meier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer, pp.329-388, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Trends of Triassic Ammonoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Brosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer, pp.25-50, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary Patterns of Ammonoids: Phenotypic Trends, Convergence, and Parallel Evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Klug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth de Baets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer, pp.95-142, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buckman’s Rules of Covariation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth de Baets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Yacobucci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klug C., Korn D., De Baets K., Kruta I., Mapes R. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ammonoid Paleobiology: From macroevolution to paleogeography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, Springer, pp.67-94, 2015, Topics in Geobiology, 978-94-017-9632-3. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9633-0_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03041099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9 : Ammonoid Intraspecific Variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenneth de Baets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Monnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret M. Yacobucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Klug, D. Korn, K. De Baets, I. Kruta &amp; R.H. Mapes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ammonoid Paleobiology: From Anatomy to Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, Springer, pp.359-426, 2015, Topics In Geobiology, 978-94-017-9629-3. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-017-9630-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01247654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId202"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6262,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="334636DC"/>
+    <w:nsid w:val="862124CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6493,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0899-8392" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198635753" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8498-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596741v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mester" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105723" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206205v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiver Gelan Manzano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mertens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2024.2446470" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Molina&#8208;sol&#237;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Cleal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Cascales&#8208;mi&#241;ana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1551" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412702v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cr&#244;nier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2023.2167601" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418979v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Serra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Balseiro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Randolfe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bignon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02724-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142994v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lehmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Owen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nos/2023/0773" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12673" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Capel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhuang Xue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104085" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412266v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12623" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412208v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Abbache" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouali Mehadji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Allaire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104730" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192578v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mullins" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd6709" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034249v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kroeck" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Navidi-Izad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Benachour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2020.104212" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034464v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.08.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034272v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Shen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Cascales-Mi&#241;ana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Gong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghong Dong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102967" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cronier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamza Felllah" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70192" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034514v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colpaert" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vachard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clausen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Timokhina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577295v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Noble" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.07.011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034505v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Wang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2017.1366206" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282981v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bucher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Jenks" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1036" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5WB6PF2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034532v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Amberg" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Collart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Salenbien" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Egger" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Munnecke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18787" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Naglik" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goetz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kolb" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth de Baets" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12085" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CT32V41R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514648v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred C. Lenz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034552v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.10.028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128332v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2015.01.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034536v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Nowak" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Molyneux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs R.A. Vandenbroucke" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.09.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485107v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cuvelier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034574v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maillet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Milhau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vreulx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.09.015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17M6LV6R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851965v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmng.201300010" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034579v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klug" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/0094-8373-39.1.75" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114873v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034586v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guex" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wasmer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2011.01112.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-115" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034597v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudemand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3931.2010.00256.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DBB4B9656902A421DE002ECC77D48C4C692537D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034602v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2010.00956.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034611v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.08.014" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412260v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1174638" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034618v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brack" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rieber" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-008-1251-7" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-007-1209-1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034624v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2007.01.007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV35MQM9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034794v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-169028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034629v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiry-Bastien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(03)00134-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QB4FXL4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034805v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-168946" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034826v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247654v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Yacobucci" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9630-9_9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186045v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_11" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186042v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186049v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Balini" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Meier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_13" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185853v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brosse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034744v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_5" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041099v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Yacobucci" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-monnet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0899-8392" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198635753" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=http://scholar.google.fr/citations?sortby=pubdate&amp;hl=en&amp;user=9KwiNO8AAAAJ&amp;view_op=list_works" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-8498-2010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596741v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Monnet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsolt Mester" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Lamotte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2026.105723" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206205v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiver Gelan Manzano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Mertens" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Servais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2024.2446470" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728351v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azucena Molina&#8208;sol&#237;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J Cleal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Cascales&#8208;mi&#241;ana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1551" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412702v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cr&#244;nier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2023.2167601" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418979v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Serra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Balseiro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Randolfe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bignon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02724-9" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142994v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jattiot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Lehmann" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Owen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/nos/2023/0773" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412795v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12673" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781211v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Capel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinzhuang Xue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2022.104085" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pala.12623" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Abbache" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Ouali Mehadji" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Allaire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104730" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192578v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pohl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Mullins" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abd6709" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034249v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kroeck" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanchon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navid Navidi-Izad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Benachour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revpalbo.2020.104212" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034464v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.08.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Shen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borja Cascales-Mi&#241;ana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Gong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianghong Dong" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2019.102967" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034487v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cronier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Hamza Felllah" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70192" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colpaert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vachard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clausen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Timokhina" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577295v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tetard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula J. Noble" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taniel Danelian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2017.07.011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034505v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenhui Wang" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01916122.2017.1366206" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282981v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bucher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Jenks" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spp2.1036" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q5WB6PF2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034532v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Amberg" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Collart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Salenbien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Egger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Munnecke" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18787" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034552v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.10.028" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128332v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melesio Quijada" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Riboulleau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guerardel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tribovillard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orggeochem.2015.01.011" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034536v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Nowak" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stewart Molyneux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thijs R.A. Vandenbroucke" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2015.09.005" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514648v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred C. Lenz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjes-2015-0028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034556v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Naglik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goetz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kolb" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth de Baets" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/let.12085" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CT32V41R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485107v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cuvelier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851965v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmng.201300010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034579v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Klug" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1666/0094-8373-39.1.75" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034574v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Maillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Milhau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vreulx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2013.09.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17M6LV6R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114873v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034586v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guex" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wasmer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2011.01112.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034590v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-11-115" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034597v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goudemand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1502-3931.2010.00256.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5DBB4B9656902A421DE002ECC77D48C4C692537D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034602v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4983.2010.00956.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412260v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Escarguel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Br&#252;hwiler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1174638" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034611v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2009.08.014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034618v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Brack" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Rieber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-008-1251-7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034683v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00015-007-1209-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034624v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cretres.2007.01.007" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QV35MQM9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034629v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bouchet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thiry-Bastien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0098-3004(03)00134-1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9QB4FXL4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034794v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-169028" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034805v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-168946" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034826v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186045v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_11" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186042v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_7" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186049v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Balini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximiliano Meier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_13" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185853v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Brosse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034744v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041099v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Yacobucci" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9633-0_4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01247654v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bert" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Hoffmann" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret M. Yacobucci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9630-9_9" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>