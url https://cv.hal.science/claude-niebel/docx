--- v0 (2026-03-09)
+++ v1 (2026-05-04)
@@ -2259,290 +2259,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dibenzo[2,3:5,6]pyrrolizino[1,7-bc]indolo[1,2,3-lm]carbazole: a new electron donor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Octacyanotetramethylene-substituted dicyclopentanaphthalene: a new anionic electron acceptor with multi-stage reversible redox behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Lokshin</w:t>
+                <w:t xml:space="preserve">C. Niebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amos Ben-Asuly</w:t>
+                <w:t xml:space="preserve">V. Lokshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wladimir Marine</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Khodorkovsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 34 (7), pp.1243</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 51 (6), pp.949-951</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999622v1</w:t>
+                <w:t xml:space="preserve">hal-00475833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Octacyanotetramethylene-substituted dicyclopentanaphthalene: a new anionic electron acceptor with multi-stage reversible redox behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dibenzo[2,3:5,6]pyrrolizino[1,7-bc]indolo[1,2,3-lm]carbazole: a new electron donor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Niebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lokshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Niebel</w:t>
+                <w:t xml:space="preserve">Amos Ben-Asuly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lokshin</w:t>
+                <w:t xml:space="preserve">Wladimir Marine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Khodorkovsky</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Artak Karapetyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 51 (6), pp.949-951</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (7), pp.1243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00475833v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octacyanotetramethylene-substituted dicyclopentanaphthalene: a new anionic electron acceptor with multi-stage reversible redox behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Niebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lokshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Khodorkovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2574,670 +2574,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naphtalenetetracarboxylic Dianhydride Revisited</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Intra- and intermolecular C(sp(2)-H center dot center dot O hydrogen bonds in a series of isobenzofuranone derivatives : manifestation and energetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Niebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lokshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Khodorkovsky</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sigalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Krief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khodorkosk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 49, pp.5551-5552</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21, pp.3689-3699</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453718v1</w:t>
+                <w:t xml:space="preserve">hal-00386838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general approach towards Janus diones : synthesis of dicyclopenta[b,g]naphthalene-1,3,6,8(2H,7H)-tetraone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Khodorkovsky</w:t>
+                <w:t xml:space="preserve">Intra- and Intermolecular C(sp 2 )-H···O Hydrogen Bonds in a Series of Isobenzofuranone Derivatives: Manifestation and Energetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Niebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Lokshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Sigalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pnina Krief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Khodorkovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2008 (21), pp.3689-3699</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00386915v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra- and intermolecular C(sp(2)-H center dot center dot O hydrogen bonds in a series of isobenzofuranone derivatives : manifestation and energetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Naphtalenetetracarboxylic Dianhydride Revisited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Niebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lokshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Khodorkosk</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khodorkovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 21, pp.3689-3699</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49, pp.5551-5552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386838v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra- and Intermolecular C(sp 2 )-H···O Hydrogen Bonds in a Series of Isobenzofuranone Derivatives: Manifestation and Energetics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A general approach towards Janus diones : synthesis of dicyclopenta[b,g]naphthalene-1,3,6,8(2H,7H)-tetraone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Lokshin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vladimir Khodorkovsky</w:t>
+                <w:t xml:space="preserve">C. Niebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lokshin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Khodorkovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (51), pp.7276-7278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2008.10.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999598v1</w:t>
+                <w:t xml:space="preserve">hal-00386915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,3,6,7-Naphthalenetetracarboxylic dianhydride revisited</w:t>
+                <w:t xml:space="preserve">A general approach toward Janus diones: synthesis of dicyclopenta[b,g]naphthalene-1,3,6,8(2H,7H)-tetraone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Niebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lokshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Khodorkovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 49 (38), pp.5551-5552</w:t>
+              <w:t xml:space="preserve">, 2008, 49 (51), pp.7276-7278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999590v1</w:t>
+                <w:t xml:space="preserve">hal-01999584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general approach toward Janus diones: synthesis of dicyclopenta[b,g]naphthalene-1,3,6,8(2H,7H)-tetraone</w:t>
+                <w:t xml:space="preserve">2,3,6,7-Naphthalenetetracarboxylic dianhydride revisited</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Niebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Lokshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Khodorkovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 49 (51), pp.7276-7278</w:t>
+              <w:t xml:space="preserve">, 2008, 49 (38), pp.5551-5552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999584v1</w:t>
+                <w:t xml:space="preserve">hal-01999590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3546,51 +3546,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05275441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Shephard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bouammali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Delon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifang Guo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chevreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01881a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04672747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bacabe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoeur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donzel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.07.042" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cassegrain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Mathilde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jarrosson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Niebel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Robitzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ03906K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheminet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogueira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Benaqqa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria El Malki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourass" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2018-1009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02152645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerret-Legras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.03.029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godfroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khalil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03864G" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godfroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Russel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jarrosson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.03.093" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Rubio-Magnieto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Phan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foss&#233;pr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Matot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Knoops" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704538" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666823v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Brymora" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducasse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delaure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.12.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144826v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#232;re-Porte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Breton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc00600g" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lercher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Resel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balandier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Geerts" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.10.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGVTQHDH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dohr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Balandier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruzi&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5015315" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02533551v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Blanchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boisard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj20796f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999654v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Sebaihi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Boudard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quist" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02534566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Tsague Kenfack" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2011.02.018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tylleman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.06.098" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMRQKR9Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999622v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lokshin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Ben-Asuly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Marine" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artak Karapetyan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475833v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niebel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lokshin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khodorkovsky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Khodorkovsky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453718v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386915v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.10.028" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DL5D80V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386838v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sigalov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krief" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khodorkosk" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sigalov" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pnina Krief" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999590v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307872v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bongiovanni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05275441v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angus Shephard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bouammali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Delon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifang Guo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Chevreux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5dt01881a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04672747v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bacabe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoeur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Donzel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Jones" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.07.042" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cassegrain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufour Mathilde" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Jarrosson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Niebel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Robitzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NJ03906K" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270781v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cheminet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Nogueira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Benaqqa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria El Malki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourass" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2018-1009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02152645v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Guerret-Legras" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Audebert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Audibert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2019.03.029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997401v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godfroy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Khalil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03864G" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081003v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Godfroy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Russel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Granier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jarrosson" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2019.03.093" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666843v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenifer Rubio-Magnieto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan-Anh Phan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Foss&#233;pr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Matot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Knoops" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201704538" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666823v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Brymora" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ducasse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delaure" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.12.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144826v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Calard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre L&#232;re-Porte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Breton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cc00600g" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01929883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Lercher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Resel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balandier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Geerts" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2013.10.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGVTQHDH-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gbabode" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dohr" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Balandier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ruzi&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am5015315" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02533551v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Blanchard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Boisard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Al&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Sanguinet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2nj20796f" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999654v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noham Sebaihi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Boudard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaur" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quist" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02534566v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Tsague Kenfack" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gautier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jelechem.2011.02.018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999646v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tylleman" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2011.06.098" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMRQKR9Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475833v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Niebel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lokshin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khodorkovsky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999622v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Lokshin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amos Ben-Asuly" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Marine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artak Karapetyan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999623v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Khodorkovsky" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386838v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sigalov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Krief" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Khodorkosk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999598v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Sigalov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pnina Krief" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386915v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2008.10.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DL5D80V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999584v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999590v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307872v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Lavinia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Bertrand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bongiovanni" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Debiemme-Chouvy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Delville" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>