--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.1875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Paraponaris </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Claude PARAPONARISClaude PARAPONARISné le 12/05/1961Professeur émérite des universités, sciences de gestion, CNU 06Aix Marseille Universitéclaude.paraponaris@univ-amu.frhttp://lest.fr/fr/equipe/recherche/claude-paraponarisFONCTIONProfesseur des Universités, HDR – Aix Marseille Université depuis septembre 2013.Directeur de Recherche au Laboratoire d’Economie et de Sociologie du Travail – CNRS.Animateur du séminaire « Travail, Temporalités, technique » depuis 2021, LEST CNRS.Président AGeCSO - Association pour la Gestion des Connaissances dans la Société et les Organisations, 2015 à 2018 et membre fondateur.Membre du groupe Organoesis, Institut de Recherche et d’Innovation, Centre Pompidou, Paris, depuis 2021.Directeur adjoint du programme « Intelligence, machine, sign and symbol » avec UQAM, département de management depuis 2019.Membre du groupe de travail « Système d’information et démocratie », Université de Toulouse Capitole depuis 2018.Expert de l’Hellenic Foundation for Research and Innovation, Athens, Grèce, depuis 2019.Membre du Comité éditorial Revue d'Economie et de Management de l'Innovation depuis 2016.Membre du Comité éditorial Presses Universitaires d'Aix Marseille depuis 2016.Directeur du Master Langues étrangères appliquées au Management international, Aix-Marseille Université depuis septembre 2013.Membre du comité scientifique de l’ISEN – Ecole d’Ingénieurs de Toulon et Marseille depuis septembre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claude-paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2914-1398</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029847850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude PARAPONARIS est Professeur émérite à l’Université d’Aix-Marseille, membre de l’association </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épokhè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et chercheur au LEST CNRS où il conduit des recherches à propos des dynamiques techniques et psychiques des activités de création et de conception industrielle. Il a présidé l’Association pour la gestion des connaissances dans la société et les organisations. Il a récemment dirigé deux rapports d’étude pour des organisations professionnelles françaises : Plateformes numériques, conception ouverte et emploi en 2017 et Les ingénieurs de conception industrielle dans la révolution numérique en 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix Marseille Univ, CNRS, LEST UMR 7317, 13626, Aix en Provence, France35 Av. Jules Ferry, 13626 Aix-en-Provence Cedex 01</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la tendance technique dans l’aide à la conception industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTEFACT. Techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05379737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une créativité entravée ? Les techniques d’aide à la création selon l’approche organologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (2), pp.31-46. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1089020ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03241219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation dynamique des dispositifs et des situations de gestion des connaissances au coeur de l’innovation des firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, NS9, 33 p. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.4961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02615294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la régulation des communs scientifiques à partir des conventions et des imaginaires linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La revanche des communs. Science et créativité, 63, pp.39-67. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.063.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02902637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A good city. About control systems, their fragility and their overtaking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.4225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage de la connaissance dans les unités de R&D au sein des réseaux des firmes multinationales : deux cas d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Franco-Japonaise de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, pp.13-41. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32233/sfjg.35.0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01831178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation : nouvelle vague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01806469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés Numériques de Connaissance, Imaginaire et Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Impact du développement du numérique au sein des organisations, 06, pp.69-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From knowledge to knowing, from boundaries to boundary construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.881-899. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JKM-01-2015-0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01208528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état francophone du champ du management des connaissances : la communauté GeCSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5ème Colloque International Gestion des Connaissances dans la Société et les Organisations, Montréal, Canada, Juin 2012, 67, pp.56-77. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.067.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Management & Avenir 2014/1 (N° 67)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, in "Gestion des Connaissances, Société et Organisation", Revue Management &amp; avenir (67), pp.51 - 55. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.067.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and knowledge sharing: an analysis of integration processes in Multinational Firms (MNFs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine -London-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (3/4), pp.335-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et partage des connaissances dans la R&D des FMN. Des logiques de processus aux logiques de situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Camilo Montana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (221), pp.129-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00697108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management in a French research community: a case study of GeCSO congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine -London-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (3/4), pp.302-320. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03055721211267459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objectif de l'internationalisation de la R&D des firmes : de la circulation au partage de connaissances tacites situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (1), pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00662198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction de rôle et dynamique de transition individuelle en situation de changement organisationnel. Le cas des opérateurs de fabrication du semi-conducteur face à leur nouvelle situation de travail, Revue de Gestion des Ressources Humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°66, pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00658013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des connaissances et outils de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Simoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (166), pp.69-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D personnel and human resource management in multinational companies : between homogenization and differenciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Resource Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (3), pp.449-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third generation R&D and strategies for knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (5), pp.95-106. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/13673270310505412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle des entretiens d’appréciation dans les activités d’innovation : le cas des services R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50, pp.6-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02547843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des compétences et production des connaissances dans le management par projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02547923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain d'Iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 78, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, autonomie et cohésion Revue de Gestion des Ressources Humaines, n°19, septembre 1996, pp. 3-18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19, pp.3-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée de la production en flux tendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9 (4), pp.37-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dilemmes de la planification dans l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14 (3-4), pp.63-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pratiques organisationnelles pour la gestion de production en flux tendus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion (Economies et Sociétés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 17, pp.137-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en est l’automatisation dans les PMI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistiques Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réorganisation du capital industriel et formes liées de la gestion de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion (Economies et Sociétés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 10, pp.151-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire longue de l’aide à la conception industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires industrielles : mutations sociales, économiques et environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'histoire du management des organisations, Mar 2026, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05530257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets techniques,moteurs de l’activité intellectuelle et de ses transformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l’Association pour la Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université technologique de Troyes, Jun 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05113123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AU-DELÀ DES MONDES ORGANISES DE L' ANTHROPOCENE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTHROPOCÈNE ET ORGANISATION “Pratiques de travail et outils de gestion dans l’Anthropocène. Une nouvelle praxis pour des habitabilités futures“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESC Clermont Ferrand, Jun 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04622667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la pensée de Jean-Pierre Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La main pense, en hommage à Jean-Pierre POITOU"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST CNRS, Jun 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03844618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indéterminé dans la théorie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Colloque de l'Association pour la Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Clermont Auvergne, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation technique et conception : une création orientée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiFoBio 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR IMABIO, Nov 2021, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03426192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de surveillance dans la ville : une analyse organologique de leur fragilité et de leur nécessaire dépassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique de la raison automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/Terminal⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02473310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information numériques, dispositifs de la gouvernementalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème colloque INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02473539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités de création industrielle et plateformes numériques d’aide à la conception : la valeur passe-t-elle encore par les ingénieurs de conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 27ème Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une monopolisation de la conception industrielle. L’exemple de la market place de Dassault Systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème colloque INFormatique des ORganisations et Systèmes d’Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORSID, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02473341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés Numériques Créatives et Imaginaire Linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International de l'Association pour la Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés Créatives et Codification : une analyse par les imaginaires linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association pour la Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Business School, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert des connaissances : des questions économiques aux approches cognitives et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84ème Congrès de l’Association Francophone pour le savoir </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés Créatives et Langage de Codification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Séminaire de l’Observatoire des communautés de connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BETA - Université de Strasbourg, Oct 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de passer les frontières cognitives reste à inventer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de Cognitique - Université de Bordeaux, Jun 2015, Talence -Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01208583v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorber les connaissances, mais comment ? Mobilité des chercheurs ou coopération avec la recherche publique pour innover ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Boudis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e rencontre du Groupe de recherche thématique "Innovation" de l’AIMS "Le management de l’innovation : où en sommes-nous ? Où allons-nous ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de management stratégique; Bureau d'économie théorique et appliquée, Sep 2015, Strasbourg, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01205374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schèmes cognitifs, partage des connaissances et situations de gestion : comment limiter la dispersion des unités de R&D au sein des réseaux des FMN ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international "Dynamiques cognitives et transformations sociétales : comment se forment les connaissances et où nous conduisent-elles ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la gestion des connaissances dans la société et les organisations; Laboratoire d’économie et de sociologie du travail, Jun 2014, Aix en Provence, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01089252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTRD : une base de données spatio-temporelle pour l'analyse de la mobilité des chercheurs dans les firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Boudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sageo 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.211-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation et génération des connaissances : distinguer les collectifs des communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International de Gestion des Connaissances dans la Société et les Organisations - La génération des connaissances dans l’activité au sein des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager les savoirs pour intégrer les réseaux de co-production de connaissances dans la firme multinationale : le cas CANON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence annuelle ATLAS/AFMI "L'engagement international à l'écoute du local", IAE Lyon, Université Jean Moulin Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeCSO : un état des champs du management des connaissances, Conférence introductive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence internationale "Gestion des connaissances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Auvergne, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des réseaux localisés et partage des connaissances : analyse des processus d'intégration au sein des FMN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Camilo Montana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AIMS "Innovation et connaissances", Université de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Saint Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux d'innovation et dispositif de gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Camilo Montana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque francophone GeCSO "Gestion des Connaissances, Société, Organisations", Groupe ESC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des connaissances au sein des multinationales par le développement des relations locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence internationale "Gestion des connaissances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure de Cognitique (Bordeaux-INP), May 2009, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)concilier l’économique et le social dans la prise en charge du partage des connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Simoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Conférence de l’Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04681333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Simoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Internationale de Management Stratégique (AIMS). 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP, Jun 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation de la GRH a-t-elle un sens ? Le cas des personnels de R&D des firmes multinationales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l'AGRH : "Internationalisation de la GRH ?", AGRH - Association francophone de gestion des ressources humaines, Paris, 16-17 novembre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation industrielle et management des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Internationale de Management Stratégique (AIMS) 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Montpellier 1, 2 et 3, May 2000, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il européanisation de la GRH dans les firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CEDECE "La dynamique de la démarche communautaire dans la construction européenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Poitiers, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management par projets : le rôle des interactions professionnelles dans la constitution du savoir organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain, Belgique, 1998, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du récit stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon, 1993, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Poitou. De la psychologie expérimentale à l'anthropologie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199, 2023, Le travail en débat-Série LEST, 978-2-36630-136-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04452760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et collectifs : approches cognitives et organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gastaldi; Cathy Krohmer; Claude Paraponaris. Presses Universitaires de Provence, pp.234, 2017, Travail et Gouvernance, 979-10-320-0107-3. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.31085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise en réseau : approches inter et intra-organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de l'ADREG, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 1993, 2-13-045006-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets techniques, moteurs de l’activité intellectuelle et de ses transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Poitou : de la psychologie expérimentale à l’anthropologie des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.135-152, 2023, Le travail en débats, 978-2-36630-136-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04119004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Perspective on Knowledge Management and Boundary Spanning: Knowledge, Boundaries and Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-71433-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et collectifs. Approches cognitives et organisationnelles. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gastaldi; Cathy Krohmer; Claude Paraponaris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et collectifs : approches cognitives et organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-20, 2017, 9791032001073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passage des frontières : difficultés et perspectives. L’expérience des frontières cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gastaldi, Cathy Krohmer et Claude Paraponaris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et collectifs. Approches cognitives et organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-108, 2017, Travail &amp; gouvernance, 9791032001073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Louis Ermine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie BourbaKeM de la gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">agecso.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Publication en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropole, utopie et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Benedetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation aux flux. Entre transport et espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.207-212, 2016, 1032000392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03243782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des chercheurs dans les réseaux de connaissances des firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Boudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lamotte B.; Le Roy A.; Massit C.; Puissant E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations sociales, innovations économiques : XXXIVes journées de l'Association d'économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Louvain, pp.305-324, 2014, Cahiers du Cirtes, hors-Série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4 : Tools and implications of managing knowledge and creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Burger-Helmchen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Creativity : Ideas, Firms and Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge (Taylor &amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-77, 2013, Routledge studies in global competition, 9781138901278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enracinement et mise en réseau des pratiques de GRH : le cas de la R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La GRH et la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-220, 2011, 978-2-311-00309-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Knowledge Diversity in Distributed Organizational Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. O'Sullivan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Knowledge Management in Multinational Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Science Reference</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-298, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instrumentation de la gestion des compétences : une instrumentation à finalités multiples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer les compétences : des instruments aux processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-213, 2003, 2711769747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-a-t-il une européanisation de la gestion des ressources humaines dans les firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervouët,François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarche communautaire et construction européenne. Volume 2 : dynamique des méthodes. Actes du colloque de Poitiers 12-13 et 14 octobre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.109-129, 2002, Travaux de la CEDECE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de la sous-traitance dans les activités logistiques et les transports terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note introductive au séminaire Travail, temporalités, technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03290035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de « Peur sur la ville. La sécurité numérique pour l'espace urbain en France » de Myrtille PICAUD, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03428110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codification des connaissances et question du langage : identité et coordination au sein des communautés et des collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schème cognitif et situation de gestion : contribution à l'analyse de la dispersion des unités de R&D au sein des réseaux des FMN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de recrutement et gestion de l’incertitude. Une typologie des pratiques en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances des firmes globales : entre pratiques de codification et pratiques de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Simoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00085986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation de la GRH a-t-elle un sens ? Le cas des personnels de R&D des firmes multinationales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines et innovation dans les firmes multinationales européennes : quel(s) modèle (s) productif (s) en Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieurs de conception industrielle dans la révolution numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Campillo-Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2018-38, Laboratoire d'économie et sociologie du travail (LEST); Association pour l'emploi des cadres (APEC). 2018, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes numériques, conception ouverte et emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2017, pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation de la R&D dans les firmes multinationales en Europe : vers quels modèles de gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et de sociologie du travail (LEST). 2000, pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monographie du Centre de Recherche de Physique des Particules de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport à l’Institut National de Physique Nucléaire et des Particules. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de circulation et nouvelles relations industrielles : les enjeux d’une qualification des partenaires associés aux chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Urbanisme, du Logement et des Transports. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience logistique et organisation du travail : le rôle de la maîtrise des flux dans la mutation des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université d'Aix-Marseille, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04126770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.1875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Paraponaris </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Claude PARAPONARISClaude PARAPONARISné le 12/05/1961Professeur émérite des universités, sciences de gestion, CNU 06Aix Marseille Universitéclaude.paraponaris@univ-amu.frhttp://lest.fr/fr/equipe/recherche/claude-paraponarisFONCTIONProfesseur des Universités, HDR – Aix Marseille Université depuis septembre 2013.Directeur de Recherche au Laboratoire d’Economie et de Sociologie du Travail – CNRS.Animateur du séminaire « Travail, Temporalités, technique » depuis 2021, LEST CNRS.Président AGeCSO - Association pour la Gestion des Connaissances dans la Société et les Organisations, 2015 à 2018 et membre fondateur.Membre du groupe Organoesis, Institut de Recherche et d’Innovation, Centre Pompidou, Paris, depuis 2021.Directeur adjoint du programme « Intelligence, machine, sign and symbol » avec UQAM, département de management depuis 2019.Membre du groupe de travail « Système d’information et démocratie », Université de Toulouse Capitole depuis 2018.Expert de l’Hellenic Foundation for Research and Innovation, Athens, Grèce, depuis 2019.Membre du Comité éditorial Revue d'Economie et de Management de l'Innovation depuis 2016.Membre du Comité éditorial Presses Universitaires d'Aix Marseille depuis 2016.Directeur du Master Langues étrangères appliquées au Management international, Aix-Marseille Université depuis septembre 2013.Membre du comité scientifique de l’ISEN – Ecole d’Ingénieurs de Toulon et Marseille depuis septembre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claude-paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2914-1398</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029847850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude PARAPONARIS est Professeur émérite à l’Université d’Aix-Marseille, membre de l’association </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épokhè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et chercheur au LEST CNRS où il conduit des recherches à propos des dynamiques techniques et psychiques des activités de création et de conception industrielle. Il a présidé l’Association pour la gestion des connaissances dans la société et les organisations. Il a récemment dirigé deux rapports d’étude pour des organisations professionnelles françaises : Plateformes numériques, conception ouverte et emploi en 2017 et Les ingénieurs de conception industrielle dans la révolution numérique en 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix Marseille Univ, CNRS, LEST UMR 7317, 13626, Aix en Provence, France35 Av. Jules Ferry, 13626 Aix-en-Provence Cedex 01</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la tendance technique dans l’aide à la conception industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTEFACT. Techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05379737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une créativité entravée ? Les techniques d’aide à la création selon l’approche organologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (2), pp.31-46. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1089020ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03241219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation dynamique des dispositifs et des situations de gestion des connaissances au coeur de l’innovation des firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, NS9, 33 p. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.4961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02615294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la régulation des communs scientifiques à partir des conventions et des imaginaires linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La revanche des communs. Science et créativité, 63, pp.39-67. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.063.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02902637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A good city. About control systems, their fragility and their overtaking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.4225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage de la connaissance dans les unités de R&D au sein des réseaux des firmes multinationales : deux cas d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Franco-Japonaise de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, pp.13-41. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32233/sfjg.35.0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01831178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation : nouvelle vague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01806469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés Numériques de Connaissance, Imaginaire et Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Impact du développement du numérique au sein des organisations, 06, pp.69-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From knowledge to knowing, from boundaries to boundary construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.881-899. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JKM-01-2015-0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01208528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état francophone du champ du management des connaissances : la communauté GeCSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5ème Colloque International Gestion des Connaissances dans la Société et les Organisations, Montréal, Canada, Juin 2012, 67, pp.56-77. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.067.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Management & Avenir 2014/1 (N° 67)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, in "Gestion des Connaissances, Société et Organisation", Revue Management &amp; avenir (67), pp.51 - 55. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.067.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management in a French research community: a case study of GeCSO congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine -London-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (3/4), pp.302-320. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03055721211267459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and knowledge sharing: an analysis of integration processes in Multinational Firms (MNFs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine -London-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (3/4), pp.335-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et partage des connaissances dans la R&D des FMN. Des logiques de processus aux logiques de situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Camilo Montana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (221), pp.129-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00697108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objectif de l'internationalisation de la R&D des firmes : de la circulation au partage de connaissances tacites situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (1), pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00662198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction de rôle et dynamique de transition individuelle en situation de changement organisationnel. Le cas des opérateurs de fabrication du semi-conducteur face à leur nouvelle situation de travail, Revue de Gestion des Ressources Humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°66, pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00658013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des connaissances et outils de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Simoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (166), pp.69-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D personnel and human resource management in multinational companies : between homogenization and differenciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Resource Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (3), pp.449-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle des entretiens d’appréciation dans les activités d’innovation : le cas des services R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50, pp.6-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02547843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third generation R&D and strategies for knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (5), pp.95-106. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/13673270310505412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des compétences et production des connaissances dans le management par projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02547923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain d'Iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 78, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, autonomie et cohésion Revue de Gestion des Ressources Humaines, n°19, septembre 1996, pp. 3-18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19, pp.3-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée de la production en flux tendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9 (4), pp.37-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dilemmes de la planification dans l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14 (3-4), pp.63-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pratiques organisationnelles pour la gestion de production en flux tendus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion (Economies et Sociétés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 17, pp.137-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en est l’automatisation dans les PMI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistiques Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réorganisation du capital industriel et formes liées de la gestion de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion (Economies et Sociétés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 10, pp.151-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire longue de l’aide à la conception industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires industrielles : mutations sociales, économiques et environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'histoire du management des organisations, Mar 2026, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05530257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets techniques,moteurs de l’activité intellectuelle et de ses transformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l’Association pour la Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université technologique de Troyes, Jun 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05113123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AU-DELÀ DES MONDES ORGANISES DE L' ANTHROPOCENE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTHROPOCÈNE ET ORGANISATION “Pratiques de travail et outils de gestion dans l’Anthropocène. Une nouvelle praxis pour des habitabilités futures“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESC Clermont Ferrand, Jun 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04622667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la pensée de Jean-Pierre Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La main pense, en hommage à Jean-Pierre POITOU"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST CNRS, Jun 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03844618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation technique et conception : une création orientée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiFoBio 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR IMABIO, Nov 2021, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03426192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indéterminé dans la théorie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Colloque de l'Association pour la Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Clermont Auvergne, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de surveillance dans la ville : une analyse organologique de leur fragilité et de leur nécessaire dépassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique de la raison automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/Terminal⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02473310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information numériques, dispositifs de la gouvernementalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème colloque INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02473539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités de création industrielle et plateformes numériques d’aide à la conception : la valeur passe-t-elle encore par les ingénieurs de conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 27ème Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une monopolisation de la conception industrielle. L’exemple de la market place de Dassault Systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème colloque INFormatique des ORganisations et Systèmes d’Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORSID, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02473341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés Numériques Créatives et Imaginaire Linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International de l'Association pour la Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés Créatives et Codification : une analyse par les imaginaires linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association pour la Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Business School, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert des connaissances : des questions économiques aux approches cognitives et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84ème Congrès de l’Association Francophone pour le savoir </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de passer les frontières cognitives reste à inventer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de Cognitique - Université de Bordeaux, Jun 2015, Talence -Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01208583v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés Créatives et Langage de Codification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Séminaire de l’Observatoire des communautés de connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BETA - Université de Strasbourg, Oct 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorber les connaissances, mais comment ? Mobilité des chercheurs ou coopération avec la recherche publique pour innover ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Boudis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e rencontre du Groupe de recherche thématique "Innovation" de l’AIMS "Le management de l’innovation : où en sommes-nous ? Où allons-nous ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de management stratégique; Bureau d'économie théorique et appliquée, Sep 2015, Strasbourg, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01205374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schèmes cognitifs, partage des connaissances et situations de gestion : comment limiter la dispersion des unités de R&D au sein des réseaux des FMN ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international "Dynamiques cognitives et transformations sociétales : comment se forment les connaissances et où nous conduisent-elles ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la gestion des connaissances dans la société et les organisations; Laboratoire d’économie et de sociologie du travail, Jun 2014, Aix en Provence, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01089252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation et génération des connaissances : distinguer les collectifs des communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International de Gestion des Connaissances dans la Société et les Organisations - La génération des connaissances dans l’activité au sein des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTRD : une base de données spatio-temporelle pour l'analyse de la mobilité des chercheurs dans les firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Boudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sageo 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.211-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager les savoirs pour intégrer les réseaux de co-production de connaissances dans la firme multinationale : le cas CANON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence annuelle ATLAS/AFMI "L'engagement international à l'écoute du local", IAE Lyon, Université Jean Moulin Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux d'innovation et dispositif de gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Camilo Montana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque francophone GeCSO "Gestion des Connaissances, Société, Organisations", Groupe ESC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeCSO : un état des champs du management des connaissances, Conférence introductive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence internationale "Gestion des connaissances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Auvergne, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des réseaux localisés et partage des connaissances : analyse des processus d'intégration au sein des FMN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Camilo Montana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AIMS "Innovation et connaissances", Université de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Saint Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des connaissances au sein des multinationales par le développement des relations locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence internationale "Gestion des connaissances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure de Cognitique (Bordeaux-INP), May 2009, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)concilier l’économique et le social dans la prise en charge du partage des connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Simoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Conférence de l’Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04681333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Simoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Internationale de Management Stratégique (AIMS). 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP, Jun 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation industrielle et management des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Internationale de Management Stratégique (AIMS) 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Montpellier 1, 2 et 3, May 2000, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation de la GRH a-t-elle un sens ? Le cas des personnels de R&D des firmes multinationales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l'AGRH : "Internationalisation de la GRH ?", AGRH - Association francophone de gestion des ressources humaines, Paris, 16-17 novembre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il européanisation de la GRH dans les firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CEDECE "La dynamique de la démarche communautaire dans la construction européenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Poitiers, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management par projets : le rôle des interactions professionnelles dans la constitution du savoir organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain, Belgique, 1998, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du récit stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon, 1993, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Poitou. De la psychologie expérimentale à l'anthropologie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199, 2023, Le travail en débat-Série LEST, 978-2-36630-136-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04452760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et collectifs : approches cognitives et organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gastaldi; Cathy Krohmer; Claude Paraponaris. Presses Universitaires de Provence, pp.234, 2017, Travail et Gouvernance, 979-10-320-0107-3. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.31085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise en réseau : approches inter et intra-organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de l'ADREG, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 1993, 2-13-045006-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets techniques, moteurs de l’activité intellectuelle et de ses transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Poitou : de la psychologie expérimentale à l’anthropologie des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.135-152, 2023, Le travail en débats, 978-2-36630-136-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04119004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Perspective on Knowledge Management and Boundary Spanning: Knowledge, Boundaries and Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-71433-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passage des frontières : difficultés et perspectives. L’expérience des frontières cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gastaldi, Cathy Krohmer et Claude Paraponaris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et collectifs. Approches cognitives et organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-108, 2017, Travail &amp; gouvernance, 9791032001073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et collectifs. Approches cognitives et organisationnelles. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gastaldi; Cathy Krohmer; Claude Paraponaris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et collectifs : approches cognitives et organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-20, 2017, 9791032001073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Louis Ermine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie BourbaKeM de la gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">agecso.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Publication en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropole, utopie et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Benedetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation aux flux. Entre transport et espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.207-212, 2016, 1032000392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03243782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des chercheurs dans les réseaux de connaissances des firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Boudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lamotte B.; Le Roy A.; Massit C.; Puissant E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations sociales, innovations économiques : XXXIVes journées de l'Association d'économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Louvain, pp.305-324, 2014, Cahiers du Cirtes, hors-Série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4 : Tools and implications of managing knowledge and creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Burger-Helmchen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Creativity : Ideas, Firms and Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge (Taylor &amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-77, 2013, Routledge studies in global competition, 9781138901278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enracinement et mise en réseau des pratiques de GRH : le cas de la R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La GRH et la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-220, 2011, 978-2-311-00309-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Knowledge Diversity in Distributed Organizational Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. O'Sullivan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Knowledge Management in Multinational Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Science Reference</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-298, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instrumentation de la gestion des compétences : une instrumentation à finalités multiples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer les compétences : des instruments aux processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-213, 2003, 2711769747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-a-t-il une européanisation de la gestion des ressources humaines dans les firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervouët,François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarche communautaire et construction européenne. Volume 2 : dynamique des méthodes. Actes du colloque de Poitiers 12-13 et 14 octobre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.109-129, 2002, Travaux de la CEDECE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de la sous-traitance dans les activités logistiques et les transports terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de « Peur sur la ville. La sécurité numérique pour l'espace urbain en France » de Myrtille PICAUD, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03428110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note introductive au séminaire Travail, temporalités, technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03290035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codification des connaissances et question du langage : identité et coordination au sein des communautés et des collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schème cognitif et situation de gestion : contribution à l'analyse de la dispersion des unités de R&D au sein des réseaux des FMN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de recrutement et gestion de l’incertitude. Une typologie des pratiques en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances des firmes globales : entre pratiques de codification et pratiques de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Simoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00085986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation de la GRH a-t-elle un sens ? Le cas des personnels de R&D des firmes multinationales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines et innovation dans les firmes multinationales européennes : quel(s) modèle (s) productif (s) en Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieurs de conception industrielle dans la révolution numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Campillo-Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2018-38, Laboratoire d'économie et sociologie du travail (LEST); Association pour l'emploi des cadres (APEC). 2018, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes numériques, conception ouverte et emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2017, pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation de la R&D dans les firmes multinationales en Europe : vers quels modèles de gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et de sociologie du travail (LEST). 2000, pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monographie du Centre de Recherche de Physique des Particules de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport à l’Institut National de Physique Nucléaire et des Particules. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de circulation et nouvelles relations industrielles : les enjeux d’une qualification des partenaires associés aux chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Urbanisme, du Logement et des Transports. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience logistique et organisation du travail : le rôle de la maîtrise des flux dans la mutation des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université d'Aix-Marseille, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04126770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9F79095"/>
+    <w:nsid w:val="3A0855AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-paraponaris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2914-1398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029847850" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379737v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paraponaris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089020ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquier-Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroatsu Nohara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.4961" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902637v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rohr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.063.0039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190047v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.4225" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H07X9N5B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831178v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32233/sfjg.35.0_13" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sigal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-01-2015-0034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guittard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.067.0056" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.067.0051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120441v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Camilo Montana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119721v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03055721211267459" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00658013v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Simoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138752v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13673270310505412" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-4944XBWQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Philippe Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacroux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549060v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549091v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231627v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426192v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/Terminal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Salles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475703v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620182v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208583v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Boudis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124627v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634441v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634445v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005816v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124248v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005817v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550197v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.31085" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009555v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pach&#233; Gilles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04119004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783319714332#aboutAuthors" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579857v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/activites-collectifs-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579851v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agecso.com/wp/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03243782v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Benedetto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119737v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.routledge.com/books/details/9780415525299/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137477v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/strategic-knowledge-management-multinational-organizations/943" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139975v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549291v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290035v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428110v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138704v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213189v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549844v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006116v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930374v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campillo-Paquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614430v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005802v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04126770v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-paraponaris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2914-1398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029847850" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379737v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paraponaris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089020ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquier-Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroatsu Nohara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.4961" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902637v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rohr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.063.0039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190047v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.4225" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H07X9N5B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831178v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32233/sfjg.35.0_13" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sigal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-01-2015-0034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guittard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.067.0056" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.067.0051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03055721211267459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697108v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Camilo Montana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00658013v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Simoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Philippe Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13673270310505412" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-4944XBWQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacroux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549060v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549091v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/Terminal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Salles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475703v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620182v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208583v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Boudis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124248v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005817v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550197v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.31085" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009555v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pach&#233; Gilles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04119004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783319714332#aboutAuthors" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/activites-collectifs-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579857v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agecso.com/wp/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03243782v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Benedetto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119737v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.routledge.com/books/details/9780415525299/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137477v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/strategic-knowledge-management-multinational-organizations/943" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139975v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549291v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428110v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290035v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138704v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213189v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549844v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006116v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930374v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campillo-Paquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614430v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005802v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04126770v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>