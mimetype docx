--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.1875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Paraponaris </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Claude PARAPONARISClaude PARAPONARISné le 12/05/1961Professeur émérite des universités, sciences de gestion, CNU 06Aix Marseille Universitéclaude.paraponaris@univ-amu.frhttp://lest.fr/fr/equipe/recherche/claude-paraponarisFONCTIONProfesseur des Universités, HDR – Aix Marseille Université depuis septembre 2013.Directeur de Recherche au Laboratoire d’Economie et de Sociologie du Travail – CNRS.Animateur du séminaire « Travail, Temporalités, technique » depuis 2021, LEST CNRS.Président AGeCSO - Association pour la Gestion des Connaissances dans la Société et les Organisations, 2015 à 2018 et membre fondateur.Membre du groupe Organoesis, Institut de Recherche et d’Innovation, Centre Pompidou, Paris, depuis 2021.Directeur adjoint du programme « Intelligence, machine, sign and symbol » avec UQAM, département de management depuis 2019.Membre du groupe de travail « Système d’information et démocratie », Université de Toulouse Capitole depuis 2018.Expert de l’Hellenic Foundation for Research and Innovation, Athens, Grèce, depuis 2019.Membre du Comité éditorial Revue d'Economie et de Management de l'Innovation depuis 2016.Membre du Comité éditorial Presses Universitaires d'Aix Marseille depuis 2016.Directeur du Master Langues étrangères appliquées au Management international, Aix-Marseille Université depuis septembre 2013.Membre du comité scientifique de l’ISEN – Ecole d’Ingénieurs de Toulon et Marseille depuis septembre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claude-paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2914-1398</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029847850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude PARAPONARIS est Professeur émérite à l’Université d’Aix-Marseille, membre de l’association </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épokhè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et chercheur au LEST CNRS où il conduit des recherches à propos des dynamiques techniques et psychiques des activités de création et de conception industrielle. Il a présidé l’Association pour la gestion des connaissances dans la société et les organisations. Il a récemment dirigé deux rapports d’étude pour des organisations professionnelles françaises : Plateformes numériques, conception ouverte et emploi en 2017 et Les ingénieurs de conception industrielle dans la révolution numérique en 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix Marseille Univ, CNRS, LEST UMR 7317, 13626, Aix en Provence, France35 Av. Jules Ferry, 13626 Aix-en-Provence Cedex 01</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la tendance technique dans l’aide à la conception industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTEFACT. Techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05379737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une créativité entravée ? Les techniques d’aide à la création selon l’approche organologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (2), pp.31-46. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1089020ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03241219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation dynamique des dispositifs et des situations de gestion des connaissances au coeur de l’innovation des firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, NS9, 33 p. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.4961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02615294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la régulation des communs scientifiques à partir des conventions et des imaginaires linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La revanche des communs. Science et créativité, 63, pp.39-67. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.063.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02902637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A good city. About control systems, their fragility and their overtaking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.4225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage de la connaissance dans les unités de R&D au sein des réseaux des firmes multinationales : deux cas d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Franco-Japonaise de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, pp.13-41. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32233/sfjg.35.0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01831178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation : nouvelle vague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01806469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés Numériques de Connaissance, Imaginaire et Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Impact du développement du numérique au sein des organisations, 06, pp.69-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From knowledge to knowing, from boundaries to boundary construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.881-899. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JKM-01-2015-0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01208528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état francophone du champ du management des connaissances : la communauté GeCSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5ème Colloque International Gestion des Connaissances dans la Société et les Organisations, Montréal, Canada, Juin 2012, 67, pp.56-77. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.067.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Management & Avenir 2014/1 (N° 67)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, in "Gestion des Connaissances, Société et Organisation", Revue Management &amp; avenir (67), pp.51 - 55. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.067.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management in a French research community: a case study of GeCSO congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine -London-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (3/4), pp.302-320. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03055721211267459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and knowledge sharing: an analysis of integration processes in Multinational Firms (MNFs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine -London-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (3/4), pp.335-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et partage des connaissances dans la R&D des FMN. Des logiques de processus aux logiques de situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Camilo Montana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (221), pp.129-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00697108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objectif de l'internationalisation de la R&D des firmes : de la circulation au partage de connaissances tacites situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (1), pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00662198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction de rôle et dynamique de transition individuelle en situation de changement organisationnel. Le cas des opérateurs de fabrication du semi-conducteur face à leur nouvelle situation de travail, Revue de Gestion des Ressources Humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°66, pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00658013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des connaissances et outils de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Simoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (166), pp.69-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D personnel and human resource management in multinational companies : between homogenization and differenciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Resource Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (3), pp.449-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle des entretiens d’appréciation dans les activités d’innovation : le cas des services R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50, pp.6-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02547843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third generation R&D and strategies for knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (5), pp.95-106. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/13673270310505412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des compétences et production des connaissances dans le management par projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02547923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain d'Iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 78, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, autonomie et cohésion Revue de Gestion des Ressources Humaines, n°19, septembre 1996, pp. 3-18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19, pp.3-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée de la production en flux tendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9 (4), pp.37-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dilemmes de la planification dans l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14 (3-4), pp.63-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pratiques organisationnelles pour la gestion de production en flux tendus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion (Economies et Sociétés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 17, pp.137-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en est l’automatisation dans les PMI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistiques Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réorganisation du capital industriel et formes liées de la gestion de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion (Economies et Sociétés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 10, pp.151-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire longue de l’aide à la conception industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires industrielles : mutations sociales, économiques et environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'histoire du management des organisations, Mar 2026, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05530257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets techniques,moteurs de l’activité intellectuelle et de ses transformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l’Association pour la Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université technologique de Troyes, Jun 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05113123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AU-DELÀ DES MONDES ORGANISES DE L' ANTHROPOCENE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTHROPOCÈNE ET ORGANISATION “Pratiques de travail et outils de gestion dans l’Anthropocène. Une nouvelle praxis pour des habitabilités futures“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESC Clermont Ferrand, Jun 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04622667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la pensée de Jean-Pierre Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La main pense, en hommage à Jean-Pierre POITOU"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST CNRS, Jun 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03844618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation technique et conception : une création orientée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiFoBio 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR IMABIO, Nov 2021, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03426192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indéterminé dans la théorie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Colloque de l'Association pour la Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Clermont Auvergne, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de surveillance dans la ville : une analyse organologique de leur fragilité et de leur nécessaire dépassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique de la raison automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/Terminal⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02473310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information numériques, dispositifs de la gouvernementalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème colloque INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02473539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités de création industrielle et plateformes numériques d’aide à la conception : la valeur passe-t-elle encore par les ingénieurs de conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 27ème Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une monopolisation de la conception industrielle. L’exemple de la market place de Dassault Systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème colloque INFormatique des ORganisations et Systèmes d’Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORSID, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02473341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés Numériques Créatives et Imaginaire Linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International de l'Association pour la Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés Créatives et Codification : une analyse par les imaginaires linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association pour la Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Business School, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert des connaissances : des questions économiques aux approches cognitives et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84ème Congrès de l’Association Francophone pour le savoir </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de passer les frontières cognitives reste à inventer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de Cognitique - Université de Bordeaux, Jun 2015, Talence -Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01208583v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés Créatives et Langage de Codification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Séminaire de l’Observatoire des communautés de connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BETA - Université de Strasbourg, Oct 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorber les connaissances, mais comment ? Mobilité des chercheurs ou coopération avec la recherche publique pour innover ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Boudis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e rencontre du Groupe de recherche thématique "Innovation" de l’AIMS "Le management de l’innovation : où en sommes-nous ? Où allons-nous ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de management stratégique; Bureau d'économie théorique et appliquée, Sep 2015, Strasbourg, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01205374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schèmes cognitifs, partage des connaissances et situations de gestion : comment limiter la dispersion des unités de R&D au sein des réseaux des FMN ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international "Dynamiques cognitives et transformations sociétales : comment se forment les connaissances et où nous conduisent-elles ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la gestion des connaissances dans la société et les organisations; Laboratoire d’économie et de sociologie du travail, Jun 2014, Aix en Provence, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01089252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation et génération des connaissances : distinguer les collectifs des communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International de Gestion des Connaissances dans la Société et les Organisations - La génération des connaissances dans l’activité au sein des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTRD : une base de données spatio-temporelle pour l'analyse de la mobilité des chercheurs dans les firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Boudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sageo 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.211-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager les savoirs pour intégrer les réseaux de co-production de connaissances dans la firme multinationale : le cas CANON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence annuelle ATLAS/AFMI "L'engagement international à l'écoute du local", IAE Lyon, Université Jean Moulin Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux d'innovation et dispositif de gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Camilo Montana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque francophone GeCSO "Gestion des Connaissances, Société, Organisations", Groupe ESC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeCSO : un état des champs du management des connaissances, Conférence introductive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence internationale "Gestion des connaissances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Auvergne, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des réseaux localisés et partage des connaissances : analyse des processus d'intégration au sein des FMN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Camilo Montana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AIMS "Innovation et connaissances", Université de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Saint Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des connaissances au sein des multinationales par le développement des relations locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence internationale "Gestion des connaissances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure de Cognitique (Bordeaux-INP), May 2009, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)concilier l’économique et le social dans la prise en charge du partage des connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Simoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Conférence de l’Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04681333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Simoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Internationale de Management Stratégique (AIMS). 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP, Jun 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation industrielle et management des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Internationale de Management Stratégique (AIMS) 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Montpellier 1, 2 et 3, May 2000, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation de la GRH a-t-elle un sens ? Le cas des personnels de R&D des firmes multinationales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l'AGRH : "Internationalisation de la GRH ?", AGRH - Association francophone de gestion des ressources humaines, Paris, 16-17 novembre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il européanisation de la GRH dans les firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CEDECE "La dynamique de la démarche communautaire dans la construction européenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Poitiers, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management par projets : le rôle des interactions professionnelles dans la constitution du savoir organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain, Belgique, 1998, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du récit stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon, 1993, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Poitou. De la psychologie expérimentale à l'anthropologie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199, 2023, Le travail en débat-Série LEST, 978-2-36630-136-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04452760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et collectifs : approches cognitives et organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gastaldi; Cathy Krohmer; Claude Paraponaris. Presses Universitaires de Provence, pp.234, 2017, Travail et Gouvernance, 979-10-320-0107-3. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.31085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise en réseau : approches inter et intra-organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de l'ADREG, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 1993, 2-13-045006-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets techniques, moteurs de l’activité intellectuelle et de ses transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Poitou : de la psychologie expérimentale à l’anthropologie des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.135-152, 2023, Le travail en débats, 978-2-36630-136-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04119004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Perspective on Knowledge Management and Boundary Spanning: Knowledge, Boundaries and Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-71433-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passage des frontières : difficultés et perspectives. L’expérience des frontières cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gastaldi, Cathy Krohmer et Claude Paraponaris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et collectifs. Approches cognitives et organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-108, 2017, Travail &amp; gouvernance, 9791032001073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et collectifs. Approches cognitives et organisationnelles. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gastaldi; Cathy Krohmer; Claude Paraponaris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et collectifs : approches cognitives et organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-20, 2017, 9791032001073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Louis Ermine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie BourbaKeM de la gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">agecso.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Publication en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropole, utopie et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Benedetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation aux flux. Entre transport et espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.207-212, 2016, 1032000392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03243782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des chercheurs dans les réseaux de connaissances des firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Boudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lamotte B.; Le Roy A.; Massit C.; Puissant E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations sociales, innovations économiques : XXXIVes journées de l'Association d'économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Louvain, pp.305-324, 2014, Cahiers du Cirtes, hors-Série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4 : Tools and implications of managing knowledge and creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Burger-Helmchen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Creativity : Ideas, Firms and Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge (Taylor &amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-77, 2013, Routledge studies in global competition, 9781138901278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enracinement et mise en réseau des pratiques de GRH : le cas de la R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La GRH et la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-220, 2011, 978-2-311-00309-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Knowledge Diversity in Distributed Organizational Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. O'Sullivan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Knowledge Management in Multinational Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Science Reference</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-298, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instrumentation de la gestion des compétences : une instrumentation à finalités multiples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer les compétences : des instruments aux processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-213, 2003, 2711769747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-a-t-il une européanisation de la gestion des ressources humaines dans les firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervouët,François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarche communautaire et construction européenne. Volume 2 : dynamique des méthodes. Actes du colloque de Poitiers 12-13 et 14 octobre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.109-129, 2002, Travaux de la CEDECE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de la sous-traitance dans les activités logistiques et les transports terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de « Peur sur la ville. La sécurité numérique pour l'espace urbain en France » de Myrtille PICAUD, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03428110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note introductive au séminaire Travail, temporalités, technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03290035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codification des connaissances et question du langage : identité et coordination au sein des communautés et des collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schème cognitif et situation de gestion : contribution à l'analyse de la dispersion des unités de R&D au sein des réseaux des FMN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de recrutement et gestion de l’incertitude. Une typologie des pratiques en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances des firmes globales : entre pratiques de codification et pratiques de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Simoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00085986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation de la GRH a-t-elle un sens ? Le cas des personnels de R&D des firmes multinationales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines et innovation dans les firmes multinationales européennes : quel(s) modèle (s) productif (s) en Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieurs de conception industrielle dans la révolution numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Campillo-Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2018-38, Laboratoire d'économie et sociologie du travail (LEST); Association pour l'emploi des cadres (APEC). 2018, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes numériques, conception ouverte et emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2017, pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation de la R&D dans les firmes multinationales en Europe : vers quels modèles de gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et de sociologie du travail (LEST). 2000, pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monographie du Centre de Recherche de Physique des Particules de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport à l’Institut National de Physique Nucléaire et des Particules. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de circulation et nouvelles relations industrielles : les enjeux d’une qualification des partenaires associés aux chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Urbanisme, du Logement et des Transports. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience logistique et organisation du travail : le rôle de la maîtrise des flux dans la mutation des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université d'Aix-Marseille, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04126770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:92.1875px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Claude Paraponaris </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Claude PARAPONARISClaude PARAPONARISné le 12/05/1961Professeur émérite des universités, sciences de gestion, CNU 06Aix Marseille Universitéclaude.paraponaris@univ-amu.frhttp://lest.fr/fr/equipe/recherche/claude-paraponarisFONCTIONProfesseur des Universités, HDR – Aix Marseille Université depuis septembre 2013.Directeur de Recherche au Laboratoire d’Economie et de Sociologie du Travail – CNRS.Animateur du séminaire « Travail, Temporalités, technique » depuis 2021, LEST CNRS.Président AGeCSO - Association pour la Gestion des Connaissances dans la Société et les Organisations, 2015 à 2018 et membre fondateur.Membre du groupe Organoesis, Institut de Recherche et d’Innovation, Centre Pompidou, Paris, depuis 2021.Directeur adjoint du programme « Intelligence, machine, sign and symbol » avec UQAM, département de management depuis 2019.Membre du groupe de travail « Système d’information et démocratie », Université de Toulouse Capitole depuis 2018.Expert de l’Hellenic Foundation for Research and Innovation, Athens, Grèce, depuis 2019.Membre du Comité éditorial Revue d'Economie et de Management de l'Innovation depuis 2016.Membre du Comité éditorial Presses Universitaires d'Aix Marseille depuis 2016.Directeur du Master Langues étrangères appliquées au Management international, Aix-Marseille Université depuis septembre 2013.Membre du comité scientifique de l’ISEN – Ecole d’Ingénieurs de Toulon et Marseille depuis septembre 2022.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">claude-paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2914-1398</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">029847850</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude PARAPONARIS est Professeur émérite à l’Université d’Aix-Marseille, membre de l’association </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épokhè</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et chercheur au LEST CNRS où il conduit des recherches à propos des dynamiques techniques et psychiques des activités de création et de conception industrielle. Il a présidé l’Association pour la gestion des connaissances dans la société et les organisations. Il a récemment dirigé deux rapports d’étude pour des organisations professionnelles françaises : Plateformes numériques, conception ouverte et emploi en 2017 et Les ingénieurs de conception industrielle dans la révolution numérique en 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aix Marseille Univ, CNRS, LEST UMR 7317, 13626, Aix en Provence, France35 Av. Jules Ferry, 13626 Aix-en-Provence Cedex 01</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la tendance technique dans l’aide à la conception industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARTEFACT. Techniques, histoire et sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05379737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une créativité entravée ? Les techniques d’aide à la création selon l’approche organologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (2), pp.31-46. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1089020ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03241219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation dynamique des dispositifs et des situations de gestion des connaissances au coeur de l’innovation des firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, NS9, 33 p. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.4961⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02615294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la régulation des communs scientifiques à partir des conventions et des imaginaires linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La revanche des communs. Science et créativité, 63, pp.39-67. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inno.063.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02902637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A good city. About control systems, their fragility and their overtaking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.4225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partage de la connaissance dans les unités de R&D au sein des réseaux des firmes multinationales : deux cas d'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Franco-Japonaise de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35, pp.13-41. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32233/sfjg.35.0_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01831178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatisation : nouvelle vague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01806469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés Numériques de Connaissance, Imaginaire et Langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse et Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Impact du développement du numérique au sein des organisations, 06, pp.69-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01523103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From knowledge to knowing, from boundaries to boundary construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (5), pp.881-899. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JKM-01-2015-0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01208528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état francophone du champ du management des connaissances : la communauté GeCSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5ème Colloque International Gestion des Connaissances dans la Société et les Organisations, Montréal, Canada, Juin 2012, 67, pp.56-77. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.067.0056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Management & Avenir 2014/1 (N° 67)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, in "Gestion des Connaissances, Société et Organisation", Revue Management &amp; avenir (67), pp.51 - 55. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.067.0051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01288634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management in a French research community: a case study of GeCSO congress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine -London-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (3/4), pp.302-320. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03055721211267459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and knowledge sharing: an analysis of integration processes in Multinational Firms (MNFs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vine -London-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 42 (3/4), pp.335-349</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité et partage des connaissances dans la R&D des FMN. Des logiques de processus aux logiques de situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Camilo Montana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (221), pp.129-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00697108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'objectif de l'internationalisation de la R&D des firmes : de la circulation au partage de connaissances tacites situées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16 (1), pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00662198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-construction de rôle et dynamique de transition individuelle en situation de changement organisationnel. Le cas des opérateurs de fabrication du semi-conducteur face à leur nouvelle situation de travail, Revue de Gestion des Ressources Humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Jaujard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n°66, pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00658013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion des connaissances et outils de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Simoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 32 (166), pp.69-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D personnel and human resource management in multinational companies : between homogenization and differenciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Human Resource Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 14 (3), pp.449-468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third generation R&D and strategies for knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (5), pp.95-106. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/13673270310505412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rôle des entretiens d’appréciation dans les activités d’innovation : le cas des services R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50, pp.6-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02547843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des compétences et production des connaissances dans le management par projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 36, pp.3-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02547923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain d'Iribarne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lacroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 78, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité, autonomie et cohésion Revue de Gestion des Ressources Humaines, n°19, septembre 1996, pp. 3-18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 19, pp.3-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche intégrée de la production en flux tendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 9 (4), pp.37-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dilemmes de la planification dans l’industrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 14 (3-4), pp.63-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02548899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles pratiques organisationnelles pour la gestion de production en flux tendus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion (Economies et Sociétés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 17, pp.137-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où en est l’automatisation dans les PMI ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistiques Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réorganisation du capital industriel et formes liées de la gestion de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences de Gestion (Economies et Sociétés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, 10, pp.151-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02549083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire longue de l’aide à la conception industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoires industrielles : mutations sociales, économiques et environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour l'histoire du management des organisations, Mar 2026, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05530257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets techniques,moteurs de l’activité intellectuelle et de ses transformations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l’Association pour la Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université technologique de Troyes, Jun 2025, Troyes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05113123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AU-DELÀ DES MONDES ORGANISES DE L' ANTHROPOCENE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANTHROPOCÈNE ET ORGANISATION “Pratiques de travail et outils de gestion dans l’Anthropocène. Une nouvelle praxis pour des habitabilités futures“</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESC Clermont Ferrand, Jun 2024, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04622667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la pensée de Jean-Pierre Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude "La main pense, en hommage à Jean-Pierre POITOU"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LEST CNRS, Jun 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03844618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiation technique et conception : une création orientée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MiFoBio 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR IMABIO, Nov 2021, Giens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03426192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indéterminé dans la théorie de la connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV Colloque de l'Association pour la Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Clermont Auvergne, May 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03231627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des systèmes de surveillance dans la ville : une analyse organologique de leur fragilité et de leur nécessaire dépassement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critique de la raison automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/Terminal⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02473310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information numériques, dispositifs de la gouvernementalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37ème colloque INFormatique des ORganisations et Systèmes d’Information et de Décision (INFORSID 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02473539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités de création industrielle et plateformes numériques d’aide à la conception : la valeur passe-t-elle encore par les ingénieurs de conception ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 27ème Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier, Jun 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03475703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une monopolisation de la conception industrielle. L’exemple de la market place de Dassault Systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème colloque INFormatique des ORganisations et Systèmes d’Information et de Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORSID, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02473341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés Numériques Créatives et Imaginaire Linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Colloque International de l'Association pour la Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01620182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés Créatives et Codification : une analyse par les imaginaires linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Moscarola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association pour la Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Business School, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert des connaissances : des questions économiques aux approches cognitives et retour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">84ème Congrès de l’Association Francophone pour le savoir </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2016, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01401901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communautés Créatives et Langage de Codification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Séminaire de l’Observatoire des communautés de connaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BETA - Université de Strasbourg, Oct 2015, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01223461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art de passer les frontières cognitives reste à inventer !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque International Gestion des Connaissances dans la Société et les Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole de Cognitique - Université de Bordeaux, Jun 2015, Talence -Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01208583v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorber les connaissances, mais comment ? Mobilité des chercheurs ou coopération avec la recherche publique pour innover ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Boudis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e rencontre du Groupe de recherche thématique "Innovation" de l’AIMS "Le management de l’innovation : où en sommes-nous ? Où allons-nous ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association internationale de management stratégique; Bureau d'économie théorique et appliquée, Sep 2015, Strasbourg, France. 17 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01205374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schèmes cognitifs, partage des connaissances et situations de gestion : comment limiter la dispersion des unités de R&D au sein des réseaux des FMN ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e colloque international "Dynamiques cognitives et transformations sociétales : comment se forment les connaissances et où nous conduisent-elles ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour la gestion des connaissances dans la société et les organisations; Laboratoire d’économie et de sociologie du travail, Jun 2014, Aix en Provence, France. 25 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01089252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTRD : une base de données spatio-temporelle pour l'analyse de la mobilité des chercheurs dans les firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Boudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sageo 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Brest, France. pp.211-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialisation et génération des connaissances : distinguer les collectifs des communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Sigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque International de Gestion des Connaissances dans la Société et les Organisations - La génération des connaissances dans l’activité au sein des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2013, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partager les savoirs pour intégrer les réseaux de co-production de connaissances dans la firme multinationale : le cas CANON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroatsu Nohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence annuelle ATLAS/AFMI "L'engagement international à l'écoute du local", IAE Lyon, Université Jean Moulin Lyon 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00843970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sociaux d'innovation et dispositif de gestion des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Camilo Montana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque francophone GeCSO "Gestion des Connaissances, Société, Organisations", Groupe ESC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GeCSO : un état des champs du management des connaissances, Conférence introductive.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème conférence internationale "Gestion des connaissances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'Auvergne, May 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité des réseaux localisés et partage des connaissances : analyse des processus d'intégration au sein des FMN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Camilo Montana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AIMS "Innovation et connaissances", Université de Versailles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Saint Quentin en Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00634441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des connaissances au sein des multinationales par le développement des relations locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème conférence internationale "Gestion des connaissances"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Nationale Supérieure de Cognitique (Bordeaux-INP), May 2009, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Ré)concilier l’économique et le social dans la prise en charge du partage des connaissances ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Simoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Conférence de l’Association Francophone de Gestion des Ressources Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Dauphine, Sep 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04681333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Simoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Internationale de Management Stratégique (AIMS). 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESCP, Jun 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation industrielle et management des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Internationale de Management Stratégique (AIMS) 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités de Montpellier 1, 2 et 3, May 2000, Montpellier (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation de la GRH a-t-elle un sens ? Le cas des personnels de R&D des firmes multinationales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque de l'AGRH : "Internationalisation de la GRH ?", AGRH - Association francophone de gestion des ressources humaines, Paris, 16-17 novembre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il européanisation de la GRH dans les firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du CEDECE "La dynamique de la démarche communautaire dans la construction européenne"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Poitiers, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management par projets : le rôle des interactions professionnelles dans la constitution du savoir organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Catholique de Louvain, Belgique, 1998, Louvain-la-Neuve, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du récit stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard David</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Conférence Internationale de Management Stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lyon, 1993, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Poitou. De la psychologie expérimentale à l'anthropologie des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.199, 2023, Le travail en débat-Série LEST, 978-2-36630-136-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04452760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et collectifs : approches cognitives et organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gastaldi; Cathy Krohmer; Claude Paraponaris. Presses Universitaires de Provence, pp.234, 2017, Travail et Gouvernance, 979-10-320-0107-3. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pup.31085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01697705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise en réseau : approches inter et intra-organisationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Paché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. de l'ADREG, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise en réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paché Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 1993, 2-13-045006-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets techniques, moteurs de l’activité intellectuelle et de ses transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Poitou : de la psychologie expérimentale à l’anthropologie des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.135-152, 2023, Le travail en débats, 978-2-36630-136-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04119004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Conceptual Perspective on Knowledge Management and Boundary Spanning: Knowledge, Boundaries and Commons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Palgrave Handbook of Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-3-319-71433-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passage des frontières : difficultés et perspectives. L’expérience des frontières cognitives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gastaldi, Cathy Krohmer et Claude Paraponaris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et collectifs. Approches cognitives et organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-108, 2017, Travail &amp; gouvernance, 9791032001073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et collectifs. Approches cognitives et organisationnelles. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Gastaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathy Krohmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lise Gastaldi; Cathy Krohmer; Claude Paraponaris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités et collectifs : approches cognitives et organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.5-20, 2017, 9791032001073</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01579857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le transfert de connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Louis Ermine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie BourbaKeM de la gestion des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">agecso.com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Publication en ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01265875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métropole, utopie et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Benedetto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Invitation aux flux. Entre transport et espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.207-212, 2016, 1032000392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03243782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité des chercheurs dans les réseaux de connaissances des firmes multinationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Boudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lamotte B.; Le Roy A.; Massit C.; Puissant E. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations sociales, innovations économiques : XXXIVes journées de l'Association d'économie sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Louvain, pp.305-324, 2014, Cahiers du Cirtes, hors-Série</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 4 : Tools and implications of managing knowledge and creativity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Ermine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lièvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Burger-Helmchen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Creativity : Ideas, Firms and Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 60, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge (Taylor &amp; Francis Group)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-77, 2013, Routledge studies in global competition, 9781138901278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enracinement et mise en réseau des pratiques de GRH : le cas de la R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La GRH et la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-220, 2011, 978-2-311-00309-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01137477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Knowledge Diversity in Distributed Organizational Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. O'Sullivan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Knowledge Management in Multinational Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Science Reference</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.275-298, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’instrumentation de la gestion des compétences : une instrumentation à finalités multiples ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer les compétences : des instruments aux processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vuibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-213, 2003, 2711769747</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01139975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y-a-t-il une européanisation de la gestion des ressources humaines dans les firmes multinationales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervouët,François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Démarche communautaire et construction européenne. Volume 2 : dynamique des méthodes. Actes du colloque de Poitiers 12-13 et 14 octobre 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentation Française, pp.109-129, 2002, Travaux de la CEDECE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mécanismes de la sous-traitance dans les activités logistiques et les transports terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de « Peur sur la ville. La sécurité numérique pour l'espace urbain en France » de Myrtille PICAUD, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03428110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note introductive au séminaire Travail, temporalités, technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03290035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codification des connaissances et question du langage : identité et coordination au sein des communautés et des collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rohr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01138704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Schème cognitif et situation de gestion : contribution à l'analyse de la dispersion des unités de R&D au sein des réseaux des FMN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Jacquier-Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01213189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégies de recrutement et gestion de l’incertitude. Une typologie des pratiques en France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des connaissances des firmes globales : entre pratiques de codification et pratiques de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Simoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00085986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La globalisation de la GRH a-t-elle un sens ? Le cas des personnels de R&D des firmes multinationales en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des ressources humaines et innovation dans les firmes multinationales européennes : quel(s) modèle (s) productif (s) en Europe?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00006116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ingénieurs de conception industrielle dans la révolution numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Campillo-Paquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2018-38, Laboratoire d'économie et sociologie du travail (LEST); Association pour l'emploi des cadres (APEC). 2018, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes numériques, conception ouverte et emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et sociologie du travail (LEST). 2017, pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01614430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globalisation de la R&D dans les firmes multinationales en Europe : vers quels modèles de gestion des ressources humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariel Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Richez-Battesti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire d'économie et de sociologie du travail (LEST). 2000, pp.193</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00005802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monographie du Centre de Recherche de Physique des Particules de Marseille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanciano-Morandat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport à l’Institut National de Physique Nucléaire et des Particules. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de circulation et nouvelles relations industrielles : les enjeux d’une qualification des partenaires associés aux chaînes logistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère de l’Urbanisme, du Logement et des Transports. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficience logistique et organisation du travail : le rôle de la maîtrise des flux dans la mutation des systèmes de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Paraponaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université d'Aix-Marseille, 1990. Français. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04126770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A0855AA"/>
+    <w:nsid w:val="BDB1A0EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-paraponaris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2914-1398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029847850" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379737v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paraponaris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089020ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquier-Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroatsu Nohara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.4961" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902637v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rohr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.063.0039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190047v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.4225" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H07X9N5B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831178v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32233/sfjg.35.0_13" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sigal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-01-2015-0034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guittard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.067.0056" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.067.0051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03055721211267459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697108v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Camilo Montana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00658013v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Simoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Philippe Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138752v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13673270310505412" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-4944XBWQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacroux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549060v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549091v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/Terminal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Salles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475703v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620182v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208583v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223461v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Boudis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214024v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124248v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005817v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550197v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.31085" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009555v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pach&#233; Gilles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04119004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783319714332#aboutAuthors" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/activites-collectifs-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579857v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agecso.com/wp/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03243782v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Benedetto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119737v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.routledge.com/books/details/9780415525299/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137477v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/strategic-knowledge-management-multinational-organizations/943" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139975v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549291v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428110v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290035v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138704v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213189v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549844v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006116v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930374v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campillo-Paquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614430v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005802v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04126770v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-paraponaris" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2914-1398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029847850" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379737v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Paraponaris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03241219v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089020ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615294v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Jacquier-Roux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroatsu Nohara" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.4961" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02902637v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rohr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.063.0039" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190047v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.4225" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-H07X9N5B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01831178v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32233/sfjg.35.0_13" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01806469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523103v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208528v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Sigal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JKM-01-2015-0034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ermine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Li&#232;vre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guittard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.067.0056" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288634v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.067.0051" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119721v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03055721211267459" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697108v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Camilo Montana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00662198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00658013v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jaujard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436966v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Simoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005738v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Mendez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Richez-Battesti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138752v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13673270310505412" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-4944XBWQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Philippe Martin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02547923v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548895v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacroux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548896v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02548899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549060v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549091v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02549083v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05530257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05113123v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04622667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844618v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03426192v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03231627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473310v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/Terminal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473539v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Salles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03475703v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01620182v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Moscarola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01401901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01223461v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01208583v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01205374v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Boudis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870523v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214024v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vion" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00843970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634445v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124627v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124617v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124262v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124248v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005816v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005817v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550197v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard David" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04452760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bouffartigue" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanciano-Morandat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Gastaldi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Krohmer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.31085" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009555v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pach&#233; Gilles" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04119004v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072131v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palgrave.com/gp/book/9783319714332#aboutAuthors" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579851v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/activites-collectifs-0" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01579857v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01265875v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agecso.com/wp/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03243782v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Benedetto" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069901v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01119737v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.routledge.com/books/details/9780415525299/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137477v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436987v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/book/strategic-knowledge-management-multinational-organizations/943" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01139975v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vuibert.fr" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005757v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549291v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03428110v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03290035v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01138704v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01213189v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549844v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00085986v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006135v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006116v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930374v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Campillo-Paquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614430v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005802v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549276v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549287v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04126770v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>