--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -133,308 +133,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire de l’école à l’université : corpus, traitements, analyses outillées. Présentation</w:t>
+                <w:t xml:space="preserve">Scolinter: un corpus trilingue. L’exemple de la segmentation en mots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Doquet</w:t>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Ponton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gutiérrez-Caceres Rafaela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruggi Lilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farina Elisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Langue Française, N° 211 (3), pp.11-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lf.211.0011⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 211 (3), pp.37-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.211.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951275v1</w:t>
+                <w:t xml:space="preserve">halshs-03384027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolinter: un corpus trilingue. L’exemple de la segmentation en mots.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Écrire de l’école à l’université : corpus, traitements, analyses outillées. Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 211 (3), pp.37-50. </w:t>
+              <w:t xml:space="preserve">, 2021, Langue Française, N° 211 (3), pp.11-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lf.211.0037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lf.211.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03384027v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner et apprendre l’orthographe avec la « Twictée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60, pp.107-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -494,51 +494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponton Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Collecter, interpréter, enseigner l'écriture. Analyse linguistique des écrits des élèves, 57, pp.209-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -585,51 +585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports du TAL à la constitution et à l’exploitation d’un corpus scolaire au travers du développement d’un outil d’annotation orthographique, Constitution d’un corpus scolaire et TAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Totereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -784,51 +784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mastering Overdetection and Underdetection in Learner-Answer Processing: Simple Techniques for Analysis and Diagnosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -901,51 +901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvianne Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1048,51 +1048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebarbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 08 (1), pp.65-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1149,77 +1149,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un corpus de référence pour l'écriture de l'école à l'université : la ressource É-Calm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jounées Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lidilem, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1257,51 +1257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la normalisation des écrits scolaires pour leur traitement automatique. Le cas de l'omission de mots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Barletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruit de fond ou valeur ajoutée? Gérer le bruit lors des traitements informatiques des corpus linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1320,260 +1320,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erreurs orthographiques dans des textes d’élèves de 1re année du primaire dans trois langues romanes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La ressource E-Calm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions d'orthographe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque E-calm : Analyser de grands corpus scolaires et universitaires : des questions pour la recherche et pour la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03702078v1</w:t>
+                <w:t xml:space="preserve">halshs-03702102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ressource E-Calm</w:t>
+                <w:t xml:space="preserve">Erreurs orthographiques dans des textes d’élèves de 1re année du primaire dans trois langues romanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gutiérrez-Caceres Rafaela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farina Elisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruggi Lilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque E-calm : Analyser de grands corpus scolaires et universitaires : des questions pour la recherche et pour la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Questions d'orthographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03702102v1</w:t>
+                <w:t xml:space="preserve">halshs-03702078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des usages et des erreurs orthographiques sur les adjectifs dans des écrits par des élèves de 6 à 15 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Lavieu-Gwozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque E-calm : Analyser de grands corpus scolaires et universitaires : des questions pour la recherche et pour la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1598,77 +1598,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphies des lettres finales dérivatives des noms et des adjectifs en production d’écrit du CP à la classe de 3e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Lavieu-Gwozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Questions d'orthographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1693,64 +1693,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la gestion de l'orthographe en production de textes au primaire : apports du TAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1814,51 +1814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4327-4332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1883,77 +1883,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières explorations textométriques d'un corpus scolaire longitudinal (CP-CM1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Linguistique de Corpus (JLC2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1972,355 +1972,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03205233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration d’une ressource pour l’étude de l’écriture à différents moments de la scolarisation.</w:t>
+                <w:t xml:space="preserve">Constituer et analyser un corpus scolaire. L’approche Scoledit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études Méthodes d’analyse et de traitement des textes d’élèves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFR AEF, laboratoire CLLE, laboratoire PLH, Oct 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">3ème école de Printemps Petale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau MELangE, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910664v1</w:t>
+                <w:t xml:space="preserve">hal-01910629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Method to Develop a Natural Language Processing Tool to automatically analyze First Language Learner Corpora?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Structuration d’une ressource pour l’étude de l’écriture à différents moments de la scolarisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Teaching and Learner Corpora (TALC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées d’études Méthodes d’analyse et de traitement des textes d’élèves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFR AEF, laboratoire CLLE, laboratoire PLH, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01940749v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constituer et analyser un corpus scolaire. L’approche Scoledit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Which Method to Develop a Natural Language Processing Tool to automatically analyze First Language Learner Corpora?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wolfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème école de Printemps Petale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau MELangE, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Conference Teaching and Learner Corpora (TALC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910629v1</w:t>
+                <w:t xml:space="preserve">hal-01940749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à disposition d’un corpus d’apprenants : quelle méthodologie pour quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement et apprentissage de l’écriture de la maternelle à l’université et dans les formations tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2358,64 +2358,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du TAL dans les écrits scolaires : premières approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Enseignement des Langues et TAL (ELTAL) dans la Conférence conjointe JEP-TALN-RECITAL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2466,51 +2466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Denni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard d'Aubigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2559,321 +2559,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus de recherche de textes pour l'enseignement des langues et conséquences sur l'indexation pédagogique: proposition d'un modèle</w:t>
+                <w:t xml:space="preserve">Facet and prism based model for pedagogical indexation of texts for language learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROCALL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ICSOFT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Le Pirée, Greece. pp.413-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586324v1</w:t>
+                <w:t xml:space="preserve">hal-00508285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facet and prism based model for pedagogical indexation of texts for language learning</w:t>
+                <w:t xml:space="preserve">Pratiques enseignantes et « contexte pédagogique » dans le cadre de l'indexation pédagogique de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOFT 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Nouvelle Orléans, États-Unis. pp.479-492, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cmlf/2010233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00508285v1</w:t>
+                <w:t xml:space="preserve">hal-01586326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques enseignantes et « contexte pédagogique » dans le cadre de l'indexation pédagogique de textes</w:t>
+                <w:t xml:space="preserve">Processus de recherche de textes pour l'enseignement des langues et conséquences sur l'indexation pédagogique: proposition d'un modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Congrès Mondial de Linguistique Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROCALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cmlf/2010233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01586326v1</w:t>
+                <w:t xml:space="preserve">hal-01586324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of “text facet” as a means to achieve pedagogical indexation of a text base dedicated to language teaching</w:t>
               </w:r>
@@ -2885,51 +2885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th Teaching and Language Corpora Conference (TaLC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lisbonne, Portugal. pp.421-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2980,51 +2980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSOFT 2008 - Proceedings of the Third International Conference on Software and Data Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Porto, Portugal. pp.212-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3043,816 +3043,866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la nécessité du TAL dans les EIAH en langues Les cas EXXELANT et MIRTO</w:t>
+                <w:t xml:space="preserve">Des corpus d'apprenants pour l'ALAO : Une étude de cas autour de l'accord du participe passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Jun 2007</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14e Colloque International de l'Association grecque de linguistique appliquée (GALA), 14-16 décembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Thessalonique, Greece. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00161556v1</w:t>
+                <w:t xml:space="preserve">hal-01073709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLP and CALL: integration is working</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Du bruit, du silence et des ambiguïtés : que faire du TAL pour l'apprentissage des langues ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Zampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TaLC7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">TALN 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Toulouse, France. pp.143-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790334v1</w:t>
+                <w:t xml:space="preserve">hal-01073706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des machines à enseigner les langues. Des rouages mécaniques au TAL : nouvelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GALA 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Thessalonique, Greece. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du bruit, du silence et des ambiguïtés : que faire du TAL pour l'apprentissage des langues ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NLP and CALL: integration is working</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Toulouse, France. pp.143-152</w:t>
+              <w:t xml:space="preserve">TaLC7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073706v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des corpus d'apprenants pour l'ALAO : Une étude de cas autour de l'accord du participe passé</w:t>
+                <w:t xml:space="preserve">De la nécessité du TAL dans les EIAH en langues Les cas EXXELANT et MIRTO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Thessalonique, Greece. pp.1-8</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zampa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073709v1</w:t>
+                <w:t xml:space="preserve">hal-00161556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedagogical text indexation and exploitation for language learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MIRTO: a new approach to CALL systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Échinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebarbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third international conference on multimedia and information and communication technologies in education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Tel'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Boston, pp.147--156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00190734v1</w:t>
+                <w:t xml:space="preserve">hal-01073713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIRTO: a new approach to CALL systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pedagogical text indexation and exploitation for language learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tel'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Boston, pp.147--156</w:t>
+              <w:t xml:space="preserve">Third international conference on multimedia and information and communication technologies in education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073713v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIRTO : un système au service de l'enseignement des langues</w:t>
+                <w:t xml:space="preserve">CALL: from current problems to NLP solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Échinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lebarbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Mar 2004, Compiègne, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of EUROCALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">edutice-00126328v1</w:t>
+                <w:t xml:space="preserve">hal-01586338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLP-based scripting for CALL activities</w:t>
               </w:r>
@@ -3957,152 +4007,102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CALL: from current problems to NLP solutions</w:t>
+                <w:t xml:space="preserve">MIRTO : un système au service de l'enseignement des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Vienne, Austria</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mar 2004, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01586338v1</w:t>
+                <w:t xml:space="preserve">edutice-00126328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLP tools for CALL: the simpler, the better</w:t>
               </w:r>
@@ -4114,51 +4114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Échinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4226,90 +4226,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'intégration de ressources TAL pour l'apprentissage des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Échinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebarbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude de l'ATALA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Grenoble, pp.57--70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4379,51 +4379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la continuité référentielle dans le corpus d'écrits scolaires français et italien &amp;quot;Scolinter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Barletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-TALN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4461,51 +4461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outiller l'étude des chaines de référence dans des écrits scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Barletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Linguistique des Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4530,51 +4530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The É:Calm Resource: Transcription, Encoding and Annotation of Handwritten Manuscripts produced by French Pupils and Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4681,64 +4681,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise-Amélie Cougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Posters Day 2018 – ILC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Louvain-La-Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4808,64 +4808,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool to analyse learners' writing and understand the challenges of language education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascual Pérez-Paredes and Geraldine Mark (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Corpora in Language Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, 2021</w:t>
@@ -4907,51 +4907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcrire et normer un corpus scolaire: pour quelles analyses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponton Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5032,51 +5032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Cordeiro; Maria Virvou; Boris Shishkov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software and Data Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 170, </w:t>
@@ -5140,90 +5140,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Digital Language Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Medori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Balacheff, Nicolas and Ludvigsen, S. and de Jong, T. and Lazonder, A. and Montandon, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology-Enhanced Learning. Principles and Products</w:t>
@@ -5282,51 +5282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cattely, Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues, Cultures et Civilisation. Nouvelles voies du succès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editura Politehnica Press Bucuresti, 2009 ISSN 2067-1628, pp.28--35, 2009</w:t>
@@ -5400,51 +5400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet e-FRAN « Twictée pour apprendre l’orthographe » (TAO). Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Bautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delarue-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5505,90 +5505,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Language Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5775,51 +5775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951275v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03384027v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guti&#233;rrez-Caceres Rafaela" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruggi Lilia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farina Elisa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2346" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885448v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wolfarth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponton Claude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1576" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2796" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/cj.v26i3.592-610" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Granger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Echinard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04212830v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Barletta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702078v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702102v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu-Gwozdz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538700v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205233v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878718v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard d'Aubigny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586324v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586326v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010233" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586331v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161556v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Granger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073708v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190734v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073713v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra &#201;chinard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00126328v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586338v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Am&#233;lie Cougnon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unamur.be/lettres/cedocef/revues-scientifiques/diptyque" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-29578-2_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29578-2_16" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Medori" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152540v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue-Breton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Fenoglio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073707v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03384027v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guti&#233;rrez-Caceres Rafaela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruggi Lilia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farina Elisa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2346" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885448v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wolfarth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponton Claude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1576" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2796" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/cj.v26i3.592-610" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Granger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Echinard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04212830v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Barletta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu-Gwozdz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538700v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205233v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910664v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878718v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard d'Aubigny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010233" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586331v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073709v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Granger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra &#201;chinard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00126328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Am&#233;lie Cougnon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unamur.be/lettres/cedocef/revues-scientifiques/diptyque" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-29578-2_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29578-2_16" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Medori" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152540v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue-Breton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Fenoglio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073707v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>