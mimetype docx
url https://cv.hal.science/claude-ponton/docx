--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -133,308 +133,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scolinter: un corpus trilingue. L’exemple de la segmentation en mots.</w:t>
+                <w:t xml:space="preserve">Écrire de l’école à l’université : corpus, traitements, analyses outillées. Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 211 (3), pp.37-50. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lf.211.0037⟩</w:t>
+              <w:t xml:space="preserve">, 2021, Langue Française, N° 211 (3), pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.211.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03384027v1</w:t>
+                <w:t xml:space="preserve">hal-03951275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire de l’école à l’université : corpus, traitements, analyses outillées. Présentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scolinter: un corpus trilingue. L’exemple de la segmentation en mots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gutiérrez-Caceres Rafaela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruggi Lilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farina Elisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Doquet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Langue Française, N° 211 (3), pp.11-20. </w:t>
+              <w:t xml:space="preserve">, 2021, 211 (3), pp.37-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lf.211.0011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lf.211.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03951275v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03384027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner et apprendre l’orthographe avec la « Twictée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 60, pp.107-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -494,51 +494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponton Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Collecter, interpréter, enseigner l'écriture. Analyse linguistique des écrits des élèves, 57, pp.209-225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -585,51 +585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports du TAL à la constitution et à l’exploitation d’un corpus scolaire au travers du développement d’un outil d’annotation orthographique, Constitution d’un corpus scolaire et TAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Totereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -784,51 +784,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mastering Overdetection and Underdetection in Learner-Answer Processing: Simple Techniques for Analysis and Diagnosis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -901,51 +901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvianne Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1048,51 +1048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebarbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 08 (1), pp.65-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1149,77 +1149,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un corpus de référence pour l'écriture de l'école à l'université : la ressource É-Calm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jounées Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lidilem, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1257,51 +1257,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la normalisation des écrits scolaires pour leur traitement automatique. Le cas de l'omission de mots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Barletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruit de fond ou valeur ajoutée? Gérer le bruit lors des traitements informatiques des corpus linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1326,51 +1326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ressource E-Calm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque E-calm : Analyser de grands corpus scolaires et universitaires : des questions pour la recherche et pour la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1395,103 +1395,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erreurs orthographiques dans des textes d’élèves de 1re année du primaire dans trois langues romanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gutiérrez-Caceres Rafaela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farina Elisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruggi Lilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions d'orthographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1510,247 +1510,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03702078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des usages et des erreurs orthographiques sur les adjectifs dans des écrits par des élèves de 6 à 15 ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphies des lettres finales dérivatives des noms et des adjectifs en production d’écrit du CP à la classe de 3e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Lavieu-Gwozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Ponton</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque E-calm : Analyser de grands corpus scolaires et universitaires : des questions pour la recherche et pour la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque Questions d'orthographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03702093v1</w:t>
+                <w:t xml:space="preserve">halshs-03702084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphies des lettres finales dérivatives des noms et des adjectifs en production d’écrit du CP à la classe de 3e</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cartographie des usages et des erreurs orthographiques sur les adjectifs dans des écrits par des élèves de 6 à 15 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belinda Lavieu-Gwozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Questions d'orthographe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Bruxelles, France</w:t>
+              <w:t xml:space="preserve">Colloque E-calm : Analyser de grands corpus scolaires et universitaires : des questions pour la recherche et pour la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03702084v1</w:t>
+                <w:t xml:space="preserve">halshs-03702093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la gestion de l'orthographe en production de textes au primaire : apports du TAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1814,51 +1814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4327-4332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1883,77 +1883,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières explorations textométriques d'un corpus scolaire longitudinal (CP-CM1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Linguistique de Corpus (JLC2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1978,51 +1978,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constituer et analyser un corpus scolaire. L’approche Scoledit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème école de Printemps Petale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau MELangE, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2047,90 +2047,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration d’une ressource pour l’étude de l’écriture à différents moments de la scolarisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études Méthodes d’analyse et de traitement des textes d’élèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFR AEF, laboratoire CLLE, laboratoire PLH, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2168,64 +2168,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Method to Develop a Natural Language Processing Tool to automatically analyze First Language Learner Corpora?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Teaching and Learner Corpora (TALC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2263,64 +2263,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à disposition d’un corpus d’apprenants : quelle méthodologie pour quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement et apprentissage de l’écriture de la maternelle à l’université et dans les formations tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2358,64 +2358,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du TAL dans les écrits scolaires : premières approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Enseignement des Langues et TAL (ELTAL) dans la Conférence conjointe JEP-TALN-RECITAL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2466,51 +2466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Denni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard d'Aubigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2591,51 +2591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSOFT 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Le Pirée, Greece. pp.413-422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2686,51 +2686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Congrès Mondial de Linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, La Nouvelle Orléans, États-Unis. pp.479-492, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2790,51 +2790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCALL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2885,51 +2885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th Teaching and Language Corpora Conference (TaLC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lisbonne, Portugal. pp.421-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2980,51 +2980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSOFT 2008 - Proceedings of the Third International Conference on Software and Data Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Porto, Portugal. pp.212-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3088,51 +3088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Colloque International de l'Association grecque de linguistique appliquée (GALA), 14-16 décembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Thessalonique, Greece. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3170,51 +3170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bruit, du silence et des ambiguïtés : que faire du TAL pour l'apprentissage des langues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Toulouse, France. pp.143-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3265,51 +3265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GALA 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Thessalonique, Greece. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3328,236 +3328,236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLP and CALL: integration is working</w:t>
+                <w:t xml:space="preserve">De la nécessité du TAL dans les EIAH en langues Les cas EXXELANT et MIRTO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790334v1</w:t>
+                <w:t xml:space="preserve">hal-00161556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la nécessité du TAL dans les EIAH en langues Les cas EXXELANT et MIRTO</w:t>
+                <w:t xml:space="preserve">NLP and CALL: integration is working</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Jun 2007</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TaLC7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161556v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIRTO: a new approach to CALL systems</w:t>
               </w:r>
@@ -3694,51 +3694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third international conference on multimedia and information and communication technologies in education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3815,51 +3815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebarbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of EUROCALL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Vienne, Austria</w:t>
@@ -4026,51 +4026,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIRTO : un système au service de l'enseignement des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mar 2004, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4265,51 +4265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebarbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude de l'ATALA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Grenoble, pp.57--70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4379,51 +4379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la continuité référentielle dans le corpus d'écrits scolaires français et italien &amp;quot;Scolinter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Barletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-TALN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4461,51 +4461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outiller l'étude des chaines de référence dans des écrits scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Barletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Linguistique des Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4530,51 +4530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The É:Calm Resource: Transcription, Encoding and Annotation of Handwritten Manuscripts produced by French Pupils and Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4681,64 +4681,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise-Amélie Cougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Posters Day 2018 – ILC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Louvain-La-Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4808,64 +4808,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool to analyse learners' writing and understand the challenges of language education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascual Pérez-Paredes and Geraldine Mark (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Corpora in Language Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, 2021</w:t>
@@ -4907,51 +4907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcrire et normer un corpus scolaire: pour quelles analyses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponton Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5032,51 +5032,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Cordeiro; Maria Virvou; Boris Shishkov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software and Data Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 170, </w:t>
@@ -5140,90 +5140,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Digital Language Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Medori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Balacheff, Nicolas and Ludvigsen, S. and de Jong, T. and Lazonder, A. and Montandon, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology-Enhanced Learning. Principles and Products</w:t>
@@ -5282,51 +5282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cattely, Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues, Cultures et Civilisation. Nouvelles voies du succès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editura Politehnica Press Bucuresti, 2009 ISSN 2067-1628, pp.28--35, 2009</w:t>
@@ -5400,51 +5400,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet e-FRAN « Twictée pour apprendre l’orthographe » (TAO). Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Bautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delarue-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5505,90 +5505,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Language Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5775,51 +5775,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03384027v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guti&#233;rrez-Caceres Rafaela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruggi Lilia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farina Elisa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0037" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951275v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0011" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2346" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885448v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wolfarth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponton Claude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1576" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2796" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/cj.v26i3.592-610" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Granger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Echinard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04212830v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Barletta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702093v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu-Gwozdz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538700v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205233v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910664v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878718v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard d'Aubigny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010233" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586331v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073709v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790334v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Granger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161556v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra &#201;chinard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00126328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Am&#233;lie Cougnon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unamur.be/lettres/cedocef/revues-scientifiques/diptyque" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-29578-2_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29578-2_16" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Medori" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152540v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue-Breton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Fenoglio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073707v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951275v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03384027v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guti&#233;rrez-Caceres Rafaela" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruggi Lilia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farina Elisa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2346" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885448v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wolfarth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponton Claude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1576" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2796" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/cj.v26i3.592-610" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Granger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Echinard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04212830v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Barletta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu-Gwozdz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538700v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205233v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910664v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878718v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard d'Aubigny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010233" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586331v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073709v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Granger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra &#201;chinard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00126328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Am&#233;lie Cougnon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unamur.be/lettres/cedocef/revues-scientifiques/diptyque" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-29578-2_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29578-2_16" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Medori" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152540v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue-Breton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Fenoglio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073707v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>