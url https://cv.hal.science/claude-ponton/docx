--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -99,1033 +99,1163 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire de l’école à l’université : corpus, traitements, analyses outillées. Présentation</w:t>
+                <w:t xml:space="preserve">A Study of the Development of Writing Skills at the Beginning of French Elementary School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Doquet</w:t>
+                <w:t xml:space="preserve">Thierry Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ragano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lf.211.0011⟩</w:t>
+              <w:t xml:space="preserve">Journal of French Language Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (e23), pp.1-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0959269525100069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951275v1</w:t>
+                <w:t xml:space="preserve">hal-05624991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scolinter: un corpus trilingue. L’exemple de la segmentation en mots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gutiérrez-Caceres Rafaela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teruggi Lilia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farina Elisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 211 (3), pp.37-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lf.211.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03384027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner et apprendre l’orthographe avec la « Twictée »</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Écrire de l’école à l’université : corpus, traitements, analyses outillées. Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Langue Française, N° 211 (3), pp.11-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.211.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/reperes.2346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02877872v1</w:t>
+                <w:t xml:space="preserve">hal-03951275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la morphographie verbale en production d’écrits : que peut nous apprendre un corpus longitudinal ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Enseigner et apprendre l’orthographe avec la « Twictée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Viriot-Goeldel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Collecter, interpréter, enseigner l'écriture. Analyse linguistique des écrits des élèves, 57, pp.209-225. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/reperes.1576⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 60, pp.107-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.2346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885448v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports du TAL à la constitution et à l’exploitation d’un corpus scolaire au travers du développement d’un outil d’annotation orthographique, Constitution d’un corpus scolaire et TAL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Gestion de la morphographie verbale en production d’écrits : que peut nous apprendre un corpus longitudinal ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Totereau</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponton Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/corpus.2796⟩</w:t>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Collecter, interpréter, enseigner l'écriture. Analyse linguistique des écrits des élèves, 57, pp.209-225. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/reperes.1576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878701v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering Overdetection and Underdetection in Learner-Answer Processing: Simple Techniques for Analysis and Diagnosis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ponton Claude</w:t>
+                <w:t xml:space="preserve">Apports du TAL à la constitution et à l’exploitation d’un corpus scolaire au travers du développement d’un outil d’annotation orthographique, Constitution d’un corpus scolaire et TAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Wolfarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Totereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Calico Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Spécificités et contraintes des grands corpus de textes scolaires : problèmes de transcription, d'annotation et de traitement, 16, pp.185 - 214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corpus.2796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00434406v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mastering Overdetection and Underdetection in Learner-Answer Processing: Simple Techniques for Analysis and Diagnosis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Mastering Overdetection and Underdetection in Learner-Answer Processing: Simple Techniques for Analysis and Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexia Blanchard</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponton Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calico Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 26 (3), pp.592-610. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 26 (3), pp.9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612628v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00434406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating learner corpora and natural language processing: A crucial step towards reconciling technological sophistication and pedagogical effectiveness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mastering Overdetection and Underdetection in Learner-Answer Processing: Simple Techniques for Analysis and Diagnosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvianne Granger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Virginie Zampa</w:t>
+                <w:t xml:space="preserve">Alexia Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReCALL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Calico Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 26 (3), pp.592-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1558/cj.v26i3.592-610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359051v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Integrating learner corpora and natural language processing: A crucial step towards reconciling technological sophistication and pedagogical effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvianne Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ponton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Zampa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ReCALL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (3), pp.252-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'intégration de ressources TAL pour l'apprentissage des langues : la plateforme MIRTO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Echinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Antoniadis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebarbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ALSIC - Apprentissage des Langues et Systèmes d'Information et de Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 08 (1), pp.65-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00109523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1135,3214 +1265,3214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un corpus de référence pour l'écriture de l'école à l'université : la ressource É-Calm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jounées Linguistique de Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lidilem, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04212830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la normalisation des écrits scolaires pour leur traitement automatique. Le cas de l'omission de mots.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Barletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bruit de fond ou valeur ajoutée? Gérer le bruit lors des traitements informatiques des corpus linguistiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ressource E-Calm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque E-calm : Analyser de grands corpus scolaires et universitaires : des questions pour la recherche et pour la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03702102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erreurs orthographiques dans des textes d’élèves de 1re année du primaire dans trois langues romanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gutiérrez-Caceres Rafaela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farina Elisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teruggi Lilia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions d'orthographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03702078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphies des lettres finales dérivatives des noms et des adjectifs en production d’écrit du CP à la classe de 3e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Lavieu-Gwozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Questions d'orthographe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03702084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des usages et des erreurs orthographiques sur les adjectifs dans des écrits par des élèves de 6 à 15 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belinda Lavieu-Gwozdz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque E-calm : Analyser de grands corpus scolaires et universitaires : des questions pour la recherche et pour la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03702093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la gestion de l'orthographe en production de textes au primaire : apports du TAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner et apprendre l'orthographe à l'heure du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03538700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E:Calm Resource: a Resource for Studying Texts Produced by French Pupils and Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Language Resources and Evaluation (LREC 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Marseille, France. pp.4327-4332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières explorations textométriques d'un corpus scolaire longitudinal (CP-CM1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Linguistique de Corpus (JLC2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03205233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constituer et analyser un corpus scolaire. L’approche Scoledit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème école de Printemps Petale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau MELangE, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration d’une ressource pour l’étude de l’écriture à différents moments de la scolarisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études Méthodes d’analyse et de traitement des textes d’élèves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFR AEF, laboratoire CLLE, laboratoire PLH, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Method to Develop a Natural Language Processing Tool to automatically analyze First Language Learner Corpora?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Teaching and Learner Corpora (TALC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à disposition d’un corpus d’apprenants : quelle méthodologie pour quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement et apprentissage de l’écriture de la maternelle à l’université et dans les formations tout au long de la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du TAL dans les écrits scolaires : premières approches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Enseignement des Langues et TAL (ELTAL) dans la Conférence conjointe JEP-TALN-RECITAL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Paris, France. pp.30-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction sociale de l’opinion sur le réseau Twitter en contexte électoral : retour sur une recherche pluridisciplinaire (2012-2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Denni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard d'Aubigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude « Etudier le Web politique. Regards croisés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoires ERIC, CEPEL, ELICO, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facet and prism based model for pedagogical indexation of texts for language learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Pratiques enseignantes et « contexte pédagogique » dans le cadre de l'indexation pédagogique de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSOFT 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, La Nouvelle Orléans, États-Unis. pp.479-492, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cmlf/2010233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508285v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques enseignantes et « contexte pédagogique » dans le cadre de l'indexation pédagogique de textes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Facet and prism based model for pedagogical indexation of texts for language learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Congrès Mondial de Linguistique Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSOFT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Le Pirée, Greece. pp.413-422</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586326v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de recherche de textes pour l'enseignement des langues et conséquences sur l'indexation pédagogique: proposition d'un modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCALL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concept of “text facet” as a means to achieve pedagogical indexation of a text base dedicated to language teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 8th Teaching and Language Corpora Conference (TaLC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Lisbonne, Portugal. pp.421-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model for Pedagogical Indexation of Texts for Language Teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSOFT 2008 - Proceedings of the Third International Conference on Software and Data Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Porto, Portugal. pp.212-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des corpus d'apprenants pour l'ALAO : Une étude de cas autour de l'accord du participe passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Antoniadis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Colloque International de l'Association grecque de linguistique appliquée (GALA), 14-16 décembre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Thessalonique, Greece. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du bruit, du silence et des ambiguïtés : que faire du TAL pour l'apprentissage des langues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Toulouse, France. pp.143-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des machines à enseigner les langues. Des rouages mécaniques au TAL : nouvelles perspectives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Antoniadis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GALA 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Thessalonique, Greece. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la nécessité du TAL dans les EIAH en langues Les cas EXXELANT et MIRTO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NLP and CALL: integration is working</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Antoniadis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Jun 2007</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TaLC7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161556v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLP and CALL: integration is working</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">De la nécessité du TAL dans les EIAH en langues Les cas EXXELANT et MIRTO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zampa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790334v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIRTO: a new approach to CALL systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Échinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Antoniadis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebarbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tel'04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Boston, pp.147--156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedagogical text indexation and exploitation for language learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third international conference on multimedia and information and communication technologies in education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CALL: from current problems to NLP solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Échinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Antoniadis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebarbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of EUROCALL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLP-based scripting for CALL activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Echinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Antoniadis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebarbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLearning for Computational Linguistics and Computational Linguistics for eLearning, International Workshop in Association with COLING 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Geneva, Switzerland. pp.18-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIRTO : un système au service de l'enseignement des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mar 2004, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00126328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLP tools for CALL: the simpler, the better</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Échinard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebarbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of InSTIL/ICALL 2004 Symposium on Computer Assisted Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'intégration de ressources TAL pour l'apprentissage des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Échinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Antoniadis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lebarbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude de l'ATALA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Grenoble, pp.57--70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4352,426 +4482,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la continuité référentielle dans le corpus d'écrits scolaires français et italien &amp;quot;Scolinter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Barletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-TALN 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outiller l'étude des chaines de référence dans des écrits scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Barletta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Linguistique des Corpus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The É:Calm Resource: Transcription, Encoding and Annotation of Handwritten Manuscripts produced by French Pupils and Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Federzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mazziotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annotation of non-standard corpora: Prospects and challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Bamberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le chat et tonbe dant les zescalié », Faut-il s’inquiéter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise-Amélie Cougnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Posters Day 2018 – ILC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Louvain-La-Neuve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4781,589 +4911,589 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool to analyse learners' writing and understand the challenges of language education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascual Pérez-Paredes and Geraldine Mark (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applications of Corpora in Language Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins Publishing Company, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03540372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcrire et normer un corpus scolaire: pour quelles analyses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Wolfarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ponton Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Brissaud; Martine Dreyfus; Bernadette Kervyn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l'écriture et son évaluation au primaire et au secondaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 36, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Namur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-145, 2018, collection Diptyque</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Facets” and “Prisms” as a Means to Achieve Pedagogical Indexation of Texts for Language Learning: Consequences of the Notion of Pedagogical Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Cordeiro; Maria Virvou; Boris Shishkov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Software and Data Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 170, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer-Verlag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.253-268, 2013, Communications in Computer and Information Sciences, 978-3-642-29577-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-29578-2_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated Digital Language Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylviane Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Antoniadis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Medori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Balacheff, Nicolas and Ludvigsen, S. and de Jong, T. and Lazonder, A. and Montandon, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technology-Enhanced Learning. Principles and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.89--103, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement automatique des langues à l'horizon 2010: un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Antoniadis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cattely, Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues, Cultures et Civilisation. Nouvelles voies du succès</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editura Politehnica Press Bucuresti, 2009 ISSN 2067-1628, pp.28--35, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5373,262 +5503,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet e-FRAN « Twictée pour apprendre l’orthographe » (TAO). Rapport scientifique final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Bautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Delarue-Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Crinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prisca Fenoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Paris Est Créteil. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04152540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Language Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviane Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Antoniadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Antoniadis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Kraif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Ponton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5775,51 +5905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951275v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03384027v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guti&#233;rrez-Caceres Rafaela" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruggi Lilia" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farina Elisa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2346" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885448v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wolfarth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponton Claude" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1576" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878701v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2796" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434406v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612628v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/cj.v26i3.592-610" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Granger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Echinard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04212830v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090669v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Barletta" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702102v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702084v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu-Gwozdz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538700v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868859v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205233v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910629v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910664v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878718v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910671v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard d'Aubigny" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508285v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586326v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010233" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586324v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586331v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586329v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073709v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Granger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra &#201;chinard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190373v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00126328v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073716v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133273v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153289v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291192v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940682v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Am&#233;lie Cougnon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540372v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883221v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unamur.be/lettres/cedocef/revues-scientifiques/diptyque" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-29578-2_16" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29578-2_16" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073701v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Medori" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073700v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152540v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue-Breton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Fenoglio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073707v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05624991v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geoffre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pasa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ragano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ponton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269525100069" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03384027v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guti&#233;rrez-Caceres Rafaela" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teruggi Lilia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farina Elisa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951275v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Doquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877872v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.2346" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01885448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Wolfarth" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ponton Claude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/reperes.1576" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878701v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corpus.2796" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434406v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Blanchard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/cj.v26i3.592-610" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvianne Granger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Antoniadis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00109523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Echinard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebarb&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04212830v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090669v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Barletta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702078v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702084v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belinda Lavieu-Gwozdz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702093v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03538700v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868859v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03205233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910629v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910664v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940671v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01878718v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01910671v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Papa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard d'Aubigny" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586326v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010233" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508285v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586324v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586331v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586329v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073709v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073706v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073708v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790334v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Granger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161556v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073713v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra &#201;chinard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190373v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00126328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586339v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073716v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133273v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153289v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291192v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940682v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise-Am&#233;lie Cougnon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03540372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883221v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unamur.be/lettres/cedocef/revues-scientifiques/diptyque" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294208v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-3-642-29578-2_16" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29578-2_16" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Medori" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073700v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04152540v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Bautier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue-Breton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Crinon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Fenoglio" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073707v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>