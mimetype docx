--- v0 (2026-03-15)
+++ v1 (2026-05-14)
@@ -100,169 +100,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mémoires de Louise Michel: le moi, le monde et l'écriture &amp;quot;par poignées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rétat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Damien Zanone; Sylvie Ducas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand une femme s’écrit (XIXe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comme la fleur du niouli les songes éclos des geôles&amp;quot;... Louise Michel des prisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rétat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Poète prisonnier, De la Révolution à la Seconde Guerre Mondiale (sous la dir. d'Alessandra Marangoni)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champion, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884577v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-05547386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'air du temps. Quand l'abbé Roca bénit Louise Michel</w:t>
               </w:r>
@@ -1919,583 +1919,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Art vaincra ! Louise Michel, l'artiste en révolution et le dégoût du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rétat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bleu autour, 2019, 9782358481168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Révolution en contant, Histoires, contes et légendes de Louise Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rétat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Rétat. Bleu autour, 2019, 9782358481175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la Révolution, Jules Michelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Petitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Saminadayar-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Biard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Roulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lotterie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gallimard, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paule Petitier</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Gallimard, 2019</w:t>
+                <w:t xml:space="preserve">hal-03884026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Michel, La Chasse aux loups, édition critique par</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rétat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Rétat. Classiques Garnier, 2018, "Classiques jaunes", 9782406081234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Bleu autour, 2019, 9782358481168</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Michel, Prise de possession, nouvelle édition établie, annotée et présentée par</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rétat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Rétat. L'Herne, 2017, collection "Cave canem"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Michel, La Chasse aux loups, édition critique par</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rétat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claude Rétat. Classiques Garnier, 2018, "Classiques jaunes", 9782406081234</w:t>
+              <w:t xml:space="preserve">Claude Rétat. Classiques Garnier, 2015, "Bibliothèque du XIXe siècle", 9782812446580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Claude Rétat. L'Herne, 2017, collection "Cave canem"</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Michel, La Commune, Nouvelle édition établie et présentée par</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rétat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Rétat; Eric Fournier. La Découverte, 2015, 9782707186805</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Claude Rétat; Eric Fournier. La Découverte, 2015, 9782707186805</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Michel, A travers la mort, Mémoires inédits 1886-1890, édition établie et présentée par</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rétat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Rétat. La Découverte, 2015, 9782707186867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036653v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03036618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Michel, Trois romans, Les Microbes humains, Le Monde nouveau, Le Claque-dents, textes établis, présentés et annotés par</w:t>
               </w:r>
@@ -3061,51 +3061,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884577v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R&#233;tat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547386v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547116v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929228v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787020v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787003v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787013v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13hjk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386348v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12azm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884550v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622142v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bleu-autour.com/produit/anarchie-au-pretoire/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157919v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036579v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Petitier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saminadayar-Perrin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roulin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036245v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036648v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036653v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036618v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036700v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547386v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude R&#233;tat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884577v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547116v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929228v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386339v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787020v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787024v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787003v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787013v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787231v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786985v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13hjk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386348v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12azm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884550v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787006v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787338v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787336v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787015v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786997v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786982v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589990v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157941v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622142v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bleu-autour.com/produit/anarchie-au-pretoire/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157919v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036245v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884026v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Petitier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saminadayar-Perrin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Biard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Roulin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lotterie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036627v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036632v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036618v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036648v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036653v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036666v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036700v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036696v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929256v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>