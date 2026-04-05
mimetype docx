--- v0 (2026-03-13)
+++ v1 (2026-04-05)
@@ -1735,429 +1735,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-quality grapevine downy mildew genome assembly reveals rapidly evolving and lineage-specific putative host adaptation genes</w:t>
+                <w:t xml:space="preserve">Meeting the challenge of tick-borne disease control: A proposal for 1000 Ixodes genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Dussert</w:t>
+                <w:t xml:space="preserve">Maria Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle D. Mazet</w:t>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Couture</w:t>
+                <w:t xml:space="preserve">José de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+                <w:t xml:space="preserve">Timothy Kurtti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
+                <w:t xml:space="preserve">Benjamin Makepeace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (3), pp.954-969. </w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.213-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evz048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628726v1</w:t>
+                <w:t xml:space="preserve">hal-01998059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting the challenge of tick-borne disease control: A proposal for 1000 Ixodes genomes</w:t>
+                <w:t xml:space="preserve">A transcriptome-based phylogenetic study of hard ticks (Ixodidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Murgia</w:t>
+                <w:t xml:space="preserve">N Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+                <w:t xml:space="preserve">Axelle Hermouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José de La Fuente</w:t>
+                <w:t xml:space="preserve">Caroline C. Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Kurtti</w:t>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Makepeace</w:t>
+                <w:t xml:space="preserve">Stephen C Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.213-218. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.12923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49641-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998059v1</w:t>
+                <w:t xml:space="preserve">hal-02355942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptome-based phylogenetic study of hard ticks (Ixodidae)</w:t>
+                <w:t xml:space="preserve">A high-quality grapevine downy mildew genome assembly reveals rapidly evolving and lineage-specific putative host adaptation genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Pierre Charrier</w:t>
+                <w:t xml:space="preserve">Yann Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Hermouet</w:t>
+                <w:t xml:space="preserve">Isabelle D. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline C. Hervet</w:t>
+                <w:t xml:space="preserve">Carole Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Agoulon</w:t>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen C Barker</w:t>
+                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.12923. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.954-969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49641-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evz048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355942v1</w:t>
+                <w:t xml:space="preserve">hal-02628726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secretory RING finger proteins function as effectors in a grapevine galling insect</w:t>
               </w:r>
@@ -4667,295 +4667,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotated expressed sequence tags and xenobiotic detoxification in the aphid Myzus persicae (Sulzer)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Gene Family Expansion and Variable Selective Pressures for Cathepsin B in Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.C. Figueroa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Rispe</w:t>
+                <w:t xml:space="preserve">Mayako Kutsukabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sepulveda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Fuentes-Contreras</w:t>
+                <w:t xml:space="preserve">Vincent Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1744-7917.2007.00123.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (Oct 13), pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msm222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655378v1</w:t>
+                <w:t xml:space="preserve">inria-00180087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Gene Family Expansion and Variable Selective Pressures for Cathepsin B in Aphids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotated expressed sequence tags and xenobiotic detoxification in the aphid Myzus persicae (Sulzer)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Figueroa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mayako Kutsukabe</w:t>
+                <w:t xml:space="preserve">F. Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Doublet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">E. Fuentes-Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 25 (Oct 13), pp.5-17. </w:t>
+              <w:t xml:space="preserve">Insect Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 14 (1), pp.29-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msm222⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7917.2007.00123.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00180087v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AphidBase: a database for aphid genomic resources</w:t>
               </w:r>
@@ -8920,51 +8920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
@@ -9019,51 +9019,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9170,51 +9170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Health 9.Tick and Tick-borne Pathogen Conference &amp; 1. Asia Pacific Rickettsia Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Cairns, Australia. , 9ème ed., 144 p., 2017, 9.Tick and Tick-borne Pathogen Conference &amp; 1. Asia Pacific Rickettsia Conference</w:t>
@@ -10784,51 +10784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Young Natural History Scientists' Meeting (YNHM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. 151 p</w:t>
@@ -11992,51 +11992,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB8F519E"/>
+    <w:nsid w:val="45E9A041"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12223,51 +12223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-rispe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9489-5719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09094755X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173426180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355893443" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/356/9782759242061/tiques-et-sante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4206-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707197v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02121-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Ouass" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05622-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Jouglin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.101934" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707797v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de la Cotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08669-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Sigrist" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sassera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jex" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-021-05060-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101178" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121303v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Mauff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouikh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cartereau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2020.10.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628726v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz048" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Murgia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de La Fuente" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Kurtti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Makepeace" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.08.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02355942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pierre Charrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Hermouet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Hervet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Barker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49641-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Zhao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6313-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Pierre Charrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Couton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J. Voordouw" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2932-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178949v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapna R. Purandare" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D. Bickel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Brisson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu149" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645782v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishikawa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ogawa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gotoh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Walsh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2011.01111.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208607v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ortiz Rivas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-216" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639983v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr252" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabald&#243;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr140" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650214v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Ling Lu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Walsh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028051" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655393v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot-Le Grand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.12.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW2G8DR4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666616v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gordon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walsh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp256" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690655v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B5FS3X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00976.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFLR9T5B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658827v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Shigenobu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Colbourne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00930.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655708v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutsukake" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nikoh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shibao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn203" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655378v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueroa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sepulveda" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuentes-Contreras" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7917.2007.00123.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180087v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayako Kutsukabe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm222" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180141v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl682" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Christophides" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-7-63" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654851v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391504v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180094v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-9023-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20VX7CB8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654186v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180157v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearden" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r21" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669070v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaber" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Silva" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-56" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677829v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wernegreen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buness" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.04.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland C. H. J. van Ham" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Moya" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1358104" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427668v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halkett" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harrington" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hulle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kindlmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683454v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harrington" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kindlmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/383618" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676875v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Latorre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sunnucks" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/02-557" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680291v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J. Crease" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1095-8312.2003.00175.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683365v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis Hudson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliann Eve Aukema" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/340613" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683358v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01478.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0607CA29E35D8EAF3E59751F1DEA8F1F1763AB0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683456v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-5347(01)02331-X" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMP9N721-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683360v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1778" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Moran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694537v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699278v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546443" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694536v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurice" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694606v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pierre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694222v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hull&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gauthier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Pierre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.1998.tb01474.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48RC8GLS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685483v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146545v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.1996.tb00961.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84VK4NHW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684100v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685385v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699805v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717757v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hajdusek" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanov&#225;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Hatalova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bednarek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842161v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842574v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de La Cotte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Duch&#234;ne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793653v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605171v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602786v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735468v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347842v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchi Muriel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lecomte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461094v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771157v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouattour" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sarih" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dib" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655076v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097724v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098632v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791421v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736790v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738302v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Floriano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Olivieri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Castelli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gaiarsa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Clementi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786923v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734481v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736968v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738524v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347772v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208725v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208647v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208646v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forneck" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770734v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gauthier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845353v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809068v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Forneck" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Powell" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840477v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-rispe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9489-5719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09094755X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173426180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355893443" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/356/9782759242061/tiques-et-sante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4206-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707197v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02121-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Ouass" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05622-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Jouglin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.101934" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707797v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de la Cotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08669-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Sigrist" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sassera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jex" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-021-05060-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101178" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121303v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Mauff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouikh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cartereau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2020.10.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Murgia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de La Fuente" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Kurtti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Makepeace" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.08.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02355942v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pierre Charrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Hermouet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Hervet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Barker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49641-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628726v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz048" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Zhao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6313-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Pierre Charrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Couton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J. Voordouw" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2932-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178949v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapna R. Purandare" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D. Bickel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Brisson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu149" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645782v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishikawa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ogawa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gotoh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Walsh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2011.01111.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208607v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ortiz Rivas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-216" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639983v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr252" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabald&#243;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr140" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650214v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Ling Lu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Walsh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028051" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655393v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot-Le Grand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.12.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW2G8DR4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666616v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gordon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walsh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp256" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690655v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B5FS3X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00976.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFLR9T5B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658827v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Shigenobu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Colbourne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00930.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655708v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutsukake" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nikoh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shibao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn203" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180087v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayako Kutsukabe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm222" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655378v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueroa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sepulveda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuentes-Contreras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7917.2007.00123.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180141v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl682" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Christophides" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-7-63" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654851v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391504v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180094v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-9023-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20VX7CB8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654186v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180157v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearden" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r21" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669070v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaber" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Silva" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-56" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677829v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wernegreen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buness" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.04.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland C. H. J. van Ham" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Moya" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1358104" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427668v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halkett" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harrington" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hulle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kindlmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683454v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harrington" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kindlmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/383618" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676875v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Latorre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sunnucks" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/02-557" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680291v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J. Crease" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1095-8312.2003.00175.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683365v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis Hudson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliann Eve Aukema" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/340613" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683358v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01478.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0607CA29E35D8EAF3E59751F1DEA8F1F1763AB0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683456v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-5347(01)02331-X" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMP9N721-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683360v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1778" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Moran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694537v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699278v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546443" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694536v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurice" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694606v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pierre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694222v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hull&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gauthier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Pierre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.1998.tb01474.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48RC8GLS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685483v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146545v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.1996.tb00961.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84VK4NHW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684100v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685385v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699805v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717757v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hajdusek" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanov&#225;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Hatalova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bednarek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842161v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842574v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de La Cotte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Duch&#234;ne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793653v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605171v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602786v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735468v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347842v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchi Muriel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lecomte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461094v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771157v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouattour" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sarih" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dib" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655076v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097724v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098632v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791421v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736790v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738302v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Floriano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Olivieri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Castelli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gaiarsa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Clementi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786923v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734481v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736968v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738524v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347772v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208725v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208647v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208646v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forneck" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770734v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gauthier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845353v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809068v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Forneck" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Powell" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840477v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>