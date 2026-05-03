--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -948,295 +948,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where to find questing Ixodes frontalis ticks? Under bamboo bushes!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequence diversity and evolution of a group of iflaviruses associated with ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Plantard</w:t>
+                <w:t xml:space="preserve">Louane Sigrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Hoch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Rispe</w:t>
+                <w:t xml:space="preserve">Davide Sassera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Stachurski</w:t>
+                <w:t xml:space="preserve">Aaron Jex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (2), pp.101625. </w:t>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166 (7), pp.1843-1852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00705-021-05060-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084651v1</w:t>
+                <w:t xml:space="preserve">hal-03272097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence diversity and evolution of a group of iflaviruses associated with ticks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Where to find questing Ixodes frontalis ticks? Under bamboo bushes!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Daveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Davide Sassera</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Jex</w:t>
+                <w:t xml:space="preserve">Frédéric Stachurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 166 (7), pp.1843-1852. </w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.101625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00705-021-05060-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272097v1</w:t>
+                <w:t xml:space="preserve">hal-03084651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical windows: A method for detecting lagged variables in ecological time series</w:t>
               </w:r>
@@ -1333,429 +1333,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicotinic acetylcholine receptors in the synganglion of the tick Ixodes ricinus: Functional characterization using membrane microtransplantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Le Mauff</w:t>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Chouikh</w:t>
+                <w:t xml:space="preserve">Paul Nabity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Cartereau</w:t>
+                <w:t xml:space="preserve">Rosa Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude L. Charvet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Neveu</w:t>
+                <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2020.10.005⟩</w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121303v1</w:t>
+                <w:t xml:space="preserve">hal-02917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Rispe</w:t>
+                <w:t xml:space="preserve">Nicotinic acetylcholine receptors in the synganglion of the tick Ixodes ricinus: Functional characterization using membrane microtransplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Le Mauff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Hamza Chouikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Nabity</w:t>
+                <w:t xml:space="preserve">Alison Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Fernández</w:t>
+                <w:t xml:space="preserve">Claude L. Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arinder Arora</w:t>
+                <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t>
+              <w:t xml:space="preserve">International journal for parasitology. Drugs and drug resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.144-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpddr.2020.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05190973v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+                <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nabity</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917617v1</w:t>
+                <w:t xml:space="preserve">hal-05190973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meeting the challenge of tick-borne disease control: A proposal for 1000 Ixodes genomes</w:t>
               </w:r>
@@ -2169,51 +2169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoyang Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nabity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), pp.923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2241,338 +2241,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole body transcriptomes and new insights into the biology of the tick Ixodes ricinus</w:t>
+                <w:t xml:space="preserve">Disentangling the Causes for Faster-X Evolution in Aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémi Pierre Charrier</w:t>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Couton</w:t>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten J. Voordouw</w:t>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Axelle Durand</w:t>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-018-2932-3⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.507-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621930v1</w:t>
+                <w:t xml:space="preserve">hal-03276874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the Causes for Faster-X Evolution in Aphids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Whole body transcriptomes and new insights into the biology of the tick Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+                <w:t xml:space="preserve">Marjorie Couton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
+                <w:t xml:space="preserve">Maarten J. Voordouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Olivier Rais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+                <w:t xml:space="preserve">Axelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (2), pp.507-520. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-018-2932-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276874v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo transcriptome assembly of the grapevine phylloxera allows identification of genes differentially expressed between leaf- and root-feeding forms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciana Papura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2643,291 +2643,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of contagious asexuality in the pea aphid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Accelerated Evolution of Morph-Biased Genes in Pea Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swapna R. Purandare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan D. Bickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer A. Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004838⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (8), pp.2073-2083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msu149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701165v1</w:t>
+                <w:t xml:space="preserve">hal-01178949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Evolution of Morph-Biased Genes in Pea Aphids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Genetic control of contagious asexuality in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Rispe</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer A. Brisson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 31 (8), pp.2073-2083. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (12), pp.e1004838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msu149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178949v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01701165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic analysis of the biocontrol strain Pseudomonas fluorescens Pf29Arp with evidence of T3SS and T6SS gene expression on plant roots</w:t>
               </w:r>
@@ -3059,90 +3059,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masculinization of the X Chromosome in the Pea Aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Roze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3461,51 +3461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated evolution of sex chromosomes in aphids, an X0 system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3513,51 +3513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Mieuzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (2), epub ahead of print. </w:t>
@@ -3889,51 +3889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gallot-Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4137,319 +4137,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anatomy of an aphid genome: from sequence to biology.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative analysis of the Acyrthosiphon pisum genome and expressed sequence tag-based gene sets from other aphid species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dugravot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+                <w:t xml:space="preserve">Morgane Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.006⟩</w:t>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 Suppl 2 (s2), pp.33-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2009.00976.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00690655v1</w:t>
+                <w:t xml:space="preserve">inria-00537902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of the Acyrthosiphon pisum genome and expressed sequence tag-based gene sets from other aphid species.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The anatomy of an aphid genome: from sequence to biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Ollivier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 Suppl 2 (s2), pp.33-45. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (6-7), pp.464-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2009.00976.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00537902v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00690655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AphidBase: a centralized bioinformatic resource for annotation of the pea aphid genome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuji Shigenobu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4591,51 +4591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Shibao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25 (12), pp.2627-2641. </w:t>
@@ -4667,589 +4667,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Gene Family Expansion and Variable Selective Pressures for Cathepsin B in Aphids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le génome du puceron en cours de décryptage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 279, pp.57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00180087v1</w:t>
+                <w:t xml:space="preserve">hal-02654186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotated expressed sequence tags and xenobiotic detoxification in the aphid Myzus persicae (Sulzer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.C. Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fuentes-Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (1), pp.29-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1744-7917.2007.00123.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AphidBase: a database for aphid genomic resources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Large Gene Family Expansion and Variable Selective Pressures for Cathepsin B in Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayako Kutsukabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btl682⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (Oct 13), pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msm222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00180141v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00180087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene knockdown by RNAi in the pea aphid Acyrthosiphon pisum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.K. Christophides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (63), n.p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1472-6750-7-63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie sexuée et asexuée des pucerons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5277,696 +5242,731 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofutur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 279, pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unis pour survivre : les pucerons et leurs bactéries symbiotiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Rispe</w:t>
+                <w:t xml:space="preserve">AphidBase: a database for aphid genomic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Zasadzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (6), pp.783-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btl682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391504v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00180141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Heterogeneity in Nucleotidic Composition and Codon Bias in the Pea Aphid (Acyrthosiphon pisum) Shown by EST-Based Coding Genome Reconstruction.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Tagu</w:t>
+                <w:t xml:space="preserve">Unis pour survivre : les pucerons et leurs bactéries symbiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rispe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 279, pp.49-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00180094v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le génome du puceron en cours de décryptage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong Heterogeneity in Nucleotidic Composition and Codon Bias in the Pea Aphid (Acyrthosiphon pisum) Shown by EST-Based Coding Genome Reconstruction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Oct 10 (4), pp.413-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-007-9023-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654186v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00180094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale gene discovery in the pea aphid Acyrthosiphon pisum (Hemiptera)</w:t>
+                <w:t xml:space="preserve">Tempo and mode of early gene loss in endosymbiotic bacteria from insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Sabater-Munoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bonhomme</w:t>
+                <w:t xml:space="preserve">J. Schaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Dearden</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F.J. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2006-7-3-r21⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (56), pp.56-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-6-56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00180157v1</w:t>
+                <w:t xml:space="preserve">hal-02669070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempo and mode of early gene loss in endosymbiotic bacteria from insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François F. Delmotte</w:t>
+                <w:t xml:space="preserve">Large-scale gene discovery in the pea aphid Acyrthosiphon pisum (Hemiptera)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Sabater-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J. Silva</w:t>
+                <w:t xml:space="preserve">Joël Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Moya</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Dearden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6 (56), pp.56-68. </w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7-3 (r21), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-6-56⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/gb-2006-7-3-r21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669070v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00180157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression levels influence amino acid usage and evolutionary rates in endosymbiotic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5974,51 +5974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wernegreen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 352, pp.109-117. </w:t>
@@ -6050,654 +6050,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutational and Selective Pressures on Codon and Amino Acid Usage in Buchnera, Endosymbiotic Bacteria of Aphids</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of Production of Sexual Forms in Aphids: Theoretical and Experimental Evidence for Adaptive “Coin‐Flipping” Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delmotte</w:t>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roeland C. H. J. van Ham</w:t>
+                <w:t xml:space="preserve">Richard Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrès Moya</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maurice Hulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Kindlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.1358104⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 163 (6), pp.E112-E125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/383618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681153v1</w:t>
+                <w:t xml:space="preserve">hal-02683454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of production of sexual forms in Aphids: theoretical and experimental evidence for adaptive &amp;quot;Coin-flipping&amp;quot; plasticity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Harrington</w:t>
+                <w:t xml:space="preserve">Mutational and Selective Pressures on Codon and Amino Acid Usage in Buchnera, Endosymbiotic Bacteria of Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hulle</w:t>
+                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kindlmann</w:t>
+                <w:t xml:space="preserve">Roeland C. H. J. van Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Menu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrès Moya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (1), pp.44-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.1358104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427668v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Production of Sexual Forms in Aphids: Theoretical and Experimental Evidence for Adaptive “Coin‐Flipping” Plasticity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of production of sexual forms in Aphids: theoretical and experimental evidence for adaptive &amp;quot;Coin-flipping&amp;quot; plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Harrington</w:t>
+                <w:t xml:space="preserve">F. Halkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Hulle</w:t>
+                <w:t xml:space="preserve">R. Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Kindlmann</w:t>
+                <w:t xml:space="preserve">M. Hulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Menu</w:t>
+                <w:t xml:space="preserve">P. Kindlmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Naturalist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 163 (6), pp.E112-E125. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2004, 163, pp.E112-E125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683454v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic evidence for hybrid origins of asexual lineages in an aphid species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic relationships between parthenogens and their sexual relatives: the possible routes to parthenogenesis in animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amparo Latorre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teresa J. Crease</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1554/02-557⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 79 (1), pp.151-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1095-8312.2003.00175.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676875v1</w:t>
+                <w:t xml:space="preserve">hal-02680291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic relationships between parthenogens and their sexual relatives: the possible routes to parthenogenesis in animals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic evidence for hybrid origins of asexual lineages in an aphid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Rispe</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Sabater-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Latorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa J. Crease</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Sunnucks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 79 (1), pp.151-163. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 57 (6), pp.1291-1303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1095-8312.2003.00175.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1554/02-557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02680291v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altruism, Cheating, and Anticheater Adaptations in Cellular Slime Molds</w:t>
               </w:r>
@@ -6800,103 +6800,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of sexual and asexual populations of the aphid Rhopalosiphum padi based on allozyme and microsatellite markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 11 (4), pp.711-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6942,77 +6942,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology and evolution of sex in aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sunnucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 17 (1), pp.34-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7058,103 +7058,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple routes to asexuality in an aphid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 268 (1483), pp.2291-2299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7264,334 +7264,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme life-cycle and sex ratio variation among sexually produced clones of the aphid Phopalosiphum padi (Homoptera : Aphididae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clonal variability in sequences of morph production during the transition from parthenogenetic to sexual reproduction in the aphid Rhopalosiphum padi (Sternorrhyncha : Aphidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 86 (2), pp.254-264</w:t>
+              <w:t xml:space="preserve">European Journal of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 96, pp.125-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694537v1</w:t>
+                <w:t xml:space="preserve">hal-02694536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Life-Cycle and Sex Ratio Variation among Sexually Produced Clones of the Aphid Rhopalosiphum padi (Homoptera: Aphididae)</w:t>
+                <w:t xml:space="preserve">Extreme life-cycle and sex ratio variation among sexually produced clones of the aphid Phopalosiphum padi (Homoptera : Aphididae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 86 (2), pp.254-264. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 86 (2), pp.254-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/3546443⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02699278v1</w:t>
+                <w:t xml:space="preserve">hal-02694537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal variability in sequences of morph production during the transition from parthenogenetic to sexual reproduction in the aphid Rhopalosiphum padi (Sternorrhyncha : Aphidae)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme Life-Cycle and Sex Ratio Variation among Sexually Produced Clones of the Aphid Rhopalosiphum padi (Homoptera: Aphididae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 86 (2), pp.254-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3546443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694536v1</w:t>
+                <w:t xml:space="preserve">hal-02699278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of sexual and asexual coexistence in aphids based on constraints</w:t>
               </w:r>
@@ -7603,51 +7603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7737,51 +7737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 122 (122), pp.129-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7903,307 +7903,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness comparison between clones differing in their ability to produce sexuals in the aphid Rhopalosiphum padi</w:t>
+                <w:t xml:space="preserve">Fitness comparaison between clones differing in their ability to produce sexuals in the aphid Rhopalosiphum padi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 80 (3), pp.469-474. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1996, 80, pp.469-474</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146545v1</w:t>
+                <w:t xml:space="preserve">hal-02685385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a-t-il une culture chez les animaux?</w:t>
+                <w:t xml:space="preserve">Fitness comparison between clones differing in their ability to produce sexuals in the aphid Rhopalosiphum padi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Français pour la Sécurité Urbaine et le Réseau, Rennes, 21 juin 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 80 (3), pp.469-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1570-7458.1996.tb00961.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684100v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness comparaison between clones differing in their ability to produce sexuals in the aphid Rhopalosiphum padi</w:t>
+                <w:t xml:space="preserve">Y a-t-il une culture chez les animaux?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.S. Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 80, pp.469-474</w:t>
+              <w:t xml:space="preserve">Forum Français pour la Sécurité Urbaine et le Réseau, Rennes, 21 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 121, pp.3-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685385v1</w:t>
+                <w:t xml:space="preserve">hal-02684100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu du cinquième Congrès de l'ESEB</w:t>
               </w:r>
@@ -8342,51 +8342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Urbanová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tereza Hatalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale (JAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Seignosse 'Les Tuquets', France. , 2024, Journées d'animation scientifique du département Santé Animale (JAS)</w:t>
@@ -8549,51 +8549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Anglet, France. pp.P.01, Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8743,103 +8743,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtransplantation of tick transmembrane proteins as a strategy to screen new compounds and to study transmembrane proteins from arthropod vectors of diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Le Mauff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Chouikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Cartereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Charvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique de la fédération de recherche en infectiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Joué-les-Tours, France</w:t>
@@ -8868,64 +8868,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomic study of hard ticks using transcriptome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8993,51 +8993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet &amp;quot;Britick Islands&amp;quot; : les îles bretonnes comme laboratoires naturels pour étudier l'influence de la composition des communautés d'hôtes-vertébrés sur celles des tiques et des microorganismes hébergés/transmis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9045,51 +9045,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
@@ -9118,64 +9118,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic Studies Uncover the Phylogeny of Hard Ticks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9482,51 +9482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ixodes inopinatus cannot be distinguished from I. ricinus by the sole use of the 16S ribosomal gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9659,51 +9659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de La Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Sassera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
@@ -9726,277 +9726,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ixodes inopinatus cannot be distinguished from I. ricinus by the analysis of the sole 16S ribosomal gene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loubna Dib</w:t>
+                <w:t xml:space="preserve">Anaplasma capra, espèce zoonotique présente chez les petits ruminants en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Jouglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonsergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de La Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Réunion Annuelle du Groupe « Tiques et maladies à tiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFEE), Mar 2021, Lyon ( virtual ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098574v1</w:t>
+                <w:t xml:space="preserve">hal-05097724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaplasma capra, espèce zoonotique présente chez les petits ruminants en Corse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
+                <w:t xml:space="preserve">Ixodes inopinatus cannot be distinguished from I. ricinus by the analysis of the sole 16S ribosomal gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hammed Sarih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Réunion Annuelle du Groupe « Tiques et maladies à tiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFEE), Mar 2021, Lyon ( virtual ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097724v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution d'un groupe d'iflavirus associés aux tiques</w:t>
               </w:r>
@@ -10021,64 +10021,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Daveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louane Sigrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Sassera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème réunion annuelle du groupe « Tiques et maladies à tiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFEE), Mar 2021, Lyon (virtual), France</w:t>
@@ -10107,77 +10107,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ixodes frontalis, une espèce de tique fréquente et facile à collecter au drap ou au drapeau quand on sait où la chercher !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Daveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10601,277 +10601,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les neurorécepteurs de tiques pour le développement de nouveaux acaricides plus spécifiques et durables : le projet Xenobio-Tick</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elise Courtot</w:t>
+                <w:t xml:space="preserve">Transcriptomics help resolve phylogenetic relationships in ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">5. Young Natural History Scientists' Meeting (YNHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. 151 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734481v1</w:t>
+                <w:t xml:space="preserve">hal-02736968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics help resolve phylogenetic relationships in ticks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albert Agoulon</w:t>
+                <w:t xml:space="preserve">Caractériser les neurorécepteurs de tiques pour le développement de nouveaux acaricides plus spécifiques et durables : le projet Xenobio-Tick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Thany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Young Natural History Scientists' Meeting (YNHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. 151 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736968v1</w:t>
+                <w:t xml:space="preserve">hal-02734481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique comparative basée sur les transcriptomes de trois espèces du genre Ixodes</w:t>
               </w:r>
@@ -10920,277 +10920,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de T6SS sur la compétence rhizosphérique de la souche phytoprotectrice Pseudomonas fluorescens Pf29Arp.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Rispe</w:t>
+                <w:t xml:space="preserve">The grape phylloxera genome sequencing project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daciana Papura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Rencontres Plantes-Bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Aussois, France</w:t>
+              <w:t xml:space="preserve">6. International Phylloxera Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347772v1</w:t>
+                <w:t xml:space="preserve">hal-01208725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grape phylloxera genome sequencing project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+                <w:t xml:space="preserve">Influence de T6SS sur la compétence rhizosphérique de la souche phytoprotectrice Pseudomonas fluorescens Pf29Arp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchi Muriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Phylloxera Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11e Rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208725v1</w:t>
+                <w:t xml:space="preserve">hal-03347772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of phylloxera transcriptomes, comparing root and leaf feeding morphs</w:t>
               </w:r>
@@ -11202,64 +11202,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciana Papura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11301,51 +11301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome project of grape phylloxera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11422,90 +11422,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the flight activity of Rhopalosiphum padi males in relation with a population biology model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC/WPRS - Working group meeting "Integrated control in cereal crops". OILB/SROP - Groupe de travail "Lutte intégrée en céréales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1995, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11631,51 +11631,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal to sequence the genome of the grape phylloxera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Forneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11790,51 +11790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le petit pois déridé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11992,51 +11992,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45E9A041"/>
+    <w:nsid w:val="DF67D7F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12223,51 +12223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-rispe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9489-5719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09094755X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173426180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355893443" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/356/9782759242061/tiques-et-sante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4206-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707197v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02121-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Ouass" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05622-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Jouglin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.101934" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707797v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de la Cotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08669-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Sigrist" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sassera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jex" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-021-05060-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101178" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121303v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Mauff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouikh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cartereau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2020.10.005" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Murgia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de La Fuente" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Kurtti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Makepeace" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.08.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02355942v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pierre Charrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Hermouet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Hervet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Barker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49641-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628726v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz048" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Zhao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6313-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Pierre Charrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Couton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J. Voordouw" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2932-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178949v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapna R. Purandare" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D. Bickel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Brisson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu149" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645782v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishikawa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ogawa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gotoh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Walsh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2011.01111.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208607v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ortiz Rivas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-216" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639983v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr252" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabald&#243;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr140" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650214v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Ling Lu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Walsh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028051" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655393v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot-Le Grand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.12.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW2G8DR4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666616v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gordon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walsh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp256" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690655v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.006" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B5FS3X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537902v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00976.x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFLR9T5B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658827v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Shigenobu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Colbourne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00930.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655708v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutsukake" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nikoh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shibao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn203" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180087v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayako Kutsukabe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm222" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655378v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueroa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sepulveda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuentes-Contreras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7917.2007.00123.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180141v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl682" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666126v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Christophides" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-7-63" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654851v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391504v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180094v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-9023-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20VX7CB8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654186v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180157v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearden" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r21" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669070v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaber" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Silva" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-56" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677829v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wernegreen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buness" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.04.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland C. H. J. van Ham" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Moya" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1358104" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427668v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halkett" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harrington" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hulle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kindlmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683454v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harrington" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kindlmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/383618" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676875v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Latorre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sunnucks" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/02-557" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680291v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J. Crease" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1095-8312.2003.00175.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683365v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis Hudson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliann Eve Aukema" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/340613" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683358v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01478.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0607CA29E35D8EAF3E59751F1DEA8F1F1763AB0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683456v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-5347(01)02331-X" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMP9N721-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683360v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1778" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Moran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694537v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699278v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546443" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694536v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurice" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694606v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pierre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694222v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hull&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gauthier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Pierre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.1998.tb01474.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48RC8GLS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685483v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146545v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.1996.tb00961.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84VK4NHW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684100v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685385v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699805v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717757v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hajdusek" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanov&#225;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Hatalova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bednarek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842161v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842574v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de La Cotte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Duch&#234;ne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793653v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605171v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602786v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735468v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347842v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchi Muriel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lecomte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461094v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771157v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouattour" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sarih" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dib" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655076v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097724v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098632v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791421v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736790v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738302v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Floriano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Olivieri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Castelli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gaiarsa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Clementi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786923v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734481v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736968v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738524v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347772v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208725v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208647v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208646v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forneck" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770734v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gauthier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845353v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809068v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Forneck" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Powell" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840477v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-rispe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9489-5719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09094755X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173426180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355893443" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/356/9782759242061/tiques-et-sante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4206-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707197v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02121-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Ouass" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05622-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Jouglin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.101934" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707797v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de la Cotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08669-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Sigrist" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sassera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jex" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-021-05060-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101178" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Mauff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouikh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cartereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2020.10.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Murgia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de La Fuente" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Kurtti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Makepeace" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.08.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02355942v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pierre Charrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Hermouet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Hervet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Barker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49641-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628726v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz048" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Zhao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6313-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621930v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Pierre Charrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Couton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J. Voordouw" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2932-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178949v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapna R. Purandare" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D. Bickel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Brisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu149" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645782v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishikawa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ogawa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gotoh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Walsh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2011.01111.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208607v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ortiz Rivas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-216" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639983v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr252" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabald&#243;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr140" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650214v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Ling Lu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Walsh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028051" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655393v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot-Le Grand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.12.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW2G8DR4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666616v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gordon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walsh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp256" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537902v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00976.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFLR9T5B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690655v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B5FS3X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658827v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Shigenobu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Colbourne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00930.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655708v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutsukake" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nikoh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shibao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn203" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654186v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655378v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueroa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sepulveda" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuentes-Contreras" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7917.2007.00123.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180087v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayako Kutsukabe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm222" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666126v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Christophides" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-7-63" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654851v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180141v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl682" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391504v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180094v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-9023-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20VX7CB8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669070v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaber" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Silva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-56" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180157v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearden" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r21" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677829v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wernegreen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buness" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.04.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683454v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harrington" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kindlmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/383618" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681153v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland C. H. J. van Ham" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Moya" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1358104" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427668v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halkett" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harrington" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hulle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kindlmann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680291v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J. Crease" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1095-8312.2003.00175.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676875v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Latorre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sunnucks" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/02-557" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683365v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis Hudson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliann Eve Aukema" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/340613" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683358v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01478.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0607CA29E35D8EAF3E59751F1DEA8F1F1763AB0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683456v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-5347(01)02331-X" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMP9N721-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683360v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1778" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Moran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694536v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurice" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694537v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699278v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546443" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694606v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pierre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694222v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hull&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gauthier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Pierre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.1998.tb01474.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48RC8GLS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685483v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685385v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146545v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.1996.tb00961.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84VK4NHW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684100v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699805v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717757v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hajdusek" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanov&#225;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Hatalova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bednarek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842161v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842574v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de La Cotte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Duch&#234;ne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793653v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605171v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602786v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735468v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347842v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchi Muriel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lecomte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461094v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771157v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouattour" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sarih" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dib" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655076v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097724v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098574v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098632v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791421v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736790v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738302v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Floriano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Olivieri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Castelli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gaiarsa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Clementi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786923v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736968v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734481v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738524v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208725v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347772v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208647v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208646v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forneck" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770734v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gauthier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845353v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809068v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Forneck" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Powell" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840477v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>