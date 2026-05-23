--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -948,295 +948,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03707797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence diversity and evolution of a group of iflaviruses associated with ticks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Where to find questing Ixodes frontalis ticks? Under bamboo bushes!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Daveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Davide Sassera</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Jex</w:t>
+                <w:t xml:space="preserve">Frédéric Stachurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 166 (7), pp.1843-1852. </w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (2), pp.101625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00705-021-05060-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03272097v1</w:t>
+                <w:t xml:space="preserve">hal-03084651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where to find questing Ixodes frontalis ticks? Under bamboo bushes!</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequence diversity and evolution of a group of iflaviruses associated with ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Plantard</w:t>
+                <w:t xml:space="preserve">Louane Sigrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Hoch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Rispe</w:t>
+                <w:t xml:space="preserve">Davide Sassera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Stachurski</w:t>
+                <w:t xml:space="preserve">Aaron Jex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (2), pp.101625. </w:t>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 166 (7), pp.1843-1852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2020.101625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00705-021-05060-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084651v1</w:t>
+                <w:t xml:space="preserve">hal-03272097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical windows: A method for detecting lagged variables in ecological time series</w:t>
               </w:r>
@@ -1333,51 +1333,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03102650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+                <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
@@ -1416,78 +1416,78 @@
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917617v1</w:t>
+                <w:t xml:space="preserve">hal-05190973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicotinic acetylcholine receptors in the synganglion of the tick Ixodes ricinus: Functional characterization using membrane microtransplantation</w:t>
               </w:r>
@@ -1601,51 +1601,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
+                <w:t xml:space="preserve">The genome sequence of the grape phylloxera provides insights into the evolution, adaptation, and invasion routes of an iconic pest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
@@ -1684,480 +1684,480 @@
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arinder Arora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 18 (1), pp.123. </w:t>
+              <w:t xml:space="preserve">, 2020, 18 (1), pp.90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-020-00864-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-020-00820-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190973v1</w:t>
+                <w:t xml:space="preserve">hal-02917617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meeting the challenge of tick-borne disease control: A proposal for 1000 Ixodes genomes</w:t>
+                <w:t xml:space="preserve">A high-quality grapevine downy mildew genome assembly reveals rapidly evolving and lineage-specific putative host adaptation genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Murgia</w:t>
+                <w:t xml:space="preserve">Yann Dussert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+                <w:t xml:space="preserve">Isabelle D. Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José de La Fuente</w:t>
+                <w:t xml:space="preserve">Carole Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Kurtti</w:t>
+                <w:t xml:space="preserve">Jerome Gouzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Makepeace</w:t>
+                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.213-218. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), pp.954-969. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evz048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998059v1</w:t>
+                <w:t xml:space="preserve">hal-02628726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A transcriptome-based phylogenetic study of hard ticks (Ixodidae)</w:t>
+                <w:t xml:space="preserve">Meeting the challenge of tick-borne disease control: A proposal for 1000 Ixodes genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Pierre Charrier</w:t>
+                <w:t xml:space="preserve">Maria Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Hermouet</w:t>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline C. Hervet</w:t>
+                <w:t xml:space="preserve">José de La Fuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Agoulon</w:t>
+                <w:t xml:space="preserve">Timothy Kurtti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen C Barker</w:t>
+                <w:t xml:space="preserve">Benjamin Makepeace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.12923. </w:t>
+              <w:t xml:space="preserve">Ticks and Tick-borne Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.213-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-49641-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ttbdis.2018.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02355942v1</w:t>
+                <w:t xml:space="preserve">hal-01998059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-quality grapevine downy mildew genome assembly reveals rapidly evolving and lineage-specific putative host adaptation genes</w:t>
+                <w:t xml:space="preserve">A transcriptome-based phylogenetic study of hard ticks (Ixodidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Dussert</w:t>
+                <w:t xml:space="preserve">N Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle D. Mazet</w:t>
+                <w:t xml:space="preserve">Axelle Hermouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Couture</w:t>
+                <w:t xml:space="preserve">Caroline C. Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Gouzy</w:t>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Piron</w:t>
+                <w:t xml:space="preserve">Stephen C Barker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (3), pp.954-969. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.12923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evz048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-49641-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628726v1</w:t>
+                <w:t xml:space="preserve">hal-02355942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secretory RING finger proteins function as effectors in a grapevine galling insect</w:t>
               </w:r>
@@ -2241,295 +2241,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling the Causes for Faster-X Evolution in Aphids</w:t>
+                <w:t xml:space="preserve">Whole body transcriptomes and new insights into the biology of the tick Ixodes ricinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+                <w:t xml:space="preserve">Noémi Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Peccoud</w:t>
+                <w:t xml:space="preserve">Marjorie Couton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Maarten J. Voordouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+                <w:t xml:space="preserve">Olivier Rais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gbe/evy015⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-018-2932-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276874v1</w:t>
+                <w:t xml:space="preserve">hal-02621930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Whole body transcriptomes and new insights into the biology of the tick Ixodes ricinus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling the Causes for Faster-X Evolution in Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Couton</w:t>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maarten J. Voordouw</w:t>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rais</w:t>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Durand</w:t>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), pp.507-520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-018-2932-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evy015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621930v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo transcriptome assembly of the grapevine phylloxera allows identification of genes differentially expressed between leaf- and root-feeding forms</w:t>
               </w:r>
@@ -2643,291 +2643,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated Evolution of Morph-Biased Genes in Pea Aphids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic control of contagious asexuality in the pea aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Peccoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swapna R. Purandare</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msu149⟩</w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (12), pp.e1004838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178949v1</w:t>
+                <w:t xml:space="preserve">hal-01701165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of contagious asexuality in the pea aphid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Accelerated Evolution of Morph-Biased Genes in Pea Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swapna R. Purandare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan D. Bickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Prunier-Leterme</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jennifer A. Brisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (12), pp.e1004838. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (8), pp.2073-2083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1004838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msu149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01701165v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic analysis of the biocontrol strain Pseudomonas fluorescens Pf29Arp with evidence of T3SS and T6SS gene expression on plant roots</w:t>
               </w:r>
@@ -3059,51 +3059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masculinization of the X Chromosome in the Pea Aphid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3461,51 +3461,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated evolution of sex chromosomes in aphids, an X0 system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Stoeckel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3857,569 +3857,569 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuticular proteins and seasonal photoperiodism in aphid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The anatomy of an aphid genome: from sequence to biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Gallot-Le Grand</w:t>
+                <w:t xml:space="preserve">Sébastien Dugravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Outreman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2009.12.001⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 333 (6-7), pp.464-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02655393v1</w:t>
+                <w:t xml:space="preserve">hal-00690655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of the miRNA pathway in the hemipteran insect Acyrthosiphon pisum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+                <w:t xml:space="preserve">Comparative analysis of the Acyrthosiphon pisum genome and expressed sequence tag-based gene sets from other aphid species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msp256⟩</w:t>
+              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 Suppl 2 (s2), pp.33-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2009.00976.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666616v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00537902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of the Acyrthosiphon pisum genome and expressed sequence tag-based gene sets from other aphid species.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+                <w:t xml:space="preserve">Cuticular proteins and seasonal photoperiodism in aphid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gallot-Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Insect Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 40 (3), pp.235-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibmb.2009.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2583.2009.00976.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inria-00537902v1</w:t>
+                <w:t xml:space="preserve">hal-02655393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The anatomy of an aphid genome: from sequence to biology.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yannick Outreman</w:t>
+                <w:t xml:space="preserve">Expansion of the miRNA pathway in the hemipteran insect Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+                <w:t xml:space="preserve">Karl Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2010.03.006⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 27 (5), pp.979-987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msp256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00690655v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AphidBase: a centralized bioinformatic resource for annotation of the pea aphid genome.</w:t>
               </w:r>
@@ -4591,51 +4591,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Shibao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 25 (12), pp.2627-2641. </w:t>
@@ -4667,1306 +4667,1306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le génome du puceron en cours de décryptage</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large Gene Family Expansion and Variable Selective Pressures for Cathepsin B in Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayako Kutsukabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hudaverdian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 25 (Oct 13), pp.5-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msm222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654186v1</w:t>
+                <w:t xml:space="preserve">inria-00180087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotated expressed sequence tags and xenobiotic detoxification in the aphid Myzus persicae (Sulzer)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.C. Figueroa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sepulveda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fuentes-Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 14 (1), pp.29-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1744-7917.2007.00123.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Gene Family Expansion and Variable Selective Pressures for Cathepsin B in Aphids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene knockdown by RNAi in the pea aphid Acyrthosiphon pisum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Le Trionnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.K. Christophides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (63), n.p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6750-7-63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msm222⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00180087v1</w:t>
+                <w:t xml:space="preserve">hal-02666126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene knockdown by RNAi in the pea aphid Acyrthosiphon pisum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La vie sexuée et asexuée des pucerons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 279, pp.53-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1472-6750-7-63⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02666126v1</w:t>
+                <w:t xml:space="preserve">hal-02654851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vie sexuée et asexuée des pucerons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+                <w:t xml:space="preserve">AphidBase: a database for aphid genomic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Zasadzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 23 (6), pp.783-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btl682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654851v1</w:t>
+                <w:t xml:space="preserve">inria-00180141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AphidBase: a database for aphid genomic resources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Tagu</w:t>
+                <w:t xml:space="preserve">Unis pour survivre : les pucerons et leurs bactéries symbiotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Rahbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Calevro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rispe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 279, pp.49-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btl682⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00180141v1</w:t>
+                <w:t xml:space="preserve">hal-00391504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unis pour survivre : les pucerons et leurs bactéries symbiotiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Rispe</w:t>
+                <w:t xml:space="preserve">Strong Heterogeneity in Nucleotidic Composition and Codon Bias in the Pea Aphid (Acyrthosiphon pisum) Shown by EST-Based Coding Genome Reconstruction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofutur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Oct 10 (4), pp.413-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00239-007-9023-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391504v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00180094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Heterogeneity in Nucleotidic Composition and Codon Bias in the Pea Aphid (Acyrthosiphon pisum) Shown by EST-Based Coding Genome Reconstruction.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le génome du puceron en cours de décryptage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Tagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Tagu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofutur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 279, pp.57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inria-00180094v1</w:t>
+                <w:t xml:space="preserve">hal-02654186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempo and mode of early gene loss in endosymbiotic bacteria from insects</w:t>
+                <w:t xml:space="preserve">Large-scale gene discovery in the pea aphid Acyrthosiphon pisum (Hemiptera)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François F. Delmotte</w:t>
+                <w:t xml:space="preserve">Beatriz Sabater-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schaber</w:t>
+                <w:t xml:space="preserve">Joël Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.J. Silva</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter Dearden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-6-56⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7-3 (r21), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2006-7-3-r21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02669070v1</w:t>
+                <w:t xml:space="preserve">inria-00180157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale gene discovery in the pea aphid Acyrthosiphon pisum (Hemiptera)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tempo and mode of early gene loss in endosymbiotic bacteria from insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Sabater-Munoz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Rispe</w:t>
+                <w:t xml:space="preserve">J. Schaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Bonhomme</w:t>
+                <w:t xml:space="preserve">F.J. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Dearden</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Moya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7-3 (r21), pp.1-11. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (56), pp.56-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/gb-2006-7-3-r21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-6-56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00180157v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene expression levels influence amino acid usage and evolutionary rates in endosymbiotic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5974,51 +5974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wernegreen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 352, pp.109-117. </w:t>
@@ -6050,969 +6050,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of Production of Sexual Forms in Aphids: Theoretical and Experimental Evidence for Adaptive “Coin‐Flipping” Plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutational and Selective Pressures on Codon and Amino Acid Usage in Buchnera, Endosymbiotic Bacteria of Aphids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Halkett</w:t>
+                <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Harrington</w:t>
+                <w:t xml:space="preserve">Roeland C. H. J. van Ham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Hulle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrès Moya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/383618⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 14 (1), pp.44-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.1358104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683454v1</w:t>
+                <w:t xml:space="preserve">hal-02681153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutational and Selective Pressures on Codon and Amino Acid Usage in Buchnera, Endosymbiotic Bacteria of Aphids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Rispe</w:t>
+                <w:t xml:space="preserve">Dynamics of production of sexual forms in Aphids: theoretical and experimental evidence for adaptive &amp;quot;Coin-flipping&amp;quot; plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Delmotte</w:t>
+                <w:t xml:space="preserve">M. Hulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roeland C. H. J. van Ham</w:t>
+                <w:t xml:space="preserve">P. Kindlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrès Moya</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 163, pp.E112-E125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681153v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00427668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of production of sexual forms in Aphids: theoretical and experimental evidence for adaptive &amp;quot;Coin-flipping&amp;quot; plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of Production of Sexual Forms in Aphids: Theoretical and Experimental Evidence for Adaptive “Coin‐Flipping” Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Halkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Halkett</w:t>
+                <w:t xml:space="preserve">Richard Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Harrington</w:t>
+                <w:t xml:space="preserve">Maurice Hulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Hulle</w:t>
+                <w:t xml:space="preserve">Pavel Kindlmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kindlmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Menu</w:t>
+                <w:t xml:space="preserve">Frédéric Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Naturalist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 163, pp.E112-E125</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 163 (6), pp.E112-E125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/383618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00427668v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic relationships between parthenogens and their sexual relatives: the possible routes to parthenogenesis in animals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic evidence for hybrid origins of asexual lineages in an aphid species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Rispe</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Sabater-Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teresa J. Crease</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amparo Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Sunnucks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1095-8312.2003.00175.x⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 57 (6), pp.1291-1303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1554/02-557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680291v1</w:t>
+                <w:t xml:space="preserve">hal-02676875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic evidence for hybrid origins of asexual lineages in an aphid species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic relationships between parthenogens and their sexual relatives: the possible routes to parthenogenesis in animals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amparo Latorre</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Sunnucks</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teresa J. Crease</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 57 (6), pp.1291-1303. </w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 79 (1), pp.151-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1554/02-557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1095-8312.2003.00175.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676875v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altruism, Cheating, and Anticheater Adaptations in Cellular Slime Molds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliann Eve Aukema</w:t>
+                <w:t xml:space="preserve">Genetic architecture of sexual and asexual populations of the aphid Rhopalosiphum padi based on allozyme and microsatellite markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Roze</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Naturalist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/340613⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 11 (4), pp.711-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294X.2002.01478.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02683365v1</w:t>
+                <w:t xml:space="preserve">hal-02683358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of sexual and asexual populations of the aphid Rhopalosiphum padi based on allozyme and microsatellite markers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gauthier</w:t>
+                <w:t xml:space="preserve">Altruism, Cheating, and Anticheater Adaptations in Cellular Slime Molds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Ellis Hudson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliann Eve Aukema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Roze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1365-294X.2002.01478.x⟩</w:t>
+              <w:t xml:space="preserve">The American Naturalist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 160 (1), pp.31-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/340613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02683358v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecology and evolution of sex in aphids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Sunnucks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 17 (1), pp.34-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7058,103 +7058,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple routes to asexuality in an aphid species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Prunier Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 268 (1483), pp.2291-2299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7264,334 +7264,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal variability in sequences of morph production during the transition from parthenogenetic to sexual reproduction in the aphid Rhopalosiphum padi (Sternorrhyncha : Aphidae)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extreme life-cycle and sex ratio variation among sexually produced clones of the aphid Phopalosiphum padi (Homoptera : Aphididae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 96, pp.125-134</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 86 (2), pp.254-264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694536v1</w:t>
+                <w:t xml:space="preserve">hal-02694537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme life-cycle and sex ratio variation among sexually produced clones of the aphid Phopalosiphum padi (Homoptera : Aphididae)</w:t>
+                <w:t xml:space="preserve">Extreme Life-Cycle and Sex Ratio Variation among Sexually Produced Clones of the Aphid Rhopalosiphum padi (Homoptera: Aphididae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oikos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 86 (2), pp.254-264</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 86 (2), pp.254-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/3546443⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694537v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme Life-Cycle and Sex Ratio Variation among Sexually Produced Clones of the Aphid Rhopalosiphum padi (Homoptera: Aphididae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clonal variability in sequences of morph production during the transition from parthenogenetic to sexual reproduction in the aphid Rhopalosiphum padi (Sternorrhyncha : Aphidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 96, pp.125-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699278v1</w:t>
+                <w:t xml:space="preserve">hal-02694536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Models of sexual and asexual coexistence in aphids based on constraints</w:t>
               </w:r>
@@ -7603,51 +7603,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Gouyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7737,51 +7737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 122 (122), pp.129-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7903,307 +7903,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness comparaison between clones differing in their ability to produce sexuals in the aphid Rhopalosiphum padi</w:t>
+                <w:t xml:space="preserve">Fitness comparison between clones differing in their ability to produce sexuals in the aphid Rhopalosiphum padi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.S. Pierre</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1996, 80, pp.469-474</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1996, 80 (3), pp.469-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1570-7458.1996.tb00961.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685385v1</w:t>
+                <w:t xml:space="preserve">hal-04146545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness comparison between clones differing in their ability to produce sexuals in the aphid Rhopalosiphum padi</w:t>
+                <w:t xml:space="preserve">Y a-t-il une culture chez les animaux?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum Français pour la Sécurité Urbaine et le Réseau, Rennes, 21 juin 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 121, pp.3-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04146545v1</w:t>
+                <w:t xml:space="preserve">hal-02684100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y a-t-il une culture chez les animaux?</w:t>
+                <w:t xml:space="preserve">Fitness comparaison between clones differing in their ability to produce sexuals in the aphid Rhopalosiphum padi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Français pour la Sécurité Urbaine et le Réseau, Rennes, 21 juin 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 121, pp.3-4</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 80, pp.469-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02684100v1</w:t>
+                <w:t xml:space="preserve">hal-02685385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu du cinquième Congrès de l'ESEB</w:t>
               </w:r>
@@ -8342,51 +8342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronika Urbanová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tereza Hatalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'animation scientifique du département Santé Animale (JAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Seignosse 'Les Tuquets', France. , 2024, Journées d'animation scientifique du département Santé Animale (JAS)</w:t>
@@ -8549,51 +8549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Anglet, France. pp.P.01, Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8868,103 +8868,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenomic study of hard ticks using transcriptome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
@@ -8993,103 +8993,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet &amp;quot;Britick Islands&amp;quot; : les îles bretonnes comme laboratoires naturels pour étudier l'influence de la composition des communautés d'hôtes-vertébrés sur celles des tiques et des microorganismes hébergés/transmis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Butet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Bastian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Nantes, France. 13ème ed., 17 p., 2017, 13ème réunion du GROUPE DE TRAVAIL "TIQUES ET MALADIES A TIQUES" AU SEIN DU "RESEAU ECOLOGIE DES INTERACTIONS DURABLES"</w:t>
@@ -9118,103 +9118,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptomic Studies Uncover the Phylogeny of Hard Ticks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémi Pierre Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">One Health 9.Tick and Tick-borne Pathogen Conference &amp; 1. Asia Pacific Rickettsia Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Cairns, Australia. , 9ème ed., 144 p., 2017, 9.Tick and Tick-borne Pathogen Conference &amp; 1. Asia Pacific Rickettsia Conference</w:t>
@@ -9482,51 +9482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ixodes inopinatus cannot be distinguished from I. ricinus by the sole use of the 16S ribosomal gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Plantard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9659,51 +9659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie de La Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Sassera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuel du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
@@ -9726,277 +9726,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03655076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaplasma capra, espèce zoonotique présente chez les petits ruminants en Corse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
+                <w:t xml:space="preserve">Ixodes inopinatus cannot be distinguished from I. ricinus by the analysis of the sole 16S ribosomal gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Bouattour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hammed Sarih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Dib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Réunion Annuelle du Groupe « Tiques et maladies à tiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFEE), Mar 2021, Lyon ( virtual ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05097724v1</w:t>
+                <w:t xml:space="preserve">hal-05098574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ixodes inopinatus cannot be distinguished from I. ricinus by the analysis of the sole 16S ribosomal gene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Loubna Dib</w:t>
+                <w:t xml:space="preserve">Anaplasma capra, espèce zoonotique présente chez les petits ruminants en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Jouglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bonsergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie de La Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grech-Angelini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Réunion Annuelle du Groupe « Tiques et maladies à tiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFEE), Mar 2021, Lyon ( virtual ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098574v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution d'un groupe d'iflavirus associés aux tiques</w:t>
               </w:r>
@@ -10021,64 +10021,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Daveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hervet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louane Sigrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Sassera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème réunion annuelle du groupe « Tiques et maladies à tiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Ecologie et d'Evolution (SFEE), Mar 2021, Lyon (virtual), France</w:t>
@@ -10101,277 +10101,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ixodes frontalis, une espèce de tique fréquente et facile à collecter au drap ou au drapeau quand on sait où la chercher !</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Hoch</w:t>
+                <w:t xml:space="preserve">A first insight into the effect of Lotilaner on GABA-gated channels from the european tick &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Stachurski</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">27. Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madison, United States. 349 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791421v1</w:t>
+                <w:t xml:space="preserve">hal-02736790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first insight into the effect of Lotilaner on GABA-gated channels from the european tick &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clément Auger</w:t>
+                <w:t xml:space="preserve">Ixodes frontalis, une espèce de tique fréquente et facile à collecter au drap ou au drapeau quand on sait où la chercher !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Daveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Courtot</w:t>
+                <w:t xml:space="preserve">Frederic Stachurski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. Conference of the World Association for the Advancement of Veterinary Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madison, United States. 349 p</w:t>
+              <w:t xml:space="preserve">14. Réunion annuelle du groupe « Tiques et Maladies Transmises » du « Réseau Ecologie Interactions Durable » (REID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02736790v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the understanding of the evolution of intramitochondrial tropism in ticks symbionts</w:t>
               </w:r>
@@ -10601,277 +10601,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics help resolve phylogenetic relationships in ticks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Albert Agoulon</w:t>
+                <w:t xml:space="preserve">Caractériser les neurorécepteurs de tiques pour le développement de nouveaux acaricides plus spécifiques et durables : le projet Xenobio-Tick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Plantard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Thany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courtot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Young Natural History Scientists' Meeting (YNHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. 151 p</w:t>
+              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736968v1</w:t>
+                <w:t xml:space="preserve">hal-02734481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les neurorécepteurs de tiques pour le développement de nouveaux acaricides plus spécifiques et durables : le projet Xenobio-Tick</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elise Courtot</w:t>
+                <w:t xml:space="preserve">Transcriptomics help resolve phylogenetic relationships in ticks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémi Pierre Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Agoulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Animation Scientifique du Département Santé Animale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">5. Young Natural History Scientists' Meeting (YNHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. 151 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734481v1</w:t>
+                <w:t xml:space="preserve">hal-02736968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique comparative basée sur les transcriptomes de trois espèces du genre Ixodes</w:t>
               </w:r>
@@ -10920,277 +10920,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The grape phylloxera genome sequencing project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
+                <w:t xml:space="preserve">Influence de T6SS sur la compétence rhizosphérique de la souche phytoprotectrice Pseudomonas fluorescens Pf29Arp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchi Muriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Gazengel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Phylloxera Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11e Rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208725v1</w:t>
+                <w:t xml:space="preserve">hal-03347772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de T6SS sur la compétence rhizosphérique de la souche phytoprotectrice Pseudomonas fluorescens Pf29Arp.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Rispe</w:t>
+                <w:t xml:space="preserve">The grape phylloxera genome sequencing project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daciana Papura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Rispe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Rencontres Plantes-Bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Aussois, France</w:t>
+              <w:t xml:space="preserve">6. International Phylloxera Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03347772v1</w:t>
+                <w:t xml:space="preserve">hal-01208725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of phylloxera transcriptomes, comparing root and leaf feeding morphs</w:t>
               </w:r>
@@ -11215,51 +11215,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daciana Papura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Jaquiéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11301,51 +11301,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genome project of grape phylloxera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11422,90 +11422,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the flight activity of Rhopalosiphum padi males in relation with a population biology model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harrington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC/WPRS - Working group meeting "Integrated control in cereal crops". OILB/SROP - Groupe de travail "Lutte intégrée en céréales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1995, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11631,51 +11631,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal to sequence the genome of the grape phylloxera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Forneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11790,51 +11790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le petit pois déridé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Dedryver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rispe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11992,51 +11992,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DF67D7F0"/>
+    <w:nsid w:val="2CFDCAD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12223,51 +12223,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-rispe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9489-5719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09094755X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173426180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355893443" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/356/9782759242061/tiques-et-sante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4206-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707197v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02121-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Ouass" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05622-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Jouglin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.101934" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707797v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de la Cotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08669-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Sigrist" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sassera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jex" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-021-05060-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101178" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Mauff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouikh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cartereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2020.10.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998059v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Murgia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de La Fuente" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Kurtti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Makepeace" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.08.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02355942v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pierre Charrier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Hermouet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Hervet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Barker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49641-9" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628726v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz048" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Zhao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6313-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621930v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Pierre Charrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Couton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J. Voordouw" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rais" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Durand" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2932-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178949v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapna R. Purandare" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D. Bickel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Brisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu149" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645782v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishikawa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ogawa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gotoh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Walsh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2011.01111.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208607v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ortiz Rivas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-216" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639983v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr252" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabald&#243;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr140" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650214v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Ling Lu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Walsh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028051" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655393v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot-Le Grand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.12.001" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW2G8DR4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666616v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gordon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walsh" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp256" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537902v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00976.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFLR9T5B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690655v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B5FS3X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658827v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Shigenobu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Colbourne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00930.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655708v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutsukake" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nikoh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shibao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn203" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654186v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655378v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueroa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sepulveda" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuentes-Contreras" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7917.2007.00123.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180087v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayako Kutsukabe" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm222" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666126v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Christophides" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-7-63" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654851v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180141v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl682" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391504v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180094v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-9023-y" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20VX7CB8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669070v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaber" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Silva" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-56" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180157v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearden" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r21" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677829v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wernegreen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buness" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.04.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683454v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harrington" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kindlmann" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/383618" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681153v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland C. H. J. van Ham" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Moya" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1358104" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427668v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halkett" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harrington" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hulle" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kindlmann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680291v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J. Crease" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1095-8312.2003.00175.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676875v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Latorre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sunnucks" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/02-557" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683365v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis Hudson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliann Eve Aukema" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/340613" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683358v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01478.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0607CA29E35D8EAF3E59751F1DEA8F1F1763AB0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683456v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-5347(01)02331-X" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMP9N721-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683360v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1778" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Moran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694536v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurice" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694537v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699278v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546443" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694606v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pierre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694222v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hull&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gauthier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Pierre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.1998.tb01474.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48RC8GLS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685483v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685385v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146545v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.1996.tb00961.x" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84VK4NHW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684100v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699805v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717757v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hajdusek" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanov&#225;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Hatalova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bednarek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842161v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842574v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de La Cotte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Duch&#234;ne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793653v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605171v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602786v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735468v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347842v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchi Muriel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lecomte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461094v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771157v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouattour" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sarih" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dib" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655076v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097724v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098574v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098632v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791421v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736790v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auger" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738302v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Floriano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Olivieri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Castelli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gaiarsa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Clementi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786923v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736968v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734481v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738524v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208725v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347772v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208647v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208646v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forneck" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770734v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gauthier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845353v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809068v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Forneck" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Powell" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840477v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-rispe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9489-5719" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09094755X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173426180" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000355893443" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05446430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rispe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bournez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Durand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ren&#233;-Martellet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/356/9782759242061/tiques-et-sante" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4206-1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04707197v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Cerqueira de Araujo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin No&#235;l" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Boudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-025-02121-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03969876v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Koual" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buysse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Grillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Binetruy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofian Ouass" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-022-05622-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Jouglin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grech-Angelini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gallois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Malandrin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2022.101934" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707797v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rispe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hervet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de la Cotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Daveu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-022-08669-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03084651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Plantard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Stachurski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2020.101625" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03272097v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louane Sigrist" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Sassera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Jex" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-021-05060-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03102650v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hull&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gauthier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2020.101178" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190973v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nabity" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arinder Arora" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00864-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121303v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Le Mauff" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Chouikh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Cartereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude L. Charvet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Neveu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpddr.2020.10.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-020-00820-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628726v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dussert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Mazet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Couture" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gouzy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Piron" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evz048" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01998059v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Murgia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; de La Fuente" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Kurtti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Makepeace" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ttbdis.2018.08.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02355942v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pierre Charrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Hermouet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Hervet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Agoulon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C Barker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-49641-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaoyang Zhao" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-019-6313-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621930v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Pierre Charrier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Couton" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten J. Voordouw" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rais" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Durand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-018-2932-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276874v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Jaqui&#233;ry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Peccoud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Ouisse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier Leterme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evy015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01286528v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daciana Papura" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudaverdian" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-016-2530-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701165v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Prunier-Leterme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1004838" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178949v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swapna R. Purandare" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan D. Bickel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer A. Brisson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu149" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208629v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gazengel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC3E51FDFC087840E465C867B6B5D26B1DBFC217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00916967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roze" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Trionnaire" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003690" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645782v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ishikawa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ogawa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gotoh" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. K. Walsh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tagu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2011.01111.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208607v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ortiz Rivas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tanguy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-12-216" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00639983v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Stoeckel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Mieuzet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msr252" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00753402v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ollivier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gabald&#243;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Poulain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick F. Gavory" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evr140" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650214v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsiao-Ling Lu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Walsh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0028051" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00690655v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dugravot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Outreman" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2010.03.006" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9B5FS3X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537902v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00976.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFLR9T5B-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655393v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gallot-Le Grand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.12.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GW2G8DR4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666616v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Gordon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walsh" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msp256" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658827v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuji Shigenobu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Colbourne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2583.2009.00930.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655708v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kutsukake" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nikoh" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Shibao" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msn203" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180087v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayako Kutsukabe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doublet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm222" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655378v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Figueroa" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sepulveda" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fuentes-Contreras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7917.2007.00123.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666126v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonhomme" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.K. Christophides" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-7-63" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654851v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180141v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zasadzinski" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btl682" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391504v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rahb&#233;" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Charles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Calevro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180094v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-007-9023-y" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-20VX7CB8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654186v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00180157v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Sabater-Munoz" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bonhomme" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dearden" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2006-7-3-r21" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669070v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Delmotte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schaber" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Silva" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moya" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-6-56" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677829v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wernegreen" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buness" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2005.04.003" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681153v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delmotte" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland C. H. J. van Ham" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232;s Moya" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.1358104" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427668v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Halkett" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harrington" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hulle" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kindlmann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683454v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Halkett" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Harrington" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Hulle" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kindlmann" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Menu" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/383618" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676875v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Latorre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sunnucks" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/02-557" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680291v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa J. Crease" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1095-8312.2003.00175.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683358v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2002.01478.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0607CA29E35D8EAF3E59751F1DEA8F1F1763AB0F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ellis Hudson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliann Eve Aukema" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/340613" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683456v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-5347(01)02331-X" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMP9N721-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683360v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2001.1778" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Moran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694537v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699278v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/3546443" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694536v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Maurice" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694606v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Pierre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Gouyon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694222v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hull&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Gauthier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Pierre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.1998.tb01474.x" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-48RC8GLS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685483v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146545v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.1996.tb00961.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-84VK4NHW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684100v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685385v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699805v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717757v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hajdusek" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Urbanov&#225;" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tereza Hatalova" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549571v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bednarek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842161v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842574v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Bastian" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie de La Cotte" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Duch&#234;ne" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02793653v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Charvet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605171v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602786v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Butet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735468v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347842v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchi Muriel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Lecomte" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04461094v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771157v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Poli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouattour" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sarih" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dib" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655076v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098574v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05097724v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonsergent" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098632v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736790v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auger" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courtot" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791421v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Stachurski" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738302v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Floriano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Olivieri" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Castelli" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gaiarsa" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela Clementi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786923v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aury" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Thany" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734481v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736968v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738524v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03347772v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208725v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208647v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208646v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forneck" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.S. Powell" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770734v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gauthier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845353v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809068v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Forneck" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Powell" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840477v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Dedryver" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>