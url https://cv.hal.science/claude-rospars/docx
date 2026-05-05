--- v0 (2026-03-28)
+++ v1 (2026-05-05)
@@ -1160,73 +1160,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rospars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">CSMA 2022, 15ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Presqu’île de Giens, France. 8 p., bibliogr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03717582v1</w:t>
+                <w:t xml:space="preserve">hal-03690484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of nonlinear, nonstationary systems in operational modal analysis using wavelet transform</w:t>
               </w:r>
@@ -1350,73 +1350,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Argoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Rospars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2022, 15ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Presqu’île de Giens, France. 8 p., bibliogr</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, 83400 Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690484v1</w:t>
+                <w:t xml:space="preserve">hal-03717582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Modal Analysis for Damage Assesment of RC Beam-Column Joints</w:t>
               </w:r>
@@ -2353,51 +2353,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDD200A7"/>
+    <w:nsid w:val="542B014A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2584,51 +2584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-rospars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8867-6854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04431375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ghannoum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rospars" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3684" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Carpine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ientile" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vacca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giosu&#232; Boscato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107753" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310874v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malbois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Nedjar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Divet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.142" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02084502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1049-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1072587" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717582v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Rifai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gauzente" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouzaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herve-Secourgeon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Planes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ouedraogo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rospars" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malecot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Adelaide" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ruocci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990992v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pierre Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_23" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/claude-rospars" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8867-6854" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04431375v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ghannoum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baroth" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Millard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rospars" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.3684" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208144v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Carpine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Ientile" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vacca" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giosu&#232; Boscato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107753" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310874v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Malbois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Nedjar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lavaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Divet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2019.02.142" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02084502v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-017-1049-z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314247v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Baron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chauvel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Darquennes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1072587" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690484v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Argoul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779116v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649138v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Rifai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gauzente" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904708v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rouzaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Herve-Secourgeon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Galan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01021035v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Larose" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Planes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Moreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ouedraogo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rospars" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malecot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965837v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066763v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Adelaide" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Ruocci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990992v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Pierre Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutlemonde" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-44014-5_23" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>