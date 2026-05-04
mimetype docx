--- v0 (2026-04-02)
+++ v1 (2026-05-04)
@@ -106,642 +106,642 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean Kinetic Energy and Its Projected Changes Dominate Over Eddy Kinetic Energy in the Arctic Ocean</w:t>
+                <w:t xml:space="preserve">Chaotic Intrinsic Variability in the Arctic‐North Atlantic Ocean and Its Link to Sea Ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. K. Rieck</w:t>
+                <w:t xml:space="preserve">Camille Le Gloannec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Martinez Moreno</w:t>
+                <w:t xml:space="preserve">Rym M'Sadek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Dufour</w:t>
+                <w:t xml:space="preserve">Éric Maisonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Talandier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 52 (22), e2025GL117957 (10p.). </w:t>
+              <w:t xml:space="preserve">, 2025, 52 (11), pp.e2024GL113318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025GL117957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024GL113318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05409895v1</w:t>
+                <w:t xml:space="preserve">hal-05130553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of the Mixed Layer Salinity Variability in the Seasonal Ice Zone of the Arctic Ocean</w:t>
+                <w:t xml:space="preserve">Sea Ice Heterogeneity as a Result of Ocean Eddy Activity During the Ice Growth Season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Supply</w:t>
+                <w:t xml:space="preserve">Josué Martínez‐moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lique</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Kolodziejczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025JC022438⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 52 (3), e2024GL113645 (10p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GL113645⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05314425v1</w:t>
+                <w:t xml:space="preserve">hal-04985904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the Kinetic Energy in Seasonally Ice‐Covered Oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Martínez-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josué Martínez-Moreno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Talandier</w:t>
+                <w:t xml:space="preserve">Quentin Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐marie Treguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2024MS004860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05315885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea Ice Heterogeneity as a Result of Ocean Eddy Activity During the Ice Growth Season</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drivers of the Mixed Layer Salinity Variability in the Seasonal Ice Zone of the Arctic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Supply</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josué Martínez‐moreno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Lique</w:t>
+                <w:t xml:space="preserve">Nicolas Kolodziejczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 52 (3), e2024GL113645 (10p.). </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (8), e2025JC022438 (14p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024GL113645⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025JC022438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985904v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05314425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic Intrinsic Variability in the Arctic‐North Atlantic Ocean and Its Link to Sea Ice</w:t>
+                <w:t xml:space="preserve">Mean Kinetic Energy and Its Projected Changes Dominate Over Eddy Kinetic Energy in the Arctic Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Le Gloannec</w:t>
+                <w:t xml:space="preserve">J. K. Rieck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rym M'Sadek</w:t>
+                <w:t xml:space="preserve">J. Martinez Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Maisonnave</w:t>
+                <w:t xml:space="preserve">Carolina Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Talandier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 52 (11), pp.e2024GL113318. </w:t>
+              <w:t xml:space="preserve">, 2025, 52 (22), e2025GL117957 (10p.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024GL113318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2025GL117957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05130553v1</w:t>
+                <w:t xml:space="preserve">hal-05409895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arctic sea ice mass balance in a new coupled ice-ocean model using a brittle rheology framework</w:t>
               </w:r>
@@ -855,295 +855,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796674v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea Ice Rheology Experiment (SIREx): 2. Evaluating Linear Kinematic Features in High-Resolution Sea Ice Simulations</w:t>
+                <w:t xml:space="preserve">Sea Ice Rheology Experiment (SIREx): 1. Scaling and Statistical Properties of Sea-Ice Deformation Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Amélie Bouchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nils Hutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Dukhovskoy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Koldunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JC017666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JC017667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03683298v1</w:t>
+                <w:t xml:space="preserve">insu-03683297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea Ice Rheology Experiment (SIREx): 1. Scaling and Statistical Properties of Sea-Ice Deformation Fields</w:t>
+                <w:t xml:space="preserve">Sea Ice Rheology Experiment (SIREx): 2. Evaluating Linear Kinematic Features in High-Resolution Sea Ice Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nils Hutter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Amélie Bouchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nils Hutter</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Dukhovskoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chanut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Dukhovskoy</w:t>
+                <w:t xml:space="preserve">Nikolay Koldunov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JC017667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JC017666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03683297v1</w:t>
+                <w:t xml:space="preserve">insu-03683298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ice‐ocean model study of the mid‐2000s regime change in the Barents Sea</w:t>
               </w:r>
@@ -2027,736 +2027,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical contribution to sea surface salinity variations in the eastern Gulf of Guinea based on numerical modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meridional transport of salt in the global ocean from an eddy-resolving model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrick Berger</w:t>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐marie Tréguier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-014-2195-4⟩</w:t>
+              <w:t xml:space="preserve">Ocean Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (2), pp.243-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/os-10-243-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132162v1</w:t>
+                <w:t xml:space="preserve">hal-01128112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meridional transport of salt in the global ocean from an eddy-resolving model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Deshayes</w:t>
+                <w:t xml:space="preserve">Dynamical contribution to sea surface salinity variations in the eastern Gulf of Guinea based on numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrick Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Sommer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Lique</w:t>
+                <w:t xml:space="preserve">Anne‐marie Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gurvan Madec</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Perenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (2), pp.243-255. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (11), pp.3105-3122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/os-10-243-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-014-2195-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01128112v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meridional transport of salt in the global ocean from an eddy-resolving model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
+                <w:t xml:space="preserve">On the evolution of the oceanic component of the IPSL climate models from CMIP3 to CMIP5: A mean state comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Madec</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/OSD-10-2293-2013⟩</w:t>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.167-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.OCEMOD.2013.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941563v1</w:t>
+                <w:t xml:space="preserve">hal-00941568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change projections using the IPSL-CM5 Earth System Model: from CMIP3 to CMIP5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Denvil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2123-2165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00382-012-1636-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00794170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evolution of the oceanic component of the IPSL climate models from CMIP3 to CMIP5: A mean state comparison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+                <w:t xml:space="preserve">Meridional transport of salt in the global ocean from an eddy-resolving model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Tréguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Talandier</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 72, pp.167-184. </w:t>
+              <w:t xml:space="preserve">Ocean Science Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.2293-2326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.OCEMOD.2013.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/OSD-10-2293-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941568v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key features of the IPSL ocean atmosphere model and its sensitivity to atmospheric resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2845,51 +2845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of partial steps and momentum advection schemes in a global ocean circulation model at eddy-permitting resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Barnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Penduff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2949,184 +2949,308 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00138383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is the surface forcing through sea ice leads transferred to the Arctic Ocean interior?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josué Martínez-Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Talandier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of the North Atlantic Ocean carbon sink to climate change : role of submesoscale processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Couespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Talandier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, Apr 2017, Vienne, Austria. p.17472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3136,65 +3260,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The new IPSL climate system model: IPSL-CM4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3202,95 +3326,95 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Benshila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Notes scientifiques du Pôle de modélisation du climat. 26, IPSL. 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId122"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3437,51 +3561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409895v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Rieck" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez Moreno" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dufour" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Talandier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL117957" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314425v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Supply" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kolodziejczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022438" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315885v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Mart&#237;nez-Moreno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jamet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Treguier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024MS004860" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985904v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Mart&#237;nez&#8208;moreno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL113645" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130553v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Gloannec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym M'Sadek" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maisonnave" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL113318" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796674v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar &#214;rn &#211;lason" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rampal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Regan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-617-2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hutter" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouchat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dukhovskoy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Koldunov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017666" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683297v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chanut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017667" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin I. Barton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueng&#8208;djern Lenn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC018280" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Meneghello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marshall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Erik Isachsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Doddridge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-20-0054.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02556992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clement rousset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-709-2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202478v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-19-0234.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morven Muilwijk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ilicak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam B. Cornish" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Danilov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renske Gelderloos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575235v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Couvelard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ponte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2015.10.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2013.12.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132162v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrick Berger" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perenne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2195-4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128112v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-10-243-2014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941563v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/OSD-10-2293-2013" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794170v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denvil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1636-1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941568v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OCEMOD.2013.09.001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0640-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHH1L5HS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-006-0082-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HMNB2F64-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614925v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Couespel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Klein" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319443v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05130553v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Le Gloannec" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym M'Sadek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lique" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Maisonnave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Talandier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL113318" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Mart&#237;nez&#8208;moreno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL113645" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315885v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Mart&#237;nez-Moreno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jamet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Treguier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024MS004860" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314425v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Supply" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kolodziejczyk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JC022438" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409895v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Rieck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martinez Moreno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Dufour" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL117957" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796674v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boutin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Einar &#214;rn &#211;lason" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rampal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Regan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-17-617-2023" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Bouchat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Hutter" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chanut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dupont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Dukhovskoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017667" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683298v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Koldunov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC017666" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin I. Barton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueng&#8208;djern Lenn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JC018280" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203272v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Meneghello" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Marshall" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#229;l Erik Isachsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Doddridge" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-20-0054.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02556992v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ardhuin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=clement rousset" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-14-709-2020" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202478v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-19-0234.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03683188v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morven Muilwijk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Ilicak" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam B. Cornish" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Danilov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renske Gelderloos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JC015101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575235v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Couvelard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dumas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Garnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Ponte" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2015.10.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00944219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Capet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ocemod.2013.12.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128112v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-10-243-2014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132162v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrick Berger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;marie Tr&#233;guier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perenne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2195-4" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941568v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OCEMOD.2013.09.001" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794170v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denvil" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1636-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941563v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/OSD-10-2293-2013" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0640-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHH1L5HS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00138383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Penduff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Molines" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-006-0082-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HMNB2F64-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598953v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614925v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Couespel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina L&#233;vy" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Klein" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319443v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>