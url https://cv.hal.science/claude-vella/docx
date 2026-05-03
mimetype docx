--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -66,3743 +66,3743 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to ”Geoarchaeological evidence of a buried navigable Roman canal in the Rhône delta (France): The Marius canal hypothesis” [J. Archaeol. Sci. Rep. 62 (2025)]</w:t>
+                <w:t xml:space="preserve">Short time and local spatial scale estimation of sedimentary volumes during the Little Ice Age from sparse data: Case of a Rhône delta palaeochannel (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joé Juncker</w:t>
+                <w:t xml:space="preserve">Anna Kharlanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Rousse</w:t>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+                <w:t xml:space="preserve">Pauline Collon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+                <w:t xml:space="preserve">Gaël Hemery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 63, pp.105078. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 501, pp.110230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2026.110230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463181v1</w:t>
+                <w:t xml:space="preserve">hal-05564480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeological evidence of a buried navigable Roman canal in the Rhône delta (France): The Marius canal hypothesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to ”Geoarchaeological evidence of a buried navigable Roman canal in the Rhône delta (France): The Marius canal hypothesis” [J. Archaeol. Sci. Rep. 62 (2025)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joé Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 62, pp.105034. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105034⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 63, pp.105078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979764v1</w:t>
+                <w:t xml:space="preserve">hal-05463181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial dynamics in a deltaic environment under Little Ice Age intense climatic forcing (Bras de Fer, Rhône delta, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geoarchaeological evidence of a buried navigable Roman canal in the Rhône delta (France): The Marius canal hypothesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Juncker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Kharlanova</w:t>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Vella</w:t>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Delanghe</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Minoru Uehara</w:t>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.1 - 20. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.105034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/qua.2025.10031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403784v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04979764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A commentary on holocene relative sea-level histories of far-field islands in the mid-pacific</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fluvial dynamics in a deltaic environment under Little Ice Age intense climatic forcing (Bras de Fer, Rhône delta, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kharlanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Hallmann</w:t>
+                <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilbert Camoin</w:t>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Eisenhauer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Vella</w:t>
+                <w:t xml:space="preserve">Minoru Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108615⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qua.2025.10031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04721425v1</w:t>
+                <w:t xml:space="preserve">hal-05403784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Porites microatolls for paleothermometry: Calibration for French Polynesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A commentary on holocene relative sea-level histories of far-field islands in the mid-pacific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Farley</w:t>
+                <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Antonioli</w:t>
+                <w:t xml:space="preserve">Anton Eisenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Samankassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Hallmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anton Eisenhauer</w:t>
+                <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2024.112146⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 331, pp.127508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04769903v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04721425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene stratigraphic architecture of a Mediterranean delta and implication for sediment budget evolution : Example of the Rhône delta</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of Porites microatolls for paleothermometry: Calibration for French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Deschamps</w:t>
+                <w:t xml:space="preserve">Nicholas Farley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Amorosi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Vella</w:t>
+                <w:t xml:space="preserve">Guillaume Antonioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2023.106574⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 642, pp.112146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2024.112146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04606340v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary evolution of the Golo river alluvial plain (NE Corsica, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Holocene stratigraphic architecture of a Mediterranean delta and implication for sediment budget evolution : Example of the Rhône delta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Molliex</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Rémy Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Amorosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Demartini</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101115⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 462, pp.106574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2023.106574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053311v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lac pléistocène de Saint-Maximin la Sainte-Baume. Données nouvelles sur l’âge et le potentiel paléoenvironnemental du remplissage sédimentaire de la plaine de Saint-Maximin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quaternary evolution of the Golo river alluvial plain (NE Corsica, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Sivan</w:t>
+                <w:t xml:space="preserve">Pierre‐henri Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alda Flambeaux</w:t>
+                <w:t xml:space="preserve">Julien Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Bruneton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+                <w:t xml:space="preserve">Julie Demartini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'ASER</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61, pp.101115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2020.101115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579966v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reef response to sea-level and environmental changes in the Central South Pacific over the past 6,000 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le lac pléistocène de Saint-Maximin la Sainte-Baume. Données nouvelles sur l’âge et le potentiel paléoenvironnemental du remplissage sédimentaire de la plaine de Saint-Maximin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hallmann</w:t>
+                <w:t xml:space="preserve">Alda Flambeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Camoin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Vella</w:t>
+                <w:t xml:space="preserve">Hélène Bruneton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de l'ASER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435146v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Porites microatolls for paleothermometry: calibration for French Polynesia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonioli Guillaume</w:t>
+                <w:t xml:space="preserve">Reef response to sea-level and environmental changes in the Central South Pacific over the past 6,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Eisenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Samankassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Hallmann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anton Eisenhauer</w:t>
+                <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4123462⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 195, pp.103357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03009625v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le canal de Marius : réflexions autour d'une nouvelle hypothèse de tracé dans le secteur des Marais de Vigueirat</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corinne Landuré</w:t>
+                <w:t xml:space="preserve">Assessment of Porites microatolls for paleothermometry: calibration for French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Farley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yoann Quesnel</w:t>
+                <w:t xml:space="preserve">Antonioli Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2019 (52), pp.109-120. </w:t>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/ran.2019.1980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4123462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227450v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03009625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple inédit en Provence de sépulture collective du Néolithique récent/final : le site de Collet-Redon (Martigues)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le canal de Marius : réflexions autour d'une nouvelle hypothèse de tracé dans le secteur des Marais de Vigueirat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+                <w:t xml:space="preserve">Souen Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bizot</w:t>
+                <w:t xml:space="preserve">Corinne Landuré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ollivier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/galliap.627⟩</w:t>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019 (52), pp.109-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2019.1980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819223v1</w:t>
+                <w:t xml:space="preserve">hal-03227450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ice volume and climate changes from a 6000 year sea-level record in French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Eisenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Camoin</w:t>
+                <w:t xml:space="preserve">A. Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. A Milne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-017-02695-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the landscape evolution and the human occupation of the Lower Sagone River (Western Corsica, France) from the Bronze Age to the Medieval period</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un exemple inédit en Provence de sépulture collective du Néolithique récent/final : le site de Collet-Redon (Martigues)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+                <w:t xml:space="preserve">Vincent Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Istria</w:t>
+                <w:t xml:space="preserve">Victor Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Curras</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Contreras</w:t>
+                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.07.009⟩</w:t>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, pp.5-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473751v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing past landscapes of the eastern plain of Corsica (NW Mediterranean) during the last 6000 years based on molluscan, sedimentological and palynological analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Curras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Curras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+                <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Vacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12, pp.755-769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ports dans l'espace méditerranéen antique : Narbonne et les systèmes portuaires fluvio-lagunaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Vella</w:t>
+                <w:t xml:space="preserve">Reconstructing the landscape evolution and the human occupation of the Lower Sagone River (Western Corsica, France) from the Bronze Age to the Medieval period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Landure</w:t>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Long</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+                <w:t xml:space="preserve">Andreas Curras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Vacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fleury</w:t>
+                <w:t xml:space="preserve">Daniel Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12, pp.741-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471900v1</w:t>
+                <w:t xml:space="preserve">hal-01473751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-from-Motion photogrammetry for high-resolution coastal and fluvial geomorphic surveys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jules Fleury</w:t>
+                <w:t xml:space="preserve">Les ports dans l'espace méditerranéen antique : Narbonne et les systèmes portuaires fluvio-lagunaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+                <w:t xml:space="preserve">Corinne Landure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Pothin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Vella</w:t>
+                <w:t xml:space="preserve">Luc Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01483281v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of living (Rose Bengal stained) benthic foraminifera in the Loire estuary (western France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure-from-Motion photogrammetry for high-resolution coastal and fluvial geomorphic surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Virginie Pothin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2016.02.003⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Proceedings of the 16th Young Geomorphologists Days (Nantes, 29-30 January 2015), 22 (2), pp.147-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420554v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphology and sedimentology of a modern isolated carbonate platform: The Glorieuses archipelago, SW Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Prat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan J. Jorry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Jouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 380, pp.272-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Catastrophic Floods Generated by Collapse of Natural Dams Since the Neolithic in the Oases of Bukhara and Qaraqöl: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocco Rante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fouache</w:t>
+                <w:t xml:space="preserve">Djamal Mirzaakhmedov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocco Rante</w:t>
+                <w:t xml:space="preserve">Rachid Ragala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malvina Dupays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Geohazards and Environment </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (3), pp.150-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15273/ijge.2016.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental imprints of landscape evolution and human activities during the Holocene in a small catchment of the Calanques Massif (Cassis, southern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial distribution of living (Rose Bengal stained) benthic foraminifera in the Loire estuary (western France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Véron</w:t>
+                <w:t xml:space="preserve">A. Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Goiran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Empereur</w:t>
+                <w:t xml:space="preserve">L. Gorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0959683615585838⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116129v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical and geomorphological investigations of a Quaternary karstic paleolake and its underground marine connection in Cassis (Bestouan, Cassis, SE France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental imprints of landscape evolution and human activities during the Holocene in a small catchment of the Calanques Massif (Cassis, southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Romey</w:t>
+                <w:t xml:space="preserve">C. Morhange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rochette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Vella</w:t>
+                <w:t xml:space="preserve">N. Marriner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Arfib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+                <w:t xml:space="preserve">J. Empereur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.02.021⟩</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (9), pp.1454-1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959683615585838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883872v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Le contexte de l'épave LE CONTEXTE PALÉOENVIRONNEMENTAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tomatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sivan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeonautica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01435436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and evaluation of a PCB dual−switch fuse with energetic materials embedded. Application for new fail−safe and fault−tolerant converters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geophysical and geomorphological investigations of a Quaternary karstic paleolake and its underground marine connection in Cassis (Bestouan, Cassis, SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhifeng Dou</w:t>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Sarraute</w:t>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Richardeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Blaquière</w:t>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 214, pp.402-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.02.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03819153v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCB dual-switch fuse with energetic materials embedded: Application for new fail-safe and fault-tolerant converters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Design and evaluation of a PCB dual−switch fuse with energetic materials embedded. Application for new fail−safe and fault−tolerant converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifeng Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sarraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Blaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (3-4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03796634v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03819153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical levels of heavy metals and artificial radionuclides reconstructed from overbank sediment records in lower Rhône River (South - East France).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PCB dual-switch fuse with energetic materials embedded: Application for new fail-safe and fault-tolerant converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhifeng Dou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Richardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sarraute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ferrand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Simon Dufour</w:t>
+                <w:t xml:space="preserve">Jean Marc Blaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.11.023⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 52 (9-10), pp.2457-2464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00692500v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Vallon du Fou (Martigues, Bouches-du-Rhône) : dynamiques sédimentaires et mutations des paysages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Vella</w:t>
+                <w:t xml:space="preserve">Historical levels of heavy metals and artificial radionuclides reconstructed from overbank sediment records in lower Rhône River (South - East France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Eyrolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Radakovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+                <w:t xml:space="preserve">Mireille Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Magnin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Duval</w:t>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82, pp.163-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/soe.706⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-00779278v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00692500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First evidence of accumulation of mega boulders on the Mediterranean rocky coast of Provence (southern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (3), pp.905-914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3830,1423 +3830,1557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoreline reconstruction since the Middle Holocene in the vicinity of the ancient city of Apollonia (Albania, Seman and Vjosa deltas)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le Vallon du Fou (Martigues, Bouches-du-Rhône) : dynamiques sédimentaires et mutations des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Llazar Dimo</w:t>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gjovalin Gruda</w:t>
+                <w:t xml:space="preserve">Frédéric Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+                <w:t xml:space="preserve">Sandrine Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 216, pp.118-128. </w:t>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.81-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.QUAINT.2009.06.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/soe.706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00541499v1</w:t>
+                <w:t xml:space="preserve">halshs-00779278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ record of sedimentary processes near the Rhône River mouth during winter events (Gulf of Lions, Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shoreline reconstruction since the Middle Holocene in the vicinity of the ancient city of Apollonia (Albania, Seman and Vjosa deltas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Llazar Dimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marion</w:t>
+                <w:t xml:space="preserve">Gjovalin Gruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dufois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2010.02.015⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 216, pp.118-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.QUAINT.2009.06.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974266v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00541499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deltaic plain development and environmental changes in the Petite Camargue, Rhône Delta, France, in the past 200 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ record of sedimentary processes near the Rhône River mouth during winter events (Gulf of Lions, Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Rey</w:t>
+                <w:t xml:space="preserve">F. Dufois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lefèvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Vella</w:t>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (9), pp.1095-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2010.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060720v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts sédimentaires dans le bas-rhône depuis le milieu du 19e siècle: essai de quantification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deltaic plain development and environmental changes in the Petite Camargue, Rhône Delta, France, in the past 200 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Provansal</w:t>
+                <w:t xml:space="preserve">Tony Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sabatier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie physique et Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 71 (3), pp.284-294</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085391v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of enrichment of natural radioactivity along the beaches of the Camargue, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferts sédimentaires dans le bas-rhône depuis le milieu du 19e siècle: essai de quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Raccasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vassas</w:t>
+                <w:t xml:space="preserve">M. Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pourcelot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Vella</w:t>
+                <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Carpéna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Pupin</w:t>
+                <w:t xml:space="preserve">C. Antonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2006.09.002⟩</w:t>
+              <w:t xml:space="preserve">Géographie physique et Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 61 (1), pp.39-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/029569ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03103009v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment budget of the Rhône delta shoreface since the middle of the 19th century</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanisms of enrichment of natural radioactivity along the beaches of the Camargue, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pourcelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sabatier</w:t>
+                <w:t xml:space="preserve">J. Carpéna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Maillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+                <w:t xml:space="preserve">J.-P. Pupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 91 (3), pp.146-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvrad.2006.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00082646v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données nouvelles sur les lobes deltaïques du paléogolfe d'Aigues Mortes à l'Holocène (Petite Camargue, France)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sediment budget of the Rhône delta shoreface since the middle of the 19th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge S. Suanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 234 (1-4), pp.143-157</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.529⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03060718v1</w:t>
+                <w:t xml:space="preserve">hal-00082646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Rhône delta plain in the Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Raccasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 222-223, pp.235-265. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margeo.2005.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of fluvial sediment inputs in the mobility of the Rhône delta coast (France) / Participation des apports sédimentaires fluviaux à la mobilité du littoral du delta du Rhône (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Données nouvelles sur les lobes deltaïques du paléogolfe d'Aigues Mortes à l'Holocène (Petite Camargue, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Provansal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Maillet</w:t>
+                <w:t xml:space="preserve">Tony Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (4), pp.329-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/morfo.2003.1190⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00878186v1</w:t>
+                <w:t xml:space="preserve">hal-03060718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une histoire entre mer et fleuve : la Camargue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Landuré</w:t>
+                <w:t xml:space="preserve">Role of fluvial sediment inputs in the mobility of the Rhône delta coast (France) / Participation des apports sédimentaires fluviaux à la mobilité du littoral du delta du Rhône (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Provansal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Marty</w:t>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pasqualini</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 9 (4), pp.271-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/morfo.2003.1190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878226v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une histoire entre mer et fleuve : la Camargue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Landuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pasqualini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 391, pp.26-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le canal de Marius et les dynamiques littorales du golfe de Fos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Gassend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie de la France antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Le Rhône romain, 56, pp.131-139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/galia.1999.3250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01913112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5256,2232 +5390,2232 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and the volumes estimation of overflow deposits by a fossil branch of the Rhône, Bras de Fer (France), at the Little Ice Age through geomatics, sedimentology and geophysical tools</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Recherches récentes autour d'un paléochenal du Grand Rhône durant le PAG : Le Bras de Fer (1587-1711) à la croisée des sources historiques et des géosciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Véronique Rinalducci</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INQUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Ecrire l'Histoire des Interactions Climat-Société des Alpes à la Méditerranée. De l'Antiquité à nos jours. Quelles perspectives pour le XXIe siècle ? Workshop en l'hommage à l'Historien Georges Pichard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nicolas Maughan, Olivier Bellier, Eric Faure, Nov 2023, Aix-en -Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04319925v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04317092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches récentes autour d'un paléochenal du Grand Rhône durant le PAG : Le Bras de Fer (1587-1711) à la croisée des sources historiques et des géosciences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
+                <w:t xml:space="preserve">Vestiges de formes fluviales en tant que les indicateurs de l’évolution climatique et hydraulique dans le delta du Rhône : Comparaison entre le Moyen Âge et la période moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Kharlanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Durand</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecrire l'Histoire des Interactions Climat-Société des Alpes à la Méditerranée. De l'Antiquité à nos jours. Quelles perspectives pour le XXIe siècle ? Workshop en l'hommage à l'Historien Georges Pichard</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nicolas Maughan, Olivier Bellier, Eric Faure, Nov 2023, Aix-en -Provence, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Sylitmed</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La3m, Oct 2023, Aix-en-Provence (Bouches-du-Rhône), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04317092v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04319917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestiges de formes fluviales en tant que les indicateurs de l’évolution climatique et hydraulique dans le delta du Rhône : Comparaison entre le Moyen Âge et la période moderne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Characterization and the volumes estimation of overflow deposits by a fossil branch of the Rhône, Bras de Fer (France), at the Little Ice Age through geomatics, sedimentology and geophysical tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kharlanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Sylitmed</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La3m, Oct 2023, Aix-en-Provence (Bouches-du-Rhône), France</w:t>
+              <w:t xml:space="preserve">INQUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04319917v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04319925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating method of the overflowing volume deposits at the Little Ice Age applied to the fossil branch of the Rhône,Bras de Fer (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Kharlanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Rinalducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union Internationale pour la Recherche QUAternaire, Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04319922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal trajectory of the eastern part of the Rhône delta during the 1st millenium BCE : from paleochannels to a Roman navigable canal?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joé Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire 13: Palaeoclimate changes, landscape evolution and human societies - from sedimentary basins to industrial landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Image Ville Environnement (LIVE - UMR 7362, CNRS, University of Strasbourg and École Nationale du Génie de l’Eau et de l’Environnement de Strasbourg), Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des paramètres hydroclimatiques et anthropiques sur la sédimentation dans le système deltaïque du Rhône à la transition Holocène/Anthropocène</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification des apports sédimentaires à la plaine deltaïque au Petit Âge de Glace dans le delta du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880411v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des apports sédimentaires à la plaine deltaïque au Petit Âge de Glace dans le delta du Rhône</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studio geoarcheologico comparativo del Canale di Mario e del Canale Nord di Portus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880395v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03564170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studio geoarcheologico comparativo del Canale di Mario e del Canale Nord di Portus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Vittori</w:t>
+                <w:t xml:space="preserve">Impact des paramètres hydroclimatiques et anthropiques sur la sédimentation dans le système deltaïque du Rhône à la transition Holocène/Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03564170v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans d'archéologie en Corse. Colloque, Palais Fesch-Musée des Beaux-Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRAC de Corse; INRAP; ville d’Ajaccio; Collectivité territoriale de Corse, Nov 2017, Ajaccio, France. pp.66-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleochannels of the Zerafshan river (Ouzbekistan) and human occupation since Neolithics in the oasis of Bukhara and Qaraqol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dupays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Interactions Between Geomorphic Processes and Human Activities and Geographical Aspects in Geoarchaeology. 33rd International Geographical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the palaeoenvironments and the human occupation of the Lower Sagone River Valley (southern Corsica, France) since mid-Holocene using a geoarchaeological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Currás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoMedIslands 2015. The Geoarchaeology of the Mediterranean Islands Multidisciplinary approaches to palaeoenvironmental changes and the history of the human occupation in the Mediterranean islands since the Last Glacial Maximum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The archaeological site of Mariana (North East Corsica, France) and dynamics of the Holocene plain of the Golo from the Antiquity to the Modern period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoMedIslands 2015. The Geoarchaeology of the Mediterranean Islands Multidisciplinary approaches to palaeoenvironmental changes and the history of the human occupation in the Mediterranean islands since the Last Glacial Maximum (IESC,Cargèse, Corsica, 30 June-2 July 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New design and evaluation of a fully integrated PCB dual-switch fuse – Energetic materials assisted. Application for new fail-safe and fault-tolerant converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhifeng Dou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Richardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Sarraute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Blaquière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCIM 2012: International Conference on Power Conversion and Intelligent Motion, Nuremberg, GERMANY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes archéologiques et paléoenvironnementales du vallon du Fou (Martigues - Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources, sociétés, biodiversité. XVIIe colloque du G.M.P.C.A. Archéométrie 09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00562675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paysage et implantations du Néolithique final à l'âge du Bronze ancien au Collet-Redon (Martigues – Bouches-du-Rhône).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Cade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Desse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages et peuplements. Aspects culturels et chronologiques en France méridionale. Actualité de la recherche, Actes des VIèmes Rencontres méridionales de préhistoire récente, 14-16 octobre 2004, Périgueux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Périgueux, France. pp.125-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00131684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution du paléogolfe d’Aigues-Mortes depuis 2000 ans (Petite Camargue, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Les littoraux entre nature et société", Colloque International en Hommage au Professeur Roland Paskoff, Tunis, 11-13 septembre 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution du paysage et des types d'implantation au Collet-redon (La Couronne, Martigues - Bouches-du-Rhône) du Néolithique final à l'âge du Bronze ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessie Cauliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Desse-Berset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Desse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6es rencontres méridionales de préhistoire récente, Périgueux, 14-16 octobre 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Périgueux, France. pp.125-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene climate variability in the lower Rhône plains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bruneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conférence " Past Climate variability Through Europe and Africa ", PEP III-PAGES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2001, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques fluviales et littorales au cours de l'Holocène récent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">124e congrès des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7491,147 +7625,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trésors engloutis du port de Fos. Catalogue de l'exposition, Fos-sur-Mer, 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Brigitte Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Courrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad El Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ville de Fos-sur-Mer, pp.48, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7641,886 +7775,886 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delbarre-Bärtschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Céline Leandri; Franck Leandri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie en Corse, vingt années de recherche : Actes du colloque d'Ajaccio, novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Errance, 2022, 978-2-87772-644-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du fleuve Golo autour du site antique et médiéval de Mariana (Corse, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Occupation humaine et mobilité des paysages dans la basse vallée du Sagone (Corse, France) entre l’Âge du Bronze et l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Currás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Matthieu Ghilardi; Franck Leandri; Jan Bloemendal; Laurent Lespez; Sylvian Fachard. </w:t>
+              <w:t xml:space="preserve">Matthieu GHILARDI, Avec la collaboration de Franck Leandri, Jan Bloemendal, Laurent Lespez et Sylvian Fachard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoarchéologie des îles de Méditerranée, [Geomedislands 2015, Colloque International, Cargèse (Ajaccio, Corse), 30 juin-2 juillet 2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.28659⟩</w:t>
+              <w:t xml:space="preserve">Géoarchéologie des îles de Méditerranée [Geomedislands 2015, Colloque International, Cargèse (Ajaccio, Corse), 30 juin-2 juillet 2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions alpha, pp.215-227, 2016, 978-2-271-13045-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.28641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441171v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation humaine et mobilité des paysages dans la basse vallée du Sagone (Corse, France) entre l’Âge du Bronze et l’époque romaine</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Ports fluviaux, ports lagunaires du Rhône et son delta durant l'Antiquité. Mobilité environnementale et dynamiques géomorphologiques comme contraintes à l'aménagement (ports d'Arles, Fos/Saint-Gervais, Ulmet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Landuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Long</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Vella</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Matthieu GHILARDI, Avec la collaboration de Franck Leandri, Jan Bloemendal, Laurent Lespez et Sylvian Fachard. </w:t>
+              <w:t xml:space="preserve">C. Sanchez; M.-P. Jézégou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoarchéologie des îles de Méditerranée [Geomedislands 2015, Colloque International, Cargèse (Ajaccio, Corse), 30 juin-2 juillet 2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les ports dans l'espace méditerranéen antique : Narbonne et les systèmes portuaires fluvio-lagunaires, actes du colloque international tenu à Montpellier du 22 au 24 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44, pp.353-368, 2016, Revue archéologique de Narbonnaise. Supplément</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441141v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01957519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ports fluviaux, ports lagunaires du Rhône et son delta durant l'Antiquité. Mobilité environnementale et dynamiques géomorphologiques comme contraintes à l'aménagement (ports d'Arles, Fos/Saint-Gervais, Ulmet)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Évolution du fleuve Golo autour du site antique et médiéval de Mariana (Corse, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jules Fleury</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Sanchez; M.-P. Jézégou. </w:t>
+              <w:t xml:space="preserve">Matthieu Ghilardi; Franck Leandri; Jan Bloemendal; Laurent Lespez; Sylvian Fachard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ports dans l'espace méditerranéen antique : Narbonne et les systèmes portuaires fluvio-lagunaires, actes du colloque international tenu à Montpellier du 22 au 24 mai 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géoarchéologie des îles de Méditerranée, [Geomedislands 2015, Colloque International, Cargèse (Ajaccio, Corse), 30 juin-2 juillet 2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.229-244, 2016, 9782271089151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.28659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01957519v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie du delta du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delta du Rhône. Camargue antique, médiévale et moderne. {Bulletin Archéologique de Provence}</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Association Provence Archéologie, pp.59-63, 2004, Supplément 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00326498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation et évolution du delta du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marty F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre Mer et Fleuve. La Camargue antique et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée Archéologique d'Istres, pp.8-10, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléo-hydrologie holocène dans la basse vallée du Rhône, d'Orange à la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bruneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Ballais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bravard J.-P., Magny M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fleuves ont une histoire, paléoenvironnement des rivières et des lacs français depuis 15000 ans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Errance, Paris, pp.251-259, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8530,100 +8664,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception et évaluation de la mobilité du littoral holocène sur la marge orientale du Delta du Rhône</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Provence - Aix-Marseille I, 1999. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03280463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8633,392 +8767,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium/Thorium isotopic composition of various mid-late Holocene features collected from twelve islands in French Polynesia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Hallmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Camoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Eisenhauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Samankassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Hallmann</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1594/PANGAEA.927589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of elevations and absolute ages of Mid- to Late Holocene coral microatolls from French Polynesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberic Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn A. Milne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03008382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site néolithique final de Ponteau-Gare à Martigues (Bouches-du-Rhône), rapport de synthèse de fouille archéologique programmée triennale 2007, 2008, 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Margarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Piatscheck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Negroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Boichut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Vappereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009, 190 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00505481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9028,833 +9162,833 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cailar (30), le Village – Boulevard Louis Blanc 2 : rapport de fouille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Bovagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Ghanem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barberan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Chandevau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Donat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2024, 439 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUAntification des Apports Sédimentaires À la plaine deltaïque au Petit Âge de Glace dans le delta du Rhône (QUASAR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kharlanova Anna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Carlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aix-Marseille Université; CNRS. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossae Marianae : le système portuaire antique du golfe de Fos et le canal de Marius. Rapport du programme collectif de recherche 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souen Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kalliopi Baika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bromblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRASSM. 2017, pp.(2 vol.) 129, 262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérations archéologiques sous-marines du Port antique de Fos-sur-Mer Chantier-école MoMArch 2017 : Opération de sondage Structure T, Rapport final d’opération 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Greck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad El Amouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souen Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Rodriguez Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RFO OA3215, DRASSM. 2017, pp.64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02023675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEMHABEL: Suivi Environnemental des Micro-HAbitats Benthiques de l’Estuaire de la Loire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Coynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Ehrhold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édouard Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UMR 6112 LPG-BIAF. 2014, pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Madeleine, Fréjus (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tomatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Ville de Fréjus, Direction de la culture, Service du patrimoine. 2013, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02007441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIDL, 448 rue Albert einaudi – rue des Horts , Fréjus, (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tomatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Ville de Fréjus, Direction de la culture, Sertvice du patrimoine. 2013, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02007442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId304"/>
+      <w:footerReference w:type="default" r:id="rId309"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10001,51 +10135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105034" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721425v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hallmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Eisenhauer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Samankassou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108615" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769903v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Farley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Antonioli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112146" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martinez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Deschamps" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Amorosi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2023.106574" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demartini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101115" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Flambeaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435146v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hallmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Camoin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103357" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009625v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonioli Guillaume" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4123462" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227450v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1980" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819223v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Canut" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.627" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708506v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camoin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eisenhauer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Botella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A Milne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02695-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473751v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Curras" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Contreras" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.07.009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362757v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Curras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.09.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471900v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landure" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483281v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pothin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11358" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-03JNLVX9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420554v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.02.003" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V9GMZ9P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765508v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan J. Jorry" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.04.009" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471802v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Rante" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Mirzaakhmedov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ragala" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Dupays" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15273/ijge.2016.03.015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116129v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goiran" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marriner" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Empereur" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615585838" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02883872v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.02.021" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435436v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tomatis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819153v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Dou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796634v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.082" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM03HZW7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692500v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.11.023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-049DKN6L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779278v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duval" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.706" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-905-2011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00541499v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llazar Dimo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjovalin Gruda" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUAINT.2009.06.021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0CNPZ5J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974266v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.02.015" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060720v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085391v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Maillet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raccasi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Provansal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonelli" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/029569ar" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vassas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carp&#233;na" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pupin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2006.09.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HZB4RSK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082646v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060718v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.529" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223420v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raccasi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.06.028" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMGL40R4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878186v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1190" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878226v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landur&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasqualini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913112v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gassend" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1999.3250" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317092v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880411v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bemer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880395v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468692v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147319v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouache" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rante" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupays" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453850v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Curr&#225;s" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453838v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937499v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562675v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cade" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desse" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072221v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070956v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878574v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878570v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468863v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441171v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.28659" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441141v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.28641" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957519v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326498v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878319v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878311v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03280463v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432427v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.927589" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008382v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberic Botella" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A. Milne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505481v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Piatscheck" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boichut" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vappereau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925719v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023675v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278285v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007441v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007442v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hemery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110230" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hallmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Eisenhauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Samankassou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108615" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Farley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Antonioli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112146" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Deschamps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Amorosi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2023.106574" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demartini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Flambeaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hallmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Camoin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103357" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonioli Guillaume" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4123462" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1980" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708506v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camoin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eisenhauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Botella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A Milne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02695-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Canut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.627" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Curras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.09.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Curras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Contreras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.07.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471900v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483281v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pothin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11358" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-03JNLVX9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765508v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan J. Jorry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.04.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471802v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Rante" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Mirzaakhmedov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ragala" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Dupays" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15273/ijge.2016.03.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420554v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.02.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V9GMZ9P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goiran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marriner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Empereur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615585838" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435436v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tomatis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02883872v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.02.021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Dou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796634v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.082" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM03HZW7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692500v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.11.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-049DKN6L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-905-2011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duval" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.706" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00541499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llazar Dimo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjovalin Gruda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUAINT.2009.06.021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0CNPZ5J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974266v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vella" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.02.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060720v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085391v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Maillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raccasi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Provansal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/029569ar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103009v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vassas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carp&#233;na" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pupin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2006.09.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HZB4RSK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082646v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223420v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raccasi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.06.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMGL40R4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060718v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.529" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878186v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1190" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landur&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasqualini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913112v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gassend" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1999.3250" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317092v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880395v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880411v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bemer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468692v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147319v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouache" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rante" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupays" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453850v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Curr&#225;s" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453838v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937499v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562675v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131684v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cade" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072221v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070956v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878574v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878570v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468863v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441141v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.28641" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957519v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441171v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.28659" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326498v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878319v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878311v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03280463v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432427v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.927589" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008382v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberic Botella" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A. Milne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505481v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Piatscheck" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boichut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vappereau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925719v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023675v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278285v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007441v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007442v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>