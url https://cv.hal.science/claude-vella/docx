--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -234,51 +234,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to ”Geoarchaeological evidence of a buried navigable Roman canal in the Rhône delta (France): The Marius canal hypothesis” [J. Archaeol. Sci. Rep. 62 (2025)]</w:t>
+                <w:t xml:space="preserve">Geoarchaeological evidence of a buried navigable Roman canal in the Rhône delta (France): The Marius canal hypothesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joé Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
@@ -317,102 +317,102 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 63, pp.105078. </w:t>
+              <w:t xml:space="preserve">, 2025, 62, pp.105034. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463181v1</w:t>
+                <w:t xml:space="preserve">hal-04979764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoarchaeological evidence of a buried navigable Roman canal in the Rhône delta (France): The Marius canal hypothesis</w:t>
+                <w:t xml:space="preserve">Corrigendum to ”Geoarchaeological evidence of a buried navigable Roman canal in the Rhône delta (France): The Marius canal hypothesis” [J. Archaeol. Sci. Rep. 62 (2025)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joé Juncker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferréol Salomon</w:t>
@@ -451,78 +451,78 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 62, pp.105034. </w:t>
+              <w:t xml:space="preserve">, 2025, 63, pp.105078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979764v1</w:t>
+                <w:t xml:space="preserve">hal-05463181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvial dynamics in a deltaic environment under Little Ice Age intense climatic forcing (Bras de Fer, Rhône delta, France)</w:t>
               </w:r>
@@ -1699,563 +1699,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03227450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ice volume and climate changes from a 6000 year sea-level record in French Polynesia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un exemple inédit en Provence de sépulture collective du Néolithique récent/final : le site de Collet-Redon (Martigues)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Camoin</w:t>
+                <w:t xml:space="preserve">Aurore Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Eisenhauer</w:t>
+                <w:t xml:space="preserve">Bruno Bizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Botella</w:t>
+                <w:t xml:space="preserve">Vincent Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. A Milne</w:t>
+                <w:t xml:space="preserve">Victor Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-017-02695-7⟩</w:t>
+              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, pp.5-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/galliap.627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01708506v1</w:t>
+                <w:t xml:space="preserve">hal-01819223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un exemple inédit en Provence de sépulture collective du Néolithique récent/final : le site de Collet-Redon (Martigues)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Schmitt</w:t>
+                <w:t xml:space="preserve">Ice volume and climate changes from a 6000 year sea-level record in French Polynesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hallmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Bizot</w:t>
+                <w:t xml:space="preserve">G. Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ollivier</w:t>
+                <w:t xml:space="preserve">A. Eisenhauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Canut</w:t>
+                <w:t xml:space="preserve">A. Botella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Guendon</w:t>
+                <w:t xml:space="preserve">G. A Milne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58, pp.5-45. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/galliap.627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-017-02695-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819223v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing past landscapes of the eastern plain of Corsica (NW Mediterranean) during the last 6000 years based on molluscan, sedimentological and palynological analyses</w:t>
+                <w:t xml:space="preserve">Reconstructing the landscape evolution and the human occupation of the Lower Sagone River (Western Corsica, France) from the Bronze Age to the Medieval period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Curras</w:t>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
+                <w:t xml:space="preserve">Andreas Curras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+                <w:t xml:space="preserve">Matteo Vacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Vacchi</w:t>
+                <w:t xml:space="preserve">Daniel Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12, pp.755-769. </w:t>
+              <w:t xml:space="preserve">, 2017, 12, pp.741-754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362757v1</w:t>
+                <w:t xml:space="preserve">hal-01473751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the landscape evolution and the human occupation of the Lower Sagone River (Western Corsica, France) from the Bronze Age to the Medieval period</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Reconstructing past landscapes of the eastern plain of Corsica (NW Mediterranean) during the last 6000 years based on molluscan, sedimentological and palynological analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Curras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Curras</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Kewin Pêche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Fagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Vacchi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 12, pp.741-754. </w:t>
+              <w:t xml:space="preserve">, 2017, 12, pp.755-769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.07.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473751v1</w:t>
+                <w:t xml:space="preserve">hal-02362757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ports dans l'espace méditerranéen antique : Narbonne et les systèmes portuaires fluvio-lagunaires</w:t>
               </w:r>
@@ -2506,441 +2506,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology and sedimentology of a modern isolated carbonate platform: The Glorieuses archipelago, SW Indian Ocean</w:t>
+                <w:t xml:space="preserve">The Role of Catastrophic Floods Generated by Collapse of Natural Dams Since the Neolithic in the Oases of Bukhara and Qaraqöl: Preliminary Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Prat</w:t>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan J. Jorry</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Claude Vella</w:t>
+                <w:t xml:space="preserve">Rocco Rante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamal Mirzaakhmedov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ragala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvina Dupays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.04.009⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Geohazards and Environment </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (3), pp.150-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15273/ijge.2016.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765508v1</w:t>
+                <w:t xml:space="preserve">hal-01471802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Catastrophic Floods Generated by Collapse of Natural Dams Since the Neolithic in the Oases of Bukhara and Qaraqöl: Preliminary Results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial distribution of living (Rose Bengal stained) benthic foraminifera in the Loire estuary (western France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Ragala</w:t>
+                <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malvina Dupays</w:t>
+                <w:t xml:space="preserve">Emmanuelle Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gorse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geohazards and Environment </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15273/ijge.2016.03.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 118, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01471802v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution of living (Rose Bengal stained) benthic foraminifera in the Loire estuary (western France)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geomorphology and sedimentology of a modern isolated carbonate platform: The Glorieuses archipelago, SW Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Gorse</w:t>
+                <w:t xml:space="preserve">Sophie Prat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan J. Jorry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Jouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Camoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2016.02.003⟩</w:t>
+              <w:t xml:space="preserve">Marine Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 380, pp.272-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.margeo.2016.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01420554v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental imprints of landscape evolution and human activities during the Holocene in a small catchment of the Calanques Massif (Cassis, southern France)</w:t>
               </w:r>
@@ -3054,256 +3054,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 3. Le contexte de l'épave LE CONTEXTE PALÉOENVIRONNEMENTAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geophysical and geomorphological investigations of a Quaternary karstic paleolake and its underground marine connection in Cassis (Bestouan, Cassis, SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeonautica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 214, pp.402-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.02.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01435436v1</w:t>
+                <w:t xml:space="preserve">hal-02883872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical and geomorphological investigations of a Quaternary karstic paleolake and its underground marine connection in Cassis (Bestouan, Cassis, SE France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chapitre 3. Le contexte de l'épave LE CONTEXTE PALÉOENVIRONNEMENTAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tomatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sivan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archaeonautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883872v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01435436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and evaluation of a PCB dual−switch fuse with energetic materials embedded. Application for new fail−safe and fault−tolerant converters</w:t>
               </w:r>
@@ -3700,554 +3700,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00692500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First evidence of accumulation of mega boulders on the Mediterranean rocky coast of Provence (southern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le Vallon du Fou (Martigues, Bouches-du-Rhône) : dynamiques sédimentaires et mutations des paysages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Demory</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Vaschalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/nhess-11-905-2011⟩</w:t>
+              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32, pp.81-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471864v1</w:t>
+                <w:t xml:space="preserve">halshs-00779278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Vallon du Fou (Martigues, Bouches-du-Rhône) : dynamiques sédimentaires et mutations des paysages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">First evidence of accumulation of mega boulders on the Mediterranean rocky coast of Provence (southern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Demory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 32, pp.81-93. </w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (3), pp.905-914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/soe.706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/nhess-11-905-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00779278v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoreline reconstruction since the Middle Holocene in the vicinity of the ancient city of Apollonia (Albania, Seman and Vjosa deltas)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ record of sedimentary processes near the Rhône River mouth during winter events (Gulf of Lions, Mediterranean Sea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Llazar Dimo</w:t>
+                <w:t xml:space="preserve">C. Marion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gjovalin Gruda</w:t>
+                <w:t xml:space="preserve">F. Dufois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vella</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.QUAINT.2009.06.021⟩</w:t>
+              <w:t xml:space="preserve">Continental Shelf Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (9), pp.1095-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csr.2010.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00541499v1</w:t>
+                <w:t xml:space="preserve">hal-02974266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ record of sedimentary processes near the Rhône River mouth during winter events (Gulf of Lions, Mediterranean Sea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shoreline reconstruction since the Middle Holocene in the vicinity of the ancient city of Apollonia (Albania, Seman and Vjosa deltas)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fouache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Marion</w:t>
+                <w:t xml:space="preserve">Llazar Dimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dufois</w:t>
+                <w:t xml:space="preserve">Gjovalin Gruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arnaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Louis Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Continental Shelf Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 216, pp.118-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.QUAINT.2009.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csr.2010.02.015⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02974266v1</w:t>
+                <w:t xml:space="preserve">insu-00541499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deltaic plain development and environmental changes in the Petite Camargue, Rhône Delta, France, in the past 200 years</w:t>
               </w:r>
@@ -4488,51 +4488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carpéna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4996,51 +4996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of fluvial sediment inputs in the mobility of the Rhône delta coast (France) / Participation des apports sédimentaires fluviaux à la mobilité du littoral du delta du Rhône (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6023,376 +6023,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03720490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des apports sédimentaires à la plaine deltaïque au Petit Âge de Glace dans le delta du Rhône</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact des paramètres hydroclimatiques et anthropiques sur la sédimentation dans le système deltaïque du Rhône à la transition Holocène/Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880395v1</w:t>
+                <w:t xml:space="preserve">hal-04880411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studio geoarcheologico comparativo del Canale di Mario e del Canale Nord di Portus</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification des apports sédimentaires à la plaine deltaïque au Petit Âge de Glace dans le delta du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03564170v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des paramètres hydroclimatiques et anthropiques sur la sédimentation dans le système deltaïque du Rhône à la transition Holocène/Anthropocène</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Bemer</w:t>
+                <w:t xml:space="preserve">Studio geoarcheologico comparativo del Canale di Mario e del Canale Nord di Portus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferréol Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Skupinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Ducret</w:t>
+                <w:t xml:space="preserve">Cécile Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique annuel de l'OHM Vallée du Rhône</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Graie, OHM Vallée du Rhône, Feb 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">VII Seminario Ostiense : Ostia, Porto e oltre: sguardi incrociati. Ricerche pluridisciplinari sui porti romani</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, Oct 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880411v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03564170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6512,51 +6512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dupays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6598,64 +6598,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing the palaeoenvironments and the human occupation of the Lower Sagone River Valley (southern Corsica, France) since mid-Holocene using a geoarchaeological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Currás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6749,51 +6749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6973,77 +6973,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes archéologiques et paléoenvironnementales du vallon du Fou (Martigues - Bouches-du-Rhône)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vaschalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7443,51 +7443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene climate variability in the lower Rhône plains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bruneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7538,51 +7538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques fluviales et littorales au cours de l'Holocène récent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">124e congrès des sociétés historiques et scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7789,51 +7789,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana (Lucciana, Haute-Corse) : paysage, architecture et urbanisme de l’Antiquité au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Istria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Palazzo-Bertholon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7912,432 +7912,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupation humaine et mobilité des paysages dans la basse vallée du Sagone (Corse, France) entre l’Âge du Bronze et l’époque romaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution du fleuve Golo autour du site antique et médiéval de Mariana (Corse, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Matthieu GHILARDI, Avec la collaboration de Franck Leandri, Jan Bloemendal, Laurent Lespez et Sylvian Fachard. </w:t>
+              <w:t xml:space="preserve">Matthieu Ghilardi; Franck Leandri; Jan Bloemendal; Laurent Lespez; Sylvian Fachard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoarchéologie des îles de Méditerranée [Geomedislands 2015, Colloque International, Cargèse (Ajaccio, Corse), 30 juin-2 juillet 2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions alpha, pp.215-227, 2016, 978-2-271-13045-7. </w:t>
+              <w:t xml:space="preserve">Géoarchéologie des îles de Méditerranée, [Geomedislands 2015, Colloque International, Cargèse (Ajaccio, Corse), 30 juin-2 juillet 2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp.229-244, 2016, 9782271089151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.28641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.28659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441141v1</w:t>
+                <w:t xml:space="preserve">hal-01441171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ports fluviaux, ports lagunaires du Rhône et son delta durant l'Antiquité. Mobilité environnementale et dynamiques géomorphologiques comme contraintes à l'aménagement (ports d'Arles, Fos/Saint-Gervais, Ulmet)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occupation humaine et mobilité des paysages dans la basse vallée du Sagone (Corse, France) entre l’Âge du Bronze et l’époque romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Istria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Currás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Sanchez; M.-P. Jézégou. </w:t>
+              <w:t xml:space="preserve">Matthieu GHILARDI, Avec la collaboration de Franck Leandri, Jan Bloemendal, Laurent Lespez et Sylvian Fachard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les ports dans l'espace méditerranéen antique : Narbonne et les systèmes portuaires fluvio-lagunaires, actes du colloque international tenu à Montpellier du 22 au 24 mai 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géoarchéologie des îles de Méditerranée [Geomedislands 2015, Colloque International, Cargèse (Ajaccio, Corse), 30 juin-2 juillet 2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions alpha, pp.215-227, 2016, 978-2-271-13045-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.28641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01957519v1</w:t>
+                <w:t xml:space="preserve">hal-01441141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution du fleuve Golo autour du site antique et médiéval de Mariana (Corse, France)</w:t>
+                <w:t xml:space="preserve">Ports fluviaux, ports lagunaires du Rhône et son delta durant l'Antiquité. Mobilité environnementale et dynamiques géomorphologiques comme contraintes à l'aménagement (ports d'Arles, Fos/Saint-Gervais, Ulmet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Daniel Istria</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Landuré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ghilardi</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Matthieu Ghilardi; Franck Leandri; Jan Bloemendal; Laurent Lespez; Sylvian Fachard. </w:t>
+              <w:t xml:space="preserve">C. Sanchez; M.-P. Jézégou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoarchéologie des îles de Méditerranée, [Geomedislands 2015, Colloque International, Cargèse (Ajaccio, Corse), 30 juin-2 juillet 2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les ports dans l'espace méditerranéen antique : Narbonne et les systèmes portuaires fluvio-lagunaires, actes du colloque international tenu à Montpellier du 22 au 24 mai 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 44, pp.353-368, 2016, Revue archéologique de Narbonnaise. Supplément</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.28659⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01441171v1</w:t>
+                <w:t xml:space="preserve">halshs-01957519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géomorphologie du delta du Rhône</w:t>
               </w:r>
@@ -8349,51 +8349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delta du Rhône. Camargue antique, médiévale et moderne. {Bulletin Archéologique de Provence}</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Association Provence Archéologie, pp.59-63, 2004, Supplément 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8444,51 +8444,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marty F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre Mer et Fleuve. La Camargue antique et médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée Archéologique d'Istres, pp.8-10, 2002</w:t>
@@ -8543,51 +8543,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Provansal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bruneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9660,51 +9660,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SEMHABEL: Suivi Environnemental des Micro-HAbitats Benthiques de l’Estuaire de la Loire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Mojtahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9795,51 +9795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Madeleine, Fréjus (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tomatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9887,51 +9887,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIDL, 448 rue Albert einaudi – rue des Horts , Fréjus, (Var)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Pasqualini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tomatis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10135,51 +10135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hemery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110230" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hallmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Eisenhauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Samankassou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108615" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Farley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Antonioli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112146" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Deschamps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Amorosi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2023.106574" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demartini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Flambeaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hallmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Camoin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103357" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonioli Guillaume" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4123462" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1980" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708506v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camoin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eisenhauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Botella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A Milne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02695-7" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819223v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Canut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.627" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Curras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.09.016" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473751v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Curras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Contreras" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.07.009" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471900v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483281v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pothin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11358" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-03JNLVX9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765508v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan J. Jorry" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.04.009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471802v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Rante" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Mirzaakhmedov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ragala" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Dupays" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15273/ijge.2016.03.015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420554v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.02.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V9GMZ9P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goiran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marriner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Empereur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615585838" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435436v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tomatis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02883872v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.02.021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Dou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796634v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.082" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM03HZW7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692500v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.11.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-049DKN6L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471864v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-905-2011" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779278v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duval" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.706" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00541499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llazar Dimo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjovalin Gruda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUAINT.2009.06.021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0CNPZ5J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974266v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marion" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vella" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.02.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060720v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085391v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Maillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raccasi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Provansal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/029569ar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103009v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vassas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carp&#233;na" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pupin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2006.09.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HZB4RSK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082646v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223420v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raccasi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.06.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMGL40R4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060718v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.529" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878186v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1190" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landur&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasqualini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913112v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gassend" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1999.3250" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317092v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880395v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880411v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bemer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducret" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468692v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147319v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouache" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rante" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupays" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453850v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Curr&#225;s" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453838v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937499v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562675v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131684v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cade" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072221v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070956v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878574v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878570v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468863v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441141v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.28641" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957519v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441171v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.28659" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326498v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878319v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878311v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03280463v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432427v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.927589" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008382v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberic Botella" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A. Milne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505481v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Piatscheck" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boichut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vappereau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925719v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023675v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278285v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007441v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007442v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05564480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Kharlanova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Collon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Hemery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2026.110230" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Juncker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferr&#233;ol Salomon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Skupinski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quesnel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105034" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463181v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105078" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minoru Uehara" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2025.10031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721425v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hallmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Camoin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Eisenhauer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Samankassou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108615" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769903v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Farley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Antonioli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2024.112146" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606340v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Deschamps" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Amorosi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Jouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2023.106574" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demartini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2020.101115" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579966v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sivan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alda Flambeaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bruneton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hallmann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Camoin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103357" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009625v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonioli Guillaume" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4123462" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03227450v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souen Fontaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landur&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1980" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819223v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Schmitt" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ollivier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Canut" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guendon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/galliap.627" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708506v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Camoin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eisenhauer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Botella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. A Milne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-02695-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473751v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ghilardi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Istria" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Curras" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Vacchi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Contreras" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.07.009" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362757v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Curras" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin P&#234;che-Quilichini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fagel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.09.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471900v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Landure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Long" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fleury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483281v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pothin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11358" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-03JNLVX9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471802v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fouache" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocco Rante" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamal Mirzaakhmedov" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ragala" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Dupays" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15273/ijge.2016.03.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420554v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Mojtahid" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Geslin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gorse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2016.02.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7V9GMZ9P-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765508v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan J. Jorry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2016.04.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116129v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V&#233;ron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Goiran" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marriner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Empereur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683615585838" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02883872v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.02.021" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435436v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tomatis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819153v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Dou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Richardeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bley" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Blaqui&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796634v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.082" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NM03HZW7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692500v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolle" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Radakovitch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Provansal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.11.023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-049DKN6L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00779278v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Magnin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.706" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471864v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/nhess-11-905-2011" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974266v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marion" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dufois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vella" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2010.02.015" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00541499v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Llazar Dimo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gjovalin Gruda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Mugnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUAINT.2009.06.021" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N0CNPZ5J-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060720v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Rey" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lef&#232;vre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085391v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Maillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raccasi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Provansal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sabatier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Antonelli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/029569ar" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103009v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vassas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pourcelot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carp&#233;na" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Pupin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvrad.2006.09.002" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HZB4RSK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082646v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sabatier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Maillet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Suanez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223420v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raccasi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2005.06.028" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMGL40R4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060718v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.529" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878186v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maillet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/morfo.2003.1190" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878226v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Landur&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marty" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pasqualini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913112v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leveau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gassend" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Maillet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galia.1999.3250" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04317092v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rinalducci" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rigaud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Durand" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319917v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319925v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04319922v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720490v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carayon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880411v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bemer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ducret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880395v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03564170v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vittori" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468692v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Palazzo-Bertholon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caron" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delbarre-B&#228;rtschi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03147319v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fouache" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rante" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupays" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453850v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Curr&#225;s" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453838v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937499v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562675v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131684v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blaise" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Cade" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Desse" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072221v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070956v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878574v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878570v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407424v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalliopi Baika" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Brigitte Carre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Courrier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad El Amouri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468863v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441171v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.28659" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441141v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.28641" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01957519v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326498v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878319v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878311v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Ballais" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03280463v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432427v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1594/PANGAEA.927589" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008382v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberic Botella" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn A. Milne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505481v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Margarit" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Piatscheck" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Negroni" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boichut" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Vappereau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925719v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Bovagne" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Ghanem" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barberan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Donat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555292v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kharlanova Anna" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Carlon" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mailloux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023749v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bats" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bromblet" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023675v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Greck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rodriguez Lopez" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03278285v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Ehrhold" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;douard Metzger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007441v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pasqualini" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007442v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>